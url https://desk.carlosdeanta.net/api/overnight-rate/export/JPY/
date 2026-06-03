--- v0 (2026-04-17)
+++ v1 (2026-06-03)
@@ -420,3997 +420,4005 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B494"/>
+  <dimension ref="A1:B495"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Tipo Overnight - TONA (JPY)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Tokyo Overnight Average Rate</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Fuente: FRED</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Valor (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46082</v>
+        <v>46113</v>
       </c>
       <c r="B6" s="3" t="n">
-        <v>0.728</v>
+        <v>0.727</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46054</v>
+        <v>46082</v>
       </c>
       <c r="B7" s="3" t="n">
         <v>0.728</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46023</v>
+        <v>46054</v>
       </c>
       <c r="B8" s="3" t="n">
         <v>0.728</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>45992</v>
+        <v>46023</v>
       </c>
       <c r="B9" s="3" t="n">
-        <v>0.5570000000000001</v>
+        <v>0.728</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>45962</v>
+        <v>45992</v>
       </c>
       <c r="B10" s="3" t="n">
-        <v>0.478</v>
+        <v>0.5570000000000001</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>45931</v>
+        <v>45962</v>
       </c>
       <c r="B11" s="3" t="n">
-        <v>0.477</v>
+        <v>0.478</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>45901</v>
+        <v>45931</v>
       </c>
       <c r="B12" s="3" t="n">
         <v>0.477</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>45870</v>
+        <v>45901</v>
       </c>
       <c r="B13" s="3" t="n">
         <v>0.477</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>45839</v>
+        <v>45870</v>
       </c>
       <c r="B14" s="3" t="n">
-        <v>0.478</v>
+        <v>0.477</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>45809</v>
+        <v>45839</v>
       </c>
       <c r="B15" s="3" t="n">
-        <v>0.477</v>
+        <v>0.478</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>45778</v>
+        <v>45809</v>
       </c>
       <c r="B16" s="3" t="n">
         <v>0.477</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>45748</v>
+        <v>45778</v>
       </c>
       <c r="B17" s="3" t="n">
         <v>0.477</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>45717</v>
+        <v>45748</v>
       </c>
       <c r="B18" s="3" t="n">
         <v>0.477</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>45689</v>
+        <v>45717</v>
       </c>
       <c r="B19" s="3" t="n">
-        <v>0.478</v>
+        <v>0.477</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>45658</v>
+        <v>45689</v>
       </c>
       <c r="B20" s="3" t="n">
-        <v>0.293</v>
+        <v>0.478</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>45627</v>
+        <v>45658</v>
       </c>
       <c r="B21" s="3" t="n">
-        <v>0.227</v>
+        <v>0.293</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>45597</v>
+        <v>45627</v>
       </c>
       <c r="B22" s="3" t="n">
         <v>0.227</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>45566</v>
+        <v>45597</v>
       </c>
       <c r="B23" s="3" t="n">
         <v>0.227</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>45536</v>
+        <v>45566</v>
       </c>
       <c r="B24" s="3" t="n">
         <v>0.227</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>45505</v>
+        <v>45536</v>
       </c>
       <c r="B25" s="3" t="n">
         <v>0.227</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>45474</v>
+        <v>45505</v>
       </c>
       <c r="B26" s="3" t="n">
-        <v>0.078</v>
+        <v>0.227</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>45444</v>
+        <v>45474</v>
       </c>
       <c r="B27" s="3" t="n">
-        <v>0.077</v>
+        <v>0.078</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>45413</v>
+        <v>45444</v>
       </c>
       <c r="B28" s="3" t="n">
         <v>0.077</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>45383</v>
+        <v>45413</v>
       </c>
       <c r="B29" s="3" t="n">
         <v>0.077</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>45352</v>
+        <v>45383</v>
       </c>
       <c r="B30" s="3" t="n">
-        <v>0.022</v>
+        <v>0.077</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>45323</v>
+        <v>45352</v>
       </c>
       <c r="B31" s="3" t="n">
-        <v>-0.006</v>
+        <v>0.022</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>45292</v>
+        <v>45323</v>
       </c>
       <c r="B32" s="3" t="n">
-        <v>-0.014</v>
+        <v>-0.006</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>45261</v>
+        <v>45292</v>
       </c>
       <c r="B33" s="3" t="n">
-        <v>-0.012</v>
+        <v>-0.014</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>45231</v>
+        <v>45261</v>
       </c>
       <c r="B34" s="3" t="n">
-        <v>-0.015</v>
+        <v>-0.012</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>45200</v>
+        <v>45231</v>
       </c>
       <c r="B35" s="3" t="n">
-        <v>-0.02</v>
+        <v>-0.015</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>45170</v>
+        <v>45200</v>
       </c>
       <c r="B36" s="3" t="n">
-        <v>-0.054</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>45139</v>
+        <v>45170</v>
       </c>
       <c r="B37" s="3" t="n">
-        <v>-0.064</v>
+        <v>-0.054</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>45108</v>
+        <v>45139</v>
       </c>
       <c r="B38" s="3" t="n">
-        <v>-0.046</v>
+        <v>-0.064</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>45078</v>
+        <v>45108</v>
       </c>
       <c r="B39" s="3" t="n">
-        <v>-0.066</v>
+        <v>-0.046</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>45047</v>
+        <v>45078</v>
       </c>
       <c r="B40" s="3" t="n">
-        <v>-0.051</v>
+        <v>-0.066</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>45017</v>
+        <v>45047</v>
       </c>
       <c r="B41" s="3" t="n">
-        <v>-0.015</v>
+        <v>-0.051</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>44986</v>
+        <v>45017</v>
       </c>
       <c r="B42" s="3" t="n">
-        <v>-0.017</v>
+        <v>-0.015</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>44958</v>
+        <v>44986</v>
       </c>
       <c r="B43" s="3" t="n">
-        <v>-0.019</v>
+        <v>-0.017</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>44927</v>
+        <v>44958</v>
       </c>
       <c r="B44" s="3" t="n">
-        <v>-0.02</v>
+        <v>-0.019</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>44896</v>
+        <v>44927</v>
       </c>
       <c r="B45" s="3" t="n">
-        <v>-0.07000000000000001</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>44866</v>
+        <v>44896</v>
       </c>
       <c r="B46" s="3" t="n">
-        <v>-0.067</v>
+        <v>-0.07000000000000001</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>44835</v>
+        <v>44866</v>
       </c>
       <c r="B47" s="3" t="n">
-        <v>-0.05</v>
+        <v>-0.067</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>44805</v>
+        <v>44835</v>
       </c>
       <c r="B48" s="3" t="n">
-        <v>-0.049</v>
+        <v>-0.05</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>44774</v>
+        <v>44805</v>
       </c>
       <c r="B49" s="3" t="n">
-        <v>-0.018</v>
+        <v>-0.049</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>44743</v>
+        <v>44774</v>
       </c>
       <c r="B50" s="3" t="n">
-        <v>-0.012</v>
+        <v>-0.018</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>44713</v>
+        <v>44743</v>
       </c>
       <c r="B51" s="3" t="n">
-        <v>-0.038</v>
+        <v>-0.012</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>44682</v>
+        <v>44713</v>
       </c>
       <c r="B52" s="3" t="n">
-        <v>-0.018</v>
+        <v>-0.038</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>44652</v>
+        <v>44682</v>
       </c>
       <c r="B53" s="3" t="n">
-        <v>-0.012</v>
+        <v>-0.018</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
-        <v>44621</v>
+        <v>44652</v>
       </c>
       <c r="B54" s="3" t="n">
-        <v>-0.008</v>
+        <v>-0.012</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
-        <v>44593</v>
+        <v>44621</v>
       </c>
       <c r="B55" s="3" t="n">
-        <v>-0.018</v>
+        <v>-0.008</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
-        <v>44562</v>
+        <v>44593</v>
       </c>
       <c r="B56" s="3" t="n">
-        <v>-0.02</v>
+        <v>-0.018</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
-        <v>44531</v>
+        <v>44562</v>
       </c>
       <c r="B57" s="3" t="n">
-        <v>-0.026</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
-        <v>44501</v>
+        <v>44531</v>
       </c>
       <c r="B58" s="3" t="n">
-        <v>-0.039</v>
+        <v>-0.026</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
-        <v>44470</v>
+        <v>44501</v>
       </c>
       <c r="B59" s="3" t="n">
-        <v>-0.027</v>
+        <v>-0.039</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
-        <v>44440</v>
+        <v>44470</v>
       </c>
       <c r="B60" s="3" t="n">
-        <v>-0.022</v>
+        <v>-0.027</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
-        <v>44409</v>
+        <v>44440</v>
       </c>
       <c r="B61" s="3" t="n">
-        <v>-0.034</v>
+        <v>-0.022</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
-        <v>44378</v>
+        <v>44409</v>
       </c>
       <c r="B62" s="3" t="n">
-        <v>-0.036</v>
+        <v>-0.034</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
-        <v>44348</v>
+        <v>44378</v>
       </c>
       <c r="B63" s="3" t="n">
-        <v>-0.029</v>
+        <v>-0.036</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
-        <v>44317</v>
+        <v>44348</v>
       </c>
       <c r="B64" s="3" t="n">
-        <v>-0.017</v>
+        <v>-0.029</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
-        <v>44287</v>
+        <v>44317</v>
       </c>
       <c r="B65" s="3" t="n">
-        <v>-0.012</v>
+        <v>-0.017</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
-        <v>44256</v>
+        <v>44287</v>
       </c>
       <c r="B66" s="3" t="n">
-        <v>-0.017</v>
+        <v>-0.012</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
-        <v>44228</v>
+        <v>44256</v>
       </c>
       <c r="B67" s="3" t="n">
-        <v>-0.016</v>
+        <v>-0.017</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
-        <v>44197</v>
+        <v>44228</v>
       </c>
       <c r="B68" s="3" t="n">
-        <v>-0.017</v>
+        <v>-0.016</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
-        <v>44166</v>
+        <v>44197</v>
       </c>
       <c r="B69" s="3" t="n">
-        <v>-0.026</v>
+        <v>-0.017</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
-        <v>44136</v>
+        <v>44166</v>
       </c>
       <c r="B70" s="3" t="n">
-        <v>-0.032</v>
+        <v>-0.026</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
-        <v>44105</v>
+        <v>44136</v>
       </c>
       <c r="B71" s="3" t="n">
-        <v>-0.02</v>
+        <v>-0.032</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
-        <v>44075</v>
+        <v>44105</v>
       </c>
       <c r="B72" s="3" t="n">
-        <v>-0.054</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
-        <v>44044</v>
+        <v>44075</v>
       </c>
       <c r="B73" s="3" t="n">
-        <v>-0.035</v>
+        <v>-0.054</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
-        <v>44013</v>
+        <v>44044</v>
       </c>
       <c r="B74" s="3" t="n">
-        <v>-0.028</v>
+        <v>-0.035</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
-        <v>43983</v>
+        <v>44013</v>
       </c>
       <c r="B75" s="3" t="n">
-        <v>-0.048</v>
+        <v>-0.028</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
-        <v>43952</v>
+        <v>43983</v>
       </c>
       <c r="B76" s="3" t="n">
-        <v>-0.047</v>
+        <v>-0.048</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
-        <v>43922</v>
+        <v>43952</v>
       </c>
       <c r="B77" s="3" t="n">
-        <v>-0.036</v>
+        <v>-0.047</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
-        <v>43891</v>
+        <v>43922</v>
       </c>
       <c r="B78" s="3" t="n">
-        <v>-0.047</v>
+        <v>-0.036</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
-        <v>43862</v>
+        <v>43891</v>
       </c>
       <c r="B79" s="3" t="n">
-        <v>-0.016</v>
+        <v>-0.047</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
-        <v>43831</v>
+        <v>43862</v>
       </c>
       <c r="B80" s="3" t="n">
-        <v>-0.032</v>
+        <v>-0.016</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
-        <v>43800</v>
+        <v>43831</v>
       </c>
       <c r="B81" s="3" t="n">
-        <v>-0.038</v>
+        <v>-0.032</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
-        <v>43770</v>
+        <v>43800</v>
       </c>
       <c r="B82" s="3" t="n">
-        <v>-0.043</v>
+        <v>-0.038</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
-        <v>43739</v>
+        <v>43770</v>
       </c>
       <c r="B83" s="3" t="n">
-        <v>-0.021</v>
+        <v>-0.043</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
-        <v>43709</v>
+        <v>43739</v>
       </c>
       <c r="B84" s="3" t="n">
-        <v>-0.059</v>
+        <v>-0.021</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
-        <v>43678</v>
+        <v>43709</v>
       </c>
       <c r="B85" s="3" t="n">
-        <v>-0.045</v>
+        <v>-0.059</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
-        <v>43647</v>
+        <v>43678</v>
       </c>
       <c r="B86" s="3" t="n">
-        <v>-0.07099999999999999</v>
+        <v>-0.045</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
-        <v>43617</v>
+        <v>43647</v>
       </c>
       <c r="B87" s="3" t="n">
-        <v>-0.062</v>
+        <v>-0.07099999999999999</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
-        <v>43586</v>
+        <v>43617</v>
       </c>
       <c r="B88" s="3" t="n">
-        <v>-0.049</v>
+        <v>-0.062</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
-        <v>43556</v>
+        <v>43586</v>
       </c>
       <c r="B89" s="3" t="n">
-        <v>-0.067</v>
+        <v>-0.049</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
-        <v>43525</v>
+        <v>43556</v>
       </c>
       <c r="B90" s="3" t="n">
-        <v>-0.041</v>
+        <v>-0.067</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
-        <v>43497</v>
+        <v>43525</v>
       </c>
       <c r="B91" s="3" t="n">
-        <v>-0.055</v>
+        <v>-0.041</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
-        <v>43466</v>
+        <v>43497</v>
       </c>
       <c r="B92" s="3" t="n">
-        <v>-0.064</v>
+        <v>-0.055</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
-        <v>43435</v>
+        <v>43466</v>
       </c>
       <c r="B93" s="3" t="n">
-        <v>-0.068</v>
+        <v>-0.064</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
-        <v>43405</v>
+        <v>43435</v>
       </c>
       <c r="B94" s="3" t="n">
-        <v>-0.07099999999999999</v>
+        <v>-0.068</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
-        <v>43374</v>
+        <v>43405</v>
       </c>
       <c r="B95" s="3" t="n">
-        <v>-0.06</v>
+        <v>-0.07099999999999999</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
-        <v>43344</v>
+        <v>43374</v>
       </c>
       <c r="B96" s="3" t="n">
-        <v>-0.058</v>
+        <v>-0.06</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
-        <v>43313</v>
+        <v>43344</v>
       </c>
       <c r="B97" s="3" t="n">
-        <v>-0.059</v>
+        <v>-0.058</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
-        <v>43282</v>
+        <v>43313</v>
       </c>
       <c r="B98" s="3" t="n">
-        <v>-0.07000000000000001</v>
+        <v>-0.059</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
-        <v>43252</v>
+        <v>43282</v>
       </c>
       <c r="B99" s="3" t="n">
-        <v>-0.07099999999999999</v>
+        <v>-0.07000000000000001</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
-        <v>43221</v>
+        <v>43252</v>
       </c>
       <c r="B100" s="3" t="n">
-        <v>-0.061</v>
+        <v>-0.07099999999999999</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
-        <v>43191</v>
+        <v>43221</v>
       </c>
       <c r="B101" s="3" t="n">
-        <v>-0.063</v>
+        <v>-0.061</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
-        <v>43160</v>
+        <v>43191</v>
       </c>
       <c r="B102" s="3" t="n">
-        <v>-0.062</v>
+        <v>-0.063</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
-        <v>43132</v>
+        <v>43160</v>
       </c>
       <c r="B103" s="3" t="n">
-        <v>-0.042</v>
+        <v>-0.062</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
-        <v>43101</v>
+        <v>43132</v>
       </c>
       <c r="B104" s="3" t="n">
-        <v>-0.04</v>
+        <v>-0.042</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
-        <v>43070</v>
+        <v>43101</v>
       </c>
       <c r="B105" s="3" t="n">
-        <v>-0.042</v>
+        <v>-0.04</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
-        <v>43040</v>
+        <v>43070</v>
       </c>
       <c r="B106" s="3" t="n">
-        <v>-0.048</v>
+        <v>-0.042</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
-        <v>43009</v>
+        <v>43040</v>
       </c>
       <c r="B107" s="3" t="n">
-        <v>-0.037</v>
+        <v>-0.048</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
-        <v>42979</v>
+        <v>43009</v>
       </c>
       <c r="B108" s="3" t="n">
-        <v>-0.058</v>
+        <v>-0.037</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
-        <v>42948</v>
+        <v>42979</v>
       </c>
       <c r="B109" s="3" t="n">
-        <v>-0.049</v>
+        <v>-0.058</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
-        <v>42917</v>
+        <v>42948</v>
       </c>
       <c r="B110" s="3" t="n">
-        <v>-0.054</v>
+        <v>-0.049</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
-        <v>42887</v>
+        <v>42917</v>
       </c>
       <c r="B111" s="3" t="n">
-        <v>-0.056</v>
+        <v>-0.054</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
-        <v>42856</v>
+        <v>42887</v>
       </c>
       <c r="B112" s="3" t="n">
-        <v>-0.053</v>
+        <v>-0.056</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
-        <v>42826</v>
+        <v>42856</v>
       </c>
       <c r="B113" s="3" t="n">
-        <v>-0.054</v>
+        <v>-0.053</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
-        <v>42795</v>
+        <v>42826</v>
       </c>
       <c r="B114" s="3" t="n">
-        <v>-0.042</v>
+        <v>-0.054</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
-        <v>42767</v>
+        <v>42795</v>
       </c>
       <c r="B115" s="3" t="n">
-        <v>-0.038</v>
+        <v>-0.042</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
-        <v>42736</v>
+        <v>42767</v>
       </c>
       <c r="B116" s="3" t="n">
-        <v>-0.045</v>
+        <v>-0.038</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
-        <v>42705</v>
+        <v>42736</v>
       </c>
       <c r="B117" s="3" t="n">
-        <v>-0.044</v>
+        <v>-0.045</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
-        <v>42675</v>
+        <v>42705</v>
       </c>
       <c r="B118" s="3" t="n">
-        <v>-0.049</v>
+        <v>-0.044</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
-        <v>42644</v>
+        <v>42675</v>
       </c>
       <c r="B119" s="3" t="n">
-        <v>-0.037</v>
+        <v>-0.049</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
-        <v>42614</v>
+        <v>42644</v>
       </c>
       <c r="B120" s="3" t="n">
-        <v>-0.052</v>
+        <v>-0.037</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
-        <v>42583</v>
+        <v>42614</v>
       </c>
       <c r="B121" s="3" t="n">
-        <v>-0.043</v>
+        <v>-0.052</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
-        <v>42552</v>
+        <v>42583</v>
       </c>
       <c r="B122" s="3" t="n">
         <v>-0.043</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
-        <v>42522</v>
+        <v>42552</v>
       </c>
       <c r="B123" s="3" t="n">
-        <v>-0.055</v>
+        <v>-0.043</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
-        <v>42491</v>
+        <v>42522</v>
       </c>
       <c r="B124" s="3" t="n">
-        <v>-0.059</v>
+        <v>-0.055</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
-        <v>42461</v>
+        <v>42491</v>
       </c>
       <c r="B125" s="3" t="n">
-        <v>-0.036</v>
+        <v>-0.059</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
-        <v>42430</v>
+        <v>42461</v>
       </c>
       <c r="B126" s="3" t="n">
-        <v>-0.003</v>
+        <v>-0.036</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
-        <v>42401</v>
+        <v>42430</v>
       </c>
       <c r="B127" s="3" t="n">
-        <v>0.03</v>
+        <v>-0.003</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
-        <v>42370</v>
+        <v>42401</v>
       </c>
       <c r="B128" s="3" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
-        <v>42339</v>
+        <v>42370</v>
       </c>
       <c r="B129" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
-        <v>42309</v>
+        <v>42339</v>
       </c>
       <c r="B130" s="3" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
-        <v>42278</v>
+        <v>42309</v>
       </c>
       <c r="B131" s="3" t="n">
         <v>0.08</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
-        <v>42248</v>
+        <v>42278</v>
       </c>
       <c r="B132" s="3" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
-        <v>42217</v>
+        <v>42248</v>
       </c>
       <c r="B133" s="3" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
-        <v>42186</v>
+        <v>42217</v>
       </c>
       <c r="B134" s="3" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="n">
-        <v>42156</v>
+        <v>42186</v>
       </c>
       <c r="B135" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
-        <v>42125</v>
+        <v>42156</v>
       </c>
       <c r="B136" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="n">
-        <v>42095</v>
+        <v>42125</v>
       </c>
       <c r="B137" s="3" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
-        <v>42064</v>
+        <v>42095</v>
       </c>
       <c r="B138" s="3" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
-        <v>42036</v>
+        <v>42064</v>
       </c>
       <c r="B139" s="3" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
-        <v>42005</v>
+        <v>42036</v>
       </c>
       <c r="B140" s="3" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
-        <v>41974</v>
+        <v>42005</v>
       </c>
       <c r="B141" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
-        <v>41944</v>
+        <v>41974</v>
       </c>
       <c r="B142" s="3" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="n">
-        <v>41913</v>
+        <v>41944</v>
       </c>
       <c r="B143" s="3" t="n">
         <v>0.06</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
-        <v>41883</v>
+        <v>41913</v>
       </c>
       <c r="B144" s="3" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
-        <v>41852</v>
+        <v>41883</v>
       </c>
       <c r="B145" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
-        <v>41821</v>
+        <v>41852</v>
       </c>
       <c r="B146" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="n">
-        <v>41791</v>
+        <v>41821</v>
       </c>
       <c r="B147" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
-        <v>41760</v>
+        <v>41791</v>
       </c>
       <c r="B148" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
-        <v>41730</v>
+        <v>41760</v>
       </c>
       <c r="B149" s="3" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
-        <v>41699</v>
+        <v>41730</v>
       </c>
       <c r="B150" s="3" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="n">
-        <v>41671</v>
+        <v>41699</v>
       </c>
       <c r="B151" s="3" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
-        <v>41640</v>
+        <v>41671</v>
       </c>
       <c r="B152" s="3" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="n">
-        <v>41609</v>
+        <v>41640</v>
       </c>
       <c r="B153" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="n">
-        <v>41579</v>
+        <v>41609</v>
       </c>
       <c r="B154" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="n">
-        <v>41548</v>
+        <v>41579</v>
       </c>
       <c r="B155" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="n">
-        <v>41518</v>
+        <v>41548</v>
       </c>
       <c r="B156" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="n">
-        <v>41487</v>
+        <v>41518</v>
       </c>
       <c r="B157" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="n">
-        <v>41456</v>
+        <v>41487</v>
       </c>
       <c r="B158" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="n">
-        <v>41426</v>
+        <v>41456</v>
       </c>
       <c r="B159" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="n">
-        <v>41395</v>
+        <v>41426</v>
       </c>
       <c r="B160" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="n">
-        <v>41365</v>
+        <v>41395</v>
       </c>
       <c r="B161" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="n">
-        <v>41334</v>
+        <v>41365</v>
       </c>
       <c r="B162" s="3" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="n">
-        <v>41306</v>
+        <v>41334</v>
       </c>
       <c r="B163" s="3" t="n">
         <v>0.08</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="n">
-        <v>41275</v>
+        <v>41306</v>
       </c>
       <c r="B164" s="3" t="n">
-        <v>0.083</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="n">
-        <v>41244</v>
+        <v>41275</v>
       </c>
       <c r="B165" s="3" t="n">
-        <v>0.082</v>
+        <v>0.083</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="n">
-        <v>41214</v>
+        <v>41244</v>
       </c>
       <c r="B166" s="3" t="n">
-        <v>0.08599999999999999</v>
+        <v>0.082</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="n">
-        <v>41183</v>
+        <v>41214</v>
       </c>
       <c r="B167" s="3" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.08599999999999999</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="n">
-        <v>41153</v>
+        <v>41183</v>
       </c>
       <c r="B168" s="3" t="n">
         <v>0.08500000000000001</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="n">
-        <v>41122</v>
+        <v>41153</v>
       </c>
       <c r="B169" s="3" t="n">
-        <v>0.08599999999999999</v>
+        <v>0.08500000000000001</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="n">
-        <v>41091</v>
+        <v>41122</v>
       </c>
       <c r="B170" s="3" t="n">
-        <v>0.08400000000000001</v>
+        <v>0.08599999999999999</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="n">
-        <v>41061</v>
+        <v>41091</v>
       </c>
       <c r="B171" s="3" t="n">
-        <v>0.076</v>
+        <v>0.08400000000000001</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="n">
-        <v>41030</v>
+        <v>41061</v>
       </c>
       <c r="B172" s="3" t="n">
-        <v>0.08400000000000001</v>
+        <v>0.076</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="n">
-        <v>41000</v>
+        <v>41030</v>
       </c>
       <c r="B173" s="3" t="n">
-        <v>0.075</v>
+        <v>0.08400000000000001</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="n">
-        <v>40969</v>
+        <v>41000</v>
       </c>
       <c r="B174" s="3" t="n">
-        <v>0.08400000000000001</v>
+        <v>0.075</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="n">
-        <v>40940</v>
+        <v>40969</v>
       </c>
       <c r="B175" s="3" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.08400000000000001</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="n">
-        <v>40909</v>
+        <v>40940</v>
       </c>
       <c r="B176" s="3" t="n">
-        <v>0.08</v>
+        <v>0.08500000000000001</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="n">
-        <v>40878</v>
+        <v>40909</v>
       </c>
       <c r="B177" s="3" t="n">
-        <v>0.078</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="n">
-        <v>40848</v>
+        <v>40878</v>
       </c>
       <c r="B178" s="3" t="n">
-        <v>0.077</v>
+        <v>0.078</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="n">
-        <v>40817</v>
+        <v>40848</v>
       </c>
       <c r="B179" s="3" t="n">
-        <v>0.081</v>
+        <v>0.077</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="n">
-        <v>40787</v>
+        <v>40817</v>
       </c>
       <c r="B180" s="3" t="n">
-        <v>0.08</v>
+        <v>0.081</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="n">
-        <v>40756</v>
+        <v>40787</v>
       </c>
       <c r="B181" s="3" t="n">
-        <v>0.081</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="n">
-        <v>40725</v>
+        <v>40756</v>
       </c>
       <c r="B182" s="3" t="n">
-        <v>0.073</v>
+        <v>0.081</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="n">
-        <v>40695</v>
+        <v>40725</v>
       </c>
       <c r="B183" s="3" t="n">
-        <v>0.06900000000000001</v>
+        <v>0.073</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="n">
-        <v>40664</v>
+        <v>40695</v>
       </c>
       <c r="B184" s="3" t="n">
         <v>0.06900000000000001</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="n">
-        <v>40634</v>
+        <v>40664</v>
       </c>
       <c r="B185" s="3" t="n">
-        <v>0.062</v>
+        <v>0.06900000000000001</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="n">
-        <v>40603</v>
+        <v>40634</v>
       </c>
       <c r="B186" s="3" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.062</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="n">
-        <v>40575</v>
+        <v>40603</v>
       </c>
       <c r="B187" s="3" t="n">
-        <v>0.093</v>
+        <v>0.08500000000000001</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="n">
-        <v>40544</v>
+        <v>40575</v>
       </c>
       <c r="B188" s="3" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.093</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="n">
-        <v>40513</v>
+        <v>40544</v>
       </c>
       <c r="B189" s="3" t="n">
-        <v>0.08699999999999999</v>
+        <v>0.08500000000000001</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="n">
-        <v>40483</v>
+        <v>40513</v>
       </c>
       <c r="B190" s="3" t="n">
-        <v>0.091</v>
+        <v>0.08699999999999999</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="n">
-        <v>40452</v>
+        <v>40483</v>
       </c>
       <c r="B191" s="3" t="n">
         <v>0.091</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="n">
-        <v>40422</v>
+        <v>40452</v>
       </c>
       <c r="B192" s="3" t="n">
         <v>0.091</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="n">
-        <v>40391</v>
+        <v>40422</v>
       </c>
       <c r="B193" s="3" t="n">
-        <v>0.095</v>
+        <v>0.091</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="n">
-        <v>40360</v>
+        <v>40391</v>
       </c>
       <c r="B194" s="3" t="n">
-        <v>0.094</v>
+        <v>0.095</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="n">
-        <v>40330</v>
+        <v>40360</v>
       </c>
       <c r="B195" s="3" t="n">
-        <v>0.095</v>
+        <v>0.094</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="n">
-        <v>40299</v>
+        <v>40330</v>
       </c>
       <c r="B196" s="3" t="n">
-        <v>0.091</v>
+        <v>0.095</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="n">
-        <v>40269</v>
+        <v>40299</v>
       </c>
       <c r="B197" s="3" t="n">
-        <v>0.093</v>
+        <v>0.091</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="n">
-        <v>40238</v>
+        <v>40269</v>
       </c>
       <c r="B198" s="3" t="n">
-        <v>0.097</v>
+        <v>0.093</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="n">
-        <v>40210</v>
+        <v>40238</v>
       </c>
       <c r="B199" s="3" t="n">
-        <v>0.101</v>
+        <v>0.097</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="n">
-        <v>40179</v>
+        <v>40210</v>
       </c>
       <c r="B200" s="3" t="n">
-        <v>0.096</v>
+        <v>0.101</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="n">
-        <v>40148</v>
+        <v>40179</v>
       </c>
       <c r="B201" s="3" t="n">
-        <v>0.101</v>
+        <v>0.096</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="n">
-        <v>40118</v>
+        <v>40148</v>
       </c>
       <c r="B202" s="3" t="n">
-        <v>0.105</v>
+        <v>0.101</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="n">
-        <v>40087</v>
+        <v>40118</v>
       </c>
       <c r="B203" s="3" t="n">
-        <v>0.106</v>
+        <v>0.105</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="n">
-        <v>40057</v>
+        <v>40087</v>
       </c>
       <c r="B204" s="3" t="n">
-        <v>0.102</v>
+        <v>0.106</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="n">
-        <v>40026</v>
+        <v>40057</v>
       </c>
       <c r="B205" s="3" t="n">
-        <v>0.106</v>
+        <v>0.102</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="n">
-        <v>39995</v>
+        <v>40026</v>
       </c>
       <c r="B206" s="3" t="n">
-        <v>0.102</v>
+        <v>0.106</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="n">
-        <v>39965</v>
+        <v>39995</v>
       </c>
       <c r="B207" s="3" t="n">
-        <v>0.104</v>
+        <v>0.102</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="n">
-        <v>39934</v>
+        <v>39965</v>
       </c>
       <c r="B208" s="3" t="n">
-        <v>0.102</v>
+        <v>0.104</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="n">
-        <v>39904</v>
+        <v>39934</v>
       </c>
       <c r="B209" s="3" t="n">
-        <v>0.104</v>
+        <v>0.102</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="n">
-        <v>39873</v>
+        <v>39904</v>
       </c>
       <c r="B210" s="3" t="n">
-        <v>0.1</v>
+        <v>0.104</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="n">
-        <v>39845</v>
+        <v>39873</v>
       </c>
       <c r="B211" s="3" t="n">
-        <v>0.111</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="n">
-        <v>39814</v>
+        <v>39845</v>
       </c>
       <c r="B212" s="3" t="n">
-        <v>0.12</v>
+        <v>0.111</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="n">
-        <v>39783</v>
+        <v>39814</v>
       </c>
       <c r="B213" s="3" t="n">
-        <v>0.211</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="n">
-        <v>39753</v>
+        <v>39783</v>
       </c>
       <c r="B214" s="3" t="n">
-        <v>0.301</v>
+        <v>0.211</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="n">
-        <v>39722</v>
+        <v>39753</v>
       </c>
       <c r="B215" s="3" t="n">
-        <v>0.487</v>
+        <v>0.301</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="n">
-        <v>39692</v>
+        <v>39722</v>
       </c>
       <c r="B216" s="3" t="n">
-        <v>0.495</v>
+        <v>0.487</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="n">
-        <v>39661</v>
+        <v>39692</v>
       </c>
       <c r="B217" s="3" t="n">
-        <v>0.504</v>
+        <v>0.495</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="n">
-        <v>39630</v>
+        <v>39661</v>
       </c>
       <c r="B218" s="3" t="n">
-        <v>0.503</v>
+        <v>0.504</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="n">
-        <v>39600</v>
+        <v>39630</v>
       </c>
       <c r="B219" s="3" t="n">
-        <v>0.509</v>
+        <v>0.503</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="n">
-        <v>39569</v>
+        <v>39600</v>
       </c>
       <c r="B220" s="3" t="n">
-        <v>0.505</v>
+        <v>0.509</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="n">
-        <v>39539</v>
+        <v>39569</v>
       </c>
       <c r="B221" s="3" t="n">
-        <v>0.506</v>
+        <v>0.505</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="n">
-        <v>39508</v>
+        <v>39539</v>
       </c>
       <c r="B222" s="3" t="n">
-        <v>0.511</v>
+        <v>0.506</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="n">
-        <v>39479</v>
+        <v>39508</v>
       </c>
       <c r="B223" s="3" t="n">
-        <v>0.504</v>
+        <v>0.511</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="n">
-        <v>39448</v>
+        <v>39479</v>
       </c>
       <c r="B224" s="3" t="n">
-        <v>0.502</v>
+        <v>0.504</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="n">
-        <v>39417</v>
+        <v>39448</v>
       </c>
       <c r="B225" s="3" t="n">
-        <v>0.497</v>
+        <v>0.502</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="n">
-        <v>39387</v>
+        <v>39417</v>
       </c>
       <c r="B226" s="3" t="n">
-        <v>0.5</v>
+        <v>0.497</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="n">
-        <v>39356</v>
+        <v>39387</v>
       </c>
       <c r="B227" s="3" t="n">
-        <v>0.506</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="n">
-        <v>39326</v>
+        <v>39356</v>
       </c>
       <c r="B228" s="3" t="n">
-        <v>0.51</v>
+        <v>0.506</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="n">
-        <v>39295</v>
+        <v>39326</v>
       </c>
       <c r="B229" s="3" t="n">
-        <v>0.485</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="n">
-        <v>39264</v>
+        <v>39295</v>
       </c>
       <c r="B230" s="3" t="n">
-        <v>0.499</v>
+        <v>0.485</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="n">
-        <v>39234</v>
+        <v>39264</v>
       </c>
       <c r="B231" s="3" t="n">
-        <v>0.51</v>
+        <v>0.499</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="n">
-        <v>39203</v>
+        <v>39234</v>
       </c>
       <c r="B232" s="3" t="n">
-        <v>0.521</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="n">
-        <v>39173</v>
+        <v>39203</v>
       </c>
       <c r="B233" s="3" t="n">
-        <v>0.511</v>
+        <v>0.521</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="n">
-        <v>39142</v>
+        <v>39173</v>
       </c>
       <c r="B234" s="3" t="n">
-        <v>0.509</v>
+        <v>0.511</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="n">
-        <v>39114</v>
+        <v>39142</v>
       </c>
       <c r="B235" s="3" t="n">
-        <v>0.357</v>
+        <v>0.509</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="n">
-        <v>39083</v>
+        <v>39114</v>
       </c>
       <c r="B236" s="3" t="n">
-        <v>0.267</v>
+        <v>0.357</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="n">
-        <v>39052</v>
+        <v>39083</v>
       </c>
       <c r="B237" s="3" t="n">
-        <v>0.255</v>
+        <v>0.267</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="n">
-        <v>39022</v>
+        <v>39052</v>
       </c>
       <c r="B238" s="3" t="n">
-        <v>0.257</v>
+        <v>0.255</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="n">
-        <v>38991</v>
+        <v>39022</v>
       </c>
       <c r="B239" s="3" t="n">
-        <v>0.254</v>
+        <v>0.257</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="n">
-        <v>38961</v>
+        <v>38991</v>
       </c>
       <c r="B240" s="3" t="n">
-        <v>0.261</v>
+        <v>0.254</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="n">
-        <v>38930</v>
+        <v>38961</v>
       </c>
       <c r="B241" s="3" t="n">
-        <v>0.25</v>
+        <v>0.261</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="n">
-        <v>38899</v>
+        <v>38930</v>
       </c>
       <c r="B242" s="3" t="n">
-        <v>0.155</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="n">
-        <v>38869</v>
+        <v>38899</v>
       </c>
       <c r="B243" s="3" t="n">
-        <v>0.036</v>
+        <v>0.155</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="n">
-        <v>38838</v>
+        <v>38869</v>
       </c>
       <c r="B244" s="3" t="n">
-        <v>0.02</v>
+        <v>0.036</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="n">
-        <v>38808</v>
+        <v>38838</v>
       </c>
       <c r="B245" s="3" t="n">
-        <v>0.002</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="n">
-        <v>38777</v>
+        <v>38808</v>
       </c>
       <c r="B246" s="3" t="n">
         <v>0.002</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="n">
-        <v>38749</v>
+        <v>38777</v>
       </c>
       <c r="B247" s="3" t="n">
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="n">
-        <v>38718</v>
+        <v>38749</v>
       </c>
       <c r="B248" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="n">
-        <v>38687</v>
+        <v>38718</v>
       </c>
       <c r="B249" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="n">
-        <v>38657</v>
+        <v>38687</v>
       </c>
       <c r="B250" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="n">
-        <v>38626</v>
+        <v>38657</v>
       </c>
       <c r="B251" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="n">
-        <v>38596</v>
+        <v>38626</v>
       </c>
       <c r="B252" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="n">
-        <v>38565</v>
+        <v>38596</v>
       </c>
       <c r="B253" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="n">
-        <v>38534</v>
+        <v>38565</v>
       </c>
       <c r="B254" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="n">
-        <v>38504</v>
+        <v>38534</v>
       </c>
       <c r="B255" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="n">
-        <v>38473</v>
+        <v>38504</v>
       </c>
       <c r="B256" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="n">
-        <v>38443</v>
+        <v>38473</v>
       </c>
       <c r="B257" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="n">
-        <v>38412</v>
+        <v>38443</v>
       </c>
       <c r="B258" s="3" t="n">
-        <v>0.002</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="n">
-        <v>38384</v>
+        <v>38412</v>
       </c>
       <c r="B259" s="3" t="n">
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="n">
-        <v>38353</v>
+        <v>38384</v>
       </c>
       <c r="B260" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="n">
-        <v>38322</v>
+        <v>38353</v>
       </c>
       <c r="B261" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="n">
-        <v>38292</v>
+        <v>38322</v>
       </c>
       <c r="B262" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="n">
-        <v>38261</v>
+        <v>38292</v>
       </c>
       <c r="B263" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="n">
-        <v>38231</v>
+        <v>38261</v>
       </c>
       <c r="B264" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="n">
-        <v>38200</v>
+        <v>38231</v>
       </c>
       <c r="B265" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="n">
-        <v>38169</v>
+        <v>38200</v>
       </c>
       <c r="B266" s="3" t="n">
-        <v>0</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="n">
-        <v>38139</v>
+        <v>38169</v>
       </c>
       <c r="B267" s="3" t="n">
-        <v>0.001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="n">
-        <v>38108</v>
+        <v>38139</v>
       </c>
       <c r="B268" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="n">
-        <v>38078</v>
+        <v>38108</v>
       </c>
       <c r="B269" s="3" t="n">
-        <v>0</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="n">
-        <v>38047</v>
+        <v>38078</v>
       </c>
       <c r="B270" s="3" t="n">
-        <v>0.001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2" t="n">
-        <v>38018</v>
+        <v>38047</v>
       </c>
       <c r="B271" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="n">
-        <v>37987</v>
+        <v>38018</v>
       </c>
       <c r="B272" s="3" t="n">
-        <v>0</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="n">
-        <v>37956</v>
+        <v>37987</v>
       </c>
       <c r="B273" s="3" t="n">
-        <v>0.001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="n">
-        <v>37926</v>
+        <v>37956</v>
       </c>
       <c r="B274" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="n">
-        <v>37895</v>
+        <v>37926</v>
       </c>
       <c r="B275" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="n">
-        <v>37865</v>
+        <v>37895</v>
       </c>
       <c r="B276" s="3" t="n">
-        <v>0.002</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="n">
-        <v>37834</v>
+        <v>37865</v>
       </c>
       <c r="B277" s="3" t="n">
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="n">
-        <v>37803</v>
+        <v>37834</v>
       </c>
       <c r="B278" s="3" t="n">
-        <v>0.002</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="n">
-        <v>37773</v>
+        <v>37803</v>
       </c>
       <c r="B279" s="3" t="n">
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="n">
-        <v>37742</v>
+        <v>37773</v>
       </c>
       <c r="B280" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="n">
-        <v>37712</v>
+        <v>37742</v>
       </c>
       <c r="B281" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="n">
-        <v>37681</v>
+        <v>37712</v>
       </c>
       <c r="B282" s="3" t="n">
-        <v>0.002</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="n">
-        <v>37653</v>
+        <v>37681</v>
       </c>
       <c r="B283" s="3" t="n">
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="n">
-        <v>37622</v>
+        <v>37653</v>
       </c>
       <c r="B284" s="3" t="n">
-        <v>0.002</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="n">
-        <v>37591</v>
+        <v>37622</v>
       </c>
       <c r="B285" s="3" t="n">
-        <v>0.00195</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="n">
-        <v>37561</v>
+        <v>37591</v>
       </c>
       <c r="B286" s="3" t="n">
         <v>0.00195</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2" t="n">
-        <v>37530</v>
+        <v>37561</v>
       </c>
       <c r="B287" s="3" t="n">
-        <v>0.00191</v>
+        <v>0.00195</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="n">
-        <v>37500</v>
+        <v>37530</v>
       </c>
       <c r="B288" s="3" t="n">
-        <v>0.00526</v>
+        <v>0.00191</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="n">
-        <v>37469</v>
+        <v>37500</v>
       </c>
       <c r="B289" s="3" t="n">
-        <v>0.00186</v>
+        <v>0.00526</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="n">
-        <v>37438</v>
+        <v>37469</v>
       </c>
       <c r="B290" s="3" t="n">
-        <v>0.00178</v>
+        <v>0.00186</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2" t="n">
-        <v>37408</v>
+        <v>37438</v>
       </c>
       <c r="B291" s="3" t="n">
-        <v>0.0014</v>
+        <v>0.00178</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="n">
-        <v>37377</v>
+        <v>37408</v>
       </c>
       <c r="B292" s="3" t="n">
-        <v>0.00138</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="n">
-        <v>37347</v>
+        <v>37377</v>
       </c>
       <c r="B293" s="3" t="n">
-        <v>0.00148</v>
+        <v>0.00138</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="n">
-        <v>37316</v>
+        <v>37347</v>
       </c>
       <c r="B294" s="3" t="n">
-        <v>0.00205</v>
+        <v>0.00148</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="n">
-        <v>37288</v>
+        <v>37316</v>
       </c>
       <c r="B295" s="3" t="n">
-        <v>0.001</v>
+        <v>0.00205</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="n">
-        <v>37257</v>
+        <v>37288</v>
       </c>
       <c r="B296" s="3" t="n">
-        <v>0.00111</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="n">
-        <v>37226</v>
+        <v>37257</v>
       </c>
       <c r="B297" s="3" t="n">
-        <v>0.00184</v>
+        <v>0.00111</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2" t="n">
-        <v>37196</v>
+        <v>37226</v>
       </c>
       <c r="B298" s="3" t="n">
-        <v>0.00243</v>
+        <v>0.00184</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="2" t="n">
-        <v>37165</v>
+        <v>37196</v>
       </c>
       <c r="B299" s="3" t="n">
-        <v>0.00314</v>
+        <v>0.00243</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="2" t="n">
-        <v>37135</v>
+        <v>37165</v>
       </c>
       <c r="B300" s="3" t="n">
-        <v>0.00505</v>
+        <v>0.00314</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="2" t="n">
-        <v>37104</v>
+        <v>37135</v>
       </c>
       <c r="B301" s="3" t="n">
-        <v>0.01</v>
+        <v>0.00505</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2" t="n">
-        <v>37073</v>
+        <v>37104</v>
       </c>
       <c r="B302" s="3" t="n">
-        <v>0.01286</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="2" t="n">
-        <v>37043</v>
+        <v>37073</v>
       </c>
       <c r="B303" s="3" t="n">
-        <v>0.01762</v>
+        <v>0.01286</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2" t="n">
-        <v>37012</v>
+        <v>37043</v>
       </c>
       <c r="B304" s="3" t="n">
-        <v>0.01857</v>
+        <v>0.01762</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="2" t="n">
-        <v>36982</v>
+        <v>37012</v>
       </c>
       <c r="B305" s="3" t="n">
-        <v>0.02</v>
+        <v>0.01857</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="2" t="n">
-        <v>36951</v>
+        <v>36982</v>
       </c>
       <c r="B306" s="3" t="n">
-        <v>0.10667</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="2" t="n">
-        <v>36923</v>
+        <v>36951</v>
       </c>
       <c r="B307" s="3" t="n">
-        <v>0.24842</v>
+        <v>0.10667</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="2" t="n">
-        <v>36892</v>
+        <v>36923</v>
       </c>
       <c r="B308" s="3" t="n">
-        <v>0.24895</v>
+        <v>0.24842</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="2" t="n">
-        <v>36861</v>
+        <v>36892</v>
       </c>
       <c r="B309" s="3" t="n">
-        <v>0.24143</v>
+        <v>0.24895</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="2" t="n">
-        <v>36831</v>
+        <v>36861</v>
       </c>
       <c r="B310" s="3" t="n">
-        <v>0.2475</v>
+        <v>0.24143</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="2" t="n">
-        <v>36800</v>
+        <v>36831</v>
       </c>
       <c r="B311" s="3" t="n">
-        <v>0.24762</v>
+        <v>0.2475</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="2" t="n">
-        <v>36770</v>
+        <v>36800</v>
       </c>
       <c r="B312" s="3" t="n">
-        <v>0.2495</v>
+        <v>0.24762</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="2" t="n">
-        <v>36739</v>
+        <v>36770</v>
       </c>
       <c r="B313" s="3" t="n">
-        <v>0.15522</v>
+        <v>0.2495</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="2" t="n">
-        <v>36708</v>
+        <v>36739</v>
       </c>
       <c r="B314" s="3" t="n">
-        <v>0.021</v>
+        <v>0.15522</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="2" t="n">
-        <v>36678</v>
+        <v>36708</v>
       </c>
       <c r="B315" s="3" t="n">
-        <v>0.02091</v>
+        <v>0.021</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="2" t="n">
-        <v>36647</v>
+        <v>36678</v>
       </c>
       <c r="B316" s="3" t="n">
-        <v>0.021</v>
+        <v>0.02091</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="2" t="n">
-        <v>36617</v>
+        <v>36647</v>
       </c>
       <c r="B317" s="3" t="n">
-        <v>0.02</v>
+        <v>0.021</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="2" t="n">
-        <v>36586</v>
+        <v>36617</v>
       </c>
       <c r="B318" s="3" t="n">
-        <v>0.02136</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="2" t="n">
-        <v>36557</v>
+        <v>36586</v>
       </c>
       <c r="B319" s="3" t="n">
-        <v>0.0345</v>
+        <v>0.02136</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="2" t="n">
-        <v>36526</v>
+        <v>36557</v>
       </c>
       <c r="B320" s="3" t="n">
-        <v>0.02053</v>
+        <v>0.0345</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="2" t="n">
-        <v>36495</v>
+        <v>36526</v>
       </c>
       <c r="B321" s="3" t="n">
-        <v>0.02429</v>
+        <v>0.02053</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="2" t="n">
-        <v>36465</v>
+        <v>36495</v>
       </c>
       <c r="B322" s="3" t="n">
-        <v>0.0275</v>
+        <v>0.02429</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="2" t="n">
-        <v>36434</v>
+        <v>36465</v>
       </c>
       <c r="B323" s="3" t="n">
-        <v>0.0245</v>
+        <v>0.0275</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="2" t="n">
-        <v>36404</v>
+        <v>36434</v>
       </c>
       <c r="B324" s="3" t="n">
-        <v>0.0325</v>
+        <v>0.0245</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="2" t="n">
-        <v>36373</v>
+        <v>36404</v>
       </c>
       <c r="B325" s="3" t="n">
-        <v>0.03</v>
+        <v>0.0325</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="2" t="n">
-        <v>36342</v>
+        <v>36373</v>
       </c>
       <c r="B326" s="3" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="2" t="n">
-        <v>36312</v>
+        <v>36342</v>
       </c>
       <c r="B327" s="3" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="2" t="n">
-        <v>36281</v>
+        <v>36312</v>
       </c>
       <c r="B328" s="3" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="2" t="n">
-        <v>36251</v>
+        <v>36281</v>
       </c>
       <c r="B329" s="3" t="n">
-        <v>0.03143</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="2" t="n">
-        <v>36220</v>
+        <v>36251</v>
       </c>
       <c r="B330" s="3" t="n">
-        <v>0.04091</v>
+        <v>0.03143</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="2" t="n">
-        <v>36192</v>
+        <v>36220</v>
       </c>
       <c r="B331" s="3" t="n">
-        <v>0.17632</v>
+        <v>0.04091</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="2" t="n">
-        <v>36161</v>
+        <v>36192</v>
       </c>
       <c r="B332" s="3" t="n">
-        <v>0.22526</v>
+        <v>0.17632</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="2" t="n">
-        <v>36130</v>
+        <v>36161</v>
       </c>
       <c r="B333" s="3" t="n">
-        <v>0.25095</v>
+        <v>0.22526</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="2" t="n">
-        <v>36100</v>
+        <v>36130</v>
       </c>
       <c r="B334" s="3" t="n">
-        <v>0.20158</v>
+        <v>0.25095</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="2" t="n">
-        <v>36069</v>
+        <v>36100</v>
       </c>
       <c r="B335" s="3" t="n">
-        <v>0.23545</v>
+        <v>0.20158</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="2" t="n">
-        <v>36039</v>
+        <v>36069</v>
       </c>
       <c r="B336" s="3" t="n">
-        <v>0.3215</v>
+        <v>0.23545</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="2" t="n">
-        <v>36008</v>
+        <v>36039</v>
       </c>
       <c r="B337" s="3" t="n">
-        <v>0.42714</v>
+        <v>0.3215</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="2" t="n">
-        <v>35977</v>
+        <v>36008</v>
       </c>
       <c r="B338" s="3" t="n">
-        <v>0.41318</v>
+        <v>0.42714</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="2" t="n">
-        <v>35947</v>
+        <v>35977</v>
       </c>
       <c r="B339" s="3" t="n">
-        <v>0.43682</v>
+        <v>0.41318</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="2" t="n">
-        <v>35916</v>
+        <v>35947</v>
       </c>
       <c r="B340" s="3" t="n">
-        <v>0.42789</v>
+        <v>0.43682</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="2" t="n">
-        <v>35886</v>
+        <v>35916</v>
       </c>
       <c r="B341" s="3" t="n">
-        <v>0.44333</v>
+        <v>0.42789</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="2" t="n">
-        <v>35855</v>
+        <v>35886</v>
       </c>
       <c r="B342" s="3" t="n">
-        <v>0.43091</v>
+        <v>0.44333</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="2" t="n">
-        <v>35827</v>
+        <v>35855</v>
       </c>
       <c r="B343" s="3" t="n">
-        <v>0.43368</v>
+        <v>0.43091</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="2" t="n">
-        <v>35796</v>
+        <v>35827</v>
       </c>
       <c r="B344" s="3" t="n">
-        <v>0.43526</v>
+        <v>0.43368</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="2" t="n">
-        <v>35765</v>
+        <v>35796</v>
       </c>
       <c r="B345" s="3" t="n">
-        <v>0.39429</v>
+        <v>0.43526</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="2" t="n">
-        <v>35735</v>
+        <v>35765</v>
       </c>
       <c r="B346" s="3" t="n">
-        <v>0.49111</v>
+        <v>0.39429</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="2" t="n">
-        <v>35704</v>
+        <v>35735</v>
       </c>
       <c r="B347" s="3" t="n">
-        <v>0.48</v>
+        <v>0.49111</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="2" t="n">
-        <v>35674</v>
+        <v>35704</v>
       </c>
       <c r="B348" s="3" t="n">
-        <v>0.498</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="2" t="n">
-        <v>35643</v>
+        <v>35674</v>
       </c>
       <c r="B349" s="3" t="n">
-        <v>0.48476</v>
+        <v>0.498</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="2" t="n">
-        <v>35612</v>
+        <v>35643</v>
       </c>
       <c r="B350" s="3" t="n">
-        <v>0.49273</v>
+        <v>0.48476</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="2" t="n">
-        <v>35582</v>
+        <v>35612</v>
       </c>
       <c r="B351" s="3" t="n">
-        <v>0.49571</v>
+        <v>0.49273</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="2" t="n">
-        <v>35551</v>
+        <v>35582</v>
       </c>
       <c r="B352" s="3" t="n">
-        <v>0.48619</v>
+        <v>0.49571</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="2" t="n">
-        <v>35521</v>
+        <v>35551</v>
       </c>
       <c r="B353" s="3" t="n">
-        <v>0.49619</v>
+        <v>0.48619</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="2" t="n">
-        <v>35490</v>
+        <v>35521</v>
       </c>
       <c r="B354" s="3" t="n">
-        <v>0.51</v>
+        <v>0.49619</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="2" t="n">
-        <v>35462</v>
+        <v>35490</v>
       </c>
       <c r="B355" s="3" t="n">
-        <v>0.49526</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="2" t="n">
-        <v>35431</v>
+        <v>35462</v>
       </c>
       <c r="B356" s="3" t="n">
-        <v>0.48421</v>
+        <v>0.49526</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="2" t="n">
-        <v>35400</v>
+        <v>35431</v>
       </c>
       <c r="B357" s="3" t="n">
-        <v>0.486</v>
+        <v>0.48421</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="2" t="n">
-        <v>35370</v>
+        <v>35400</v>
       </c>
       <c r="B358" s="3" t="n">
-        <v>0.477</v>
+        <v>0.486</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="2" t="n">
-        <v>35339</v>
+        <v>35370</v>
       </c>
       <c r="B359" s="3" t="n">
-        <v>0.475</v>
+        <v>0.477</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="2" t="n">
-        <v>35309</v>
+        <v>35339</v>
       </c>
       <c r="B360" s="3" t="n">
-        <v>0.46789</v>
+        <v>0.475</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="2" t="n">
-        <v>35278</v>
+        <v>35309</v>
       </c>
       <c r="B361" s="3" t="n">
-        <v>0.44409</v>
+        <v>0.46789</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="2" t="n">
-        <v>35247</v>
+        <v>35278</v>
       </c>
       <c r="B362" s="3" t="n">
-        <v>0.48217</v>
+        <v>0.44409</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="2" t="n">
-        <v>35217</v>
+        <v>35247</v>
       </c>
       <c r="B363" s="3" t="n">
-        <v>0.4715</v>
+        <v>0.48217</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="2" t="n">
-        <v>35186</v>
+        <v>35217</v>
       </c>
       <c r="B364" s="3" t="n">
-        <v>0.46857</v>
+        <v>0.4715</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="2" t="n">
-        <v>35156</v>
+        <v>35186</v>
       </c>
       <c r="B365" s="3" t="n">
-        <v>0.48571</v>
+        <v>0.46857</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="2" t="n">
-        <v>35125</v>
+        <v>35156</v>
       </c>
       <c r="B366" s="3" t="n">
-        <v>0.4555</v>
+        <v>0.48571</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="2" t="n">
-        <v>35096</v>
+        <v>35125</v>
       </c>
       <c r="B367" s="3" t="n">
-        <v>0.458</v>
+        <v>0.4555</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="2" t="n">
-        <v>35065</v>
+        <v>35096</v>
       </c>
       <c r="B368" s="3" t="n">
-        <v>0.46632</v>
+        <v>0.458</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="2" t="n">
-        <v>35034</v>
+        <v>35065</v>
       </c>
       <c r="B369" s="3" t="n">
-        <v>0.45905</v>
+        <v>0.46632</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="2" t="n">
-        <v>35004</v>
+        <v>35034</v>
       </c>
       <c r="B370" s="3" t="n">
-        <v>0.4605</v>
+        <v>0.45905</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="2" t="n">
-        <v>34973</v>
+        <v>35004</v>
       </c>
       <c r="B371" s="3" t="n">
-        <v>0.46667</v>
+        <v>0.4605</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="2" t="n">
-        <v>34943</v>
+        <v>34973</v>
       </c>
       <c r="B372" s="3" t="n">
-        <v>0.5735</v>
+        <v>0.46667</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="2" t="n">
-        <v>34912</v>
+        <v>34943</v>
       </c>
       <c r="B373" s="3" t="n">
-        <v>0.88174</v>
+        <v>0.5735</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="2" t="n">
-        <v>34881</v>
+        <v>34912</v>
       </c>
       <c r="B374" s="3" t="n">
-        <v>0.94667</v>
+        <v>0.88174</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="2" t="n">
-        <v>34851</v>
+        <v>34881</v>
       </c>
       <c r="B375" s="3" t="n">
-        <v>1.27909</v>
+        <v>0.94667</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="2" t="n">
-        <v>34820</v>
+        <v>34851</v>
       </c>
       <c r="B376" s="3" t="n">
-        <v>1.31325</v>
+        <v>1.27909</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="2" t="n">
-        <v>34790</v>
+        <v>34820</v>
       </c>
       <c r="B377" s="3" t="n">
-        <v>1.525</v>
+        <v>1.31325</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="2" t="n">
-        <v>34759</v>
+        <v>34790</v>
       </c>
       <c r="B378" s="3" t="n">
-        <v>2.18892</v>
+        <v>1.525</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="2" t="n">
-        <v>34731</v>
+        <v>34759</v>
       </c>
       <c r="B379" s="3" t="n">
-        <v>2.21719</v>
+        <v>2.18892</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="2" t="n">
-        <v>34700</v>
+        <v>34731</v>
       </c>
       <c r="B380" s="3" t="n">
-        <v>2.25</v>
+        <v>2.21719</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="2" t="n">
-        <v>34669</v>
+        <v>34700</v>
       </c>
       <c r="B381" s="3" t="n">
-        <v>2.29315</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="2" t="n">
-        <v>34639</v>
+        <v>34669</v>
       </c>
       <c r="B382" s="3" t="n">
-        <v>2.26719</v>
+        <v>2.29315</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="2" t="n">
-        <v>34608</v>
+        <v>34639</v>
       </c>
       <c r="B383" s="3" t="n">
-        <v>2.2375</v>
+        <v>2.26719</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="2" t="n">
-        <v>34578</v>
+        <v>34608</v>
       </c>
       <c r="B384" s="3" t="n">
-        <v>2.18906</v>
+        <v>2.2375</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="2" t="n">
-        <v>34547</v>
+        <v>34578</v>
       </c>
       <c r="B385" s="3" t="n">
-        <v>2.13043</v>
+        <v>2.18906</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="2" t="n">
-        <v>34516</v>
+        <v>34547</v>
       </c>
       <c r="B386" s="3" t="n">
-        <v>2.08185</v>
+        <v>2.13043</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="2" t="n">
-        <v>34486</v>
+        <v>34516</v>
       </c>
       <c r="B387" s="3" t="n">
-        <v>2.0625</v>
+        <v>2.08185</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="2" t="n">
-        <v>34455</v>
+        <v>34486</v>
       </c>
       <c r="B388" s="3" t="n">
-        <v>2.09046</v>
+        <v>2.0625</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="2" t="n">
-        <v>34425</v>
+        <v>34455</v>
       </c>
       <c r="B389" s="3" t="n">
-        <v>2.175</v>
+        <v>2.09046</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="2" t="n">
-        <v>34394</v>
+        <v>34425</v>
       </c>
       <c r="B390" s="3" t="n">
-        <v>2.25</v>
+        <v>2.175</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="2" t="n">
-        <v>34366</v>
+        <v>34394</v>
       </c>
       <c r="B391" s="3" t="n">
-        <v>2.24013</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="2" t="n">
-        <v>34335</v>
+        <v>34366</v>
       </c>
       <c r="B392" s="3" t="n">
-        <v>2.33125</v>
+        <v>2.24013</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="2" t="n">
-        <v>34304</v>
+        <v>34335</v>
       </c>
       <c r="B393" s="3" t="n">
-        <v>2.44196</v>
+        <v>2.33125</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="2" t="n">
-        <v>34274</v>
+        <v>34304</v>
       </c>
       <c r="B394" s="3" t="n">
-        <v>2.49531</v>
+        <v>2.44196</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="2" t="n">
-        <v>34243</v>
+        <v>34274</v>
       </c>
       <c r="B395" s="3" t="n">
-        <v>2.50781</v>
+        <v>2.49531</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="2" t="n">
-        <v>34213</v>
+        <v>34243</v>
       </c>
       <c r="B396" s="3" t="n">
-        <v>2.85781</v>
+        <v>2.50781</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="2" t="n">
-        <v>34182</v>
+        <v>34213</v>
       </c>
       <c r="B397" s="3" t="n">
-        <v>3.12926</v>
+        <v>2.85781</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="2" t="n">
-        <v>34151</v>
+        <v>34182</v>
       </c>
       <c r="B398" s="3" t="n">
-        <v>3.26278</v>
+        <v>3.12926</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="2" t="n">
-        <v>34121</v>
+        <v>34151</v>
       </c>
       <c r="B399" s="3" t="n">
-        <v>3.21429</v>
+        <v>3.26278</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="2" t="n">
-        <v>34090</v>
+        <v>34121</v>
       </c>
       <c r="B400" s="3" t="n">
-        <v>3.2066</v>
+        <v>3.21429</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="2" t="n">
-        <v>34060</v>
+        <v>34090</v>
       </c>
       <c r="B401" s="3" t="n">
-        <v>3.17857</v>
+        <v>3.2066</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="2" t="n">
-        <v>34029</v>
+        <v>34060</v>
       </c>
       <c r="B402" s="3" t="n">
-        <v>3.24185</v>
+        <v>3.17857</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="2" t="n">
-        <v>34001</v>
+        <v>34029</v>
       </c>
       <c r="B403" s="3" t="n">
-        <v>3.27632</v>
+        <v>3.24185</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="2" t="n">
-        <v>33970</v>
+        <v>34001</v>
       </c>
       <c r="B404" s="3" t="n">
-        <v>3.89967</v>
+        <v>3.27632</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="2" t="n">
-        <v>33939</v>
+        <v>33970</v>
       </c>
       <c r="B405" s="3" t="n">
-        <v>3.89489</v>
+        <v>3.89967</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="2" t="n">
-        <v>33909</v>
+        <v>33939</v>
       </c>
       <c r="B406" s="3" t="n">
-        <v>3.94572</v>
+        <v>3.89489</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="2" t="n">
-        <v>33878</v>
+        <v>33909</v>
       </c>
       <c r="B407" s="3" t="n">
-        <v>4.07386</v>
+        <v>3.94572</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="2" t="n">
-        <v>33848</v>
+        <v>33878</v>
       </c>
       <c r="B408" s="3" t="n">
-        <v>4.22656</v>
+        <v>4.07386</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="2" t="n">
-        <v>33817</v>
+        <v>33848</v>
       </c>
       <c r="B409" s="3" t="n">
-        <v>4.11905</v>
+        <v>4.22656</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="2" t="n">
-        <v>33786</v>
+        <v>33817</v>
       </c>
       <c r="B410" s="3" t="n">
-        <v>4.53125</v>
+        <v>4.11905</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="2" t="n">
-        <v>33756</v>
+        <v>33786</v>
       </c>
       <c r="B411" s="3" t="n">
-        <v>4.75284</v>
+        <v>4.53125</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="2" t="n">
-        <v>33725</v>
+        <v>33756</v>
       </c>
       <c r="B412" s="3" t="n">
-        <v>4.74507</v>
+        <v>4.75284</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="2" t="n">
-        <v>33695</v>
+        <v>33725</v>
       </c>
       <c r="B413" s="3" t="n">
-        <v>4.76637</v>
+        <v>4.74507</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="2" t="n">
-        <v>33664</v>
+        <v>33695</v>
       </c>
       <c r="B414" s="3" t="n">
-        <v>5.65327</v>
+        <v>4.76637</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="2" t="n">
-        <v>33635</v>
+        <v>33664</v>
       </c>
       <c r="B415" s="3" t="n">
-        <v>5.68257</v>
+        <v>5.65327</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="2" t="n">
-        <v>33604</v>
+        <v>33635</v>
       </c>
       <c r="B416" s="3" t="n">
-        <v>5.52632</v>
+        <v>5.68257</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="2" t="n">
-        <v>33573</v>
+        <v>33604</v>
       </c>
       <c r="B417" s="3" t="n">
-        <v>6.30952</v>
+        <v>5.52632</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="2" t="n">
-        <v>33543</v>
+        <v>33573</v>
       </c>
       <c r="B418" s="3" t="n">
-        <v>6.38281</v>
+        <v>6.30952</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="2" t="n">
-        <v>33512</v>
+        <v>33543</v>
       </c>
       <c r="B419" s="3" t="n">
-        <v>6.85795</v>
+        <v>6.38281</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="2" t="n">
-        <v>33482</v>
+        <v>33512</v>
       </c>
       <c r="B420" s="3" t="n">
-        <v>7.04934</v>
+        <v>6.85795</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="2" t="n">
-        <v>33451</v>
+        <v>33482</v>
       </c>
       <c r="B421" s="3" t="n">
-        <v>7.48438</v>
+        <v>7.04934</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="2" t="n">
-        <v>33420</v>
+        <v>33451</v>
       </c>
       <c r="B422" s="3" t="n">
-        <v>7.4606</v>
+        <v>7.48438</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="2" t="n">
-        <v>33390</v>
+        <v>33420</v>
       </c>
       <c r="B423" s="3" t="n">
-        <v>8.04063</v>
+        <v>7.4606</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="2" t="n">
-        <v>33359</v>
+        <v>33390</v>
       </c>
       <c r="B424" s="3" t="n">
-        <v>8.03274</v>
+        <v>8.04063</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="2" t="n">
-        <v>33329</v>
+        <v>33359</v>
       </c>
       <c r="B425" s="3" t="n">
-        <v>8.23363</v>
+        <v>8.03274</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="2" t="n">
-        <v>33298</v>
+        <v>33329</v>
       </c>
       <c r="B426" s="3" t="n">
-        <v>8.278130000000001</v>
+        <v>8.23363</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="2" t="n">
-        <v>33270</v>
+        <v>33298</v>
       </c>
       <c r="B427" s="3" t="n">
-        <v>8.12007</v>
+        <v>8.278130000000001</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="2" t="n">
-        <v>33239</v>
+        <v>33270</v>
       </c>
       <c r="B428" s="3" t="n">
-        <v>8.05428</v>
+        <v>8.12007</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="2" t="n">
-        <v>33208</v>
+        <v>33239</v>
       </c>
       <c r="B429" s="3" t="n">
-        <v>8.22969</v>
+        <v>8.05428</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="2" t="n">
-        <v>33178</v>
+        <v>33208</v>
       </c>
       <c r="B430" s="3" t="n">
-        <v>8.076560000000001</v>
+        <v>8.22969</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="2" t="n">
-        <v>33147</v>
+        <v>33178</v>
       </c>
       <c r="B431" s="3" t="n">
-        <v>7.81108</v>
+        <v>8.076560000000001</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="2" t="n">
-        <v>33117</v>
+        <v>33147</v>
       </c>
       <c r="B432" s="3" t="n">
-        <v>7.76316</v>
+        <v>7.81108</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="2" t="n">
-        <v>33086</v>
+        <v>33117</v>
       </c>
       <c r="B433" s="3" t="n">
-        <v>7.54348</v>
+        <v>7.76316</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="2" t="n">
-        <v>33055</v>
+        <v>33086</v>
       </c>
       <c r="B434" s="3" t="n">
-        <v>7.52415</v>
+        <v>7.54348</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="2" t="n">
-        <v>33025</v>
+        <v>33055</v>
       </c>
       <c r="B435" s="3" t="n">
-        <v>7.36458</v>
+        <v>7.52415</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="2" t="n">
-        <v>32994</v>
+        <v>33025</v>
       </c>
       <c r="B436" s="3" t="n">
-        <v>7.25893</v>
+        <v>7.36458</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="2" t="n">
-        <v>32964</v>
+        <v>32994</v>
       </c>
       <c r="B437" s="3" t="n">
-        <v>7.1625</v>
+        <v>7.25893</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="2" t="n">
-        <v>32933</v>
+        <v>32964</v>
       </c>
       <c r="B438" s="3" t="n">
-        <v>6.81696</v>
+        <v>7.1625</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="2" t="n">
-        <v>32905</v>
+        <v>32933</v>
       </c>
       <c r="B439" s="3" t="n">
-        <v>6.64309</v>
+        <v>6.81696</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="2" t="n">
-        <v>32874</v>
+        <v>32905</v>
       </c>
       <c r="B440" s="3" t="n">
-        <v>6.58059</v>
+        <v>6.64309</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="2" t="n">
-        <v>32843</v>
+        <v>32874</v>
       </c>
       <c r="B441" s="3" t="n">
-        <v>6.44792</v>
+        <v>6.58059</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="2" t="n">
-        <v>32813</v>
+        <v>32843</v>
       </c>
       <c r="B442" s="3" t="n">
-        <v>6.15156</v>
+        <v>6.44792</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="2" t="n">
-        <v>32782</v>
+        <v>32813</v>
       </c>
       <c r="B443" s="3" t="n">
-        <v>6.00893</v>
+        <v>6.15156</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="2" t="n">
-        <v>32752</v>
+        <v>32782</v>
       </c>
       <c r="B444" s="3" t="n">
-        <v>5.43125</v>
+        <v>6.00893</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="2" t="n">
-        <v>32721</v>
+        <v>32752</v>
       </c>
       <c r="B445" s="3" t="n">
-        <v>5.38043</v>
+        <v>5.43125</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="2" t="n">
-        <v>32690</v>
+        <v>32721</v>
       </c>
       <c r="B446" s="3" t="n">
-        <v>5.2247</v>
+        <v>5.38043</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="2" t="n">
-        <v>32660</v>
+        <v>32690</v>
       </c>
       <c r="B447" s="3" t="n">
-        <v>5.13778</v>
+        <v>5.2247</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="2" t="n">
-        <v>32629</v>
+        <v>32660</v>
       </c>
       <c r="B448" s="3" t="n">
-        <v>4.675</v>
+        <v>5.13778</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="2" t="n">
-        <v>32599</v>
+        <v>32629</v>
       </c>
       <c r="B449" s="3" t="n">
-        <v>4.42031</v>
+        <v>4.675</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="2" t="n">
-        <v>32568</v>
+        <v>32599</v>
       </c>
       <c r="B450" s="3" t="n">
-        <v>4.25426</v>
+        <v>4.42031</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="2" t="n">
-        <v>32540</v>
+        <v>32568</v>
       </c>
       <c r="B451" s="3" t="n">
-        <v>4.17928</v>
+        <v>4.25426</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="2" t="n">
-        <v>32509</v>
+        <v>32540</v>
       </c>
       <c r="B452" s="3" t="n">
-        <v>4.09375</v>
+        <v>4.17928</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="2" t="n">
-        <v>32478</v>
+        <v>32509</v>
       </c>
       <c r="B453" s="3" t="n">
-        <v>4.3625</v>
+        <v>4.09375</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="2" t="n">
-        <v>32448</v>
+        <v>32478</v>
       </c>
       <c r="B454" s="3" t="n">
-        <v>3.9432</v>
+        <v>4.3625</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="2" t="n">
-        <v>32417</v>
+        <v>32448</v>
       </c>
       <c r="B455" s="3" t="n">
-        <v>4.1712</v>
+        <v>3.9432</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="2" t="n">
-        <v>32387</v>
+        <v>32417</v>
       </c>
       <c r="B456" s="3" t="n">
-        <v>4.0852</v>
+        <v>4.1712</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="2" t="n">
-        <v>32356</v>
+        <v>32387</v>
       </c>
       <c r="B457" s="3" t="n">
-        <v>3.98</v>
+        <v>4.0852</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="2" t="n">
-        <v>32325</v>
+        <v>32356</v>
       </c>
       <c r="B458" s="3" t="n">
-        <v>3.8646</v>
+        <v>3.98</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="2" t="n">
-        <v>32295</v>
+        <v>32325</v>
       </c>
       <c r="B459" s="3" t="n">
-        <v>3.5938</v>
+        <v>3.8646</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="2" t="n">
-        <v>32264</v>
+        <v>32295</v>
       </c>
       <c r="B460" s="3" t="n">
-        <v>3.4643</v>
+        <v>3.5938</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="2" t="n">
-        <v>32234</v>
+        <v>32264</v>
       </c>
       <c r="B461" s="3" t="n">
-        <v>3.4946</v>
+        <v>3.4643</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="2" t="n">
-        <v>32203</v>
+        <v>32234</v>
       </c>
       <c r="B462" s="3" t="n">
-        <v>3.7734</v>
+        <v>3.4946</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="2" t="n">
-        <v>32174</v>
+        <v>32203</v>
       </c>
       <c r="B463" s="3" t="n">
-        <v>3.5852</v>
+        <v>3.7734</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="2" t="n">
-        <v>32143</v>
+        <v>32174</v>
       </c>
       <c r="B464" s="3" t="n">
-        <v>3.6994</v>
+        <v>3.5852</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="2" t="n">
-        <v>32112</v>
+        <v>32143</v>
       </c>
       <c r="B465" s="3" t="n">
-        <v>3.9575</v>
+        <v>3.6994</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="2" t="n">
-        <v>32082</v>
+        <v>32112</v>
       </c>
       <c r="B466" s="3" t="n">
-        <v>3.5268</v>
+        <v>3.9575</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="2" t="n">
-        <v>32051</v>
+        <v>32082</v>
       </c>
       <c r="B467" s="3" t="n">
-        <v>3.5</v>
+        <v>3.5268</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="2" t="n">
-        <v>32021</v>
+        <v>32051</v>
       </c>
       <c r="B468" s="3" t="n">
-        <v>3.5142</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="2" t="n">
-        <v>31990</v>
+        <v>32021</v>
       </c>
       <c r="B469" s="3" t="n">
-        <v>3.3151</v>
+        <v>3.5142</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="2" t="n">
-        <v>31959</v>
+        <v>31990</v>
       </c>
       <c r="B470" s="3" t="n">
-        <v>3.295</v>
+        <v>3.3151</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="2" t="n">
-        <v>31929</v>
+        <v>31959</v>
       </c>
       <c r="B471" s="3" t="n">
-        <v>3.3073</v>
+        <v>3.295</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="2" t="n">
-        <v>31898</v>
+        <v>31929</v>
       </c>
       <c r="B472" s="3" t="n">
-        <v>3.2955</v>
+        <v>3.3073</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="2" t="n">
-        <v>31868</v>
+        <v>31898</v>
       </c>
       <c r="B473" s="3" t="n">
-        <v>3.7147</v>
+        <v>3.2955</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="2" t="n">
-        <v>31837</v>
+        <v>31868</v>
       </c>
       <c r="B474" s="3" t="n">
-        <v>3.9922</v>
+        <v>3.7147</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="2" t="n">
-        <v>31809</v>
+        <v>31837</v>
       </c>
       <c r="B475" s="3" t="n">
-        <v>4.2768</v>
+        <v>3.9922</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="2" t="n">
-        <v>31778</v>
+        <v>31809</v>
       </c>
       <c r="B476" s="3" t="n">
-        <v>4.3304</v>
+        <v>4.2768</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="2" t="n">
-        <v>31747</v>
+        <v>31778</v>
       </c>
       <c r="B477" s="3" t="n">
-        <v>4.315</v>
+        <v>4.3304</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="2" t="n">
-        <v>31717</v>
+        <v>31747</v>
       </c>
       <c r="B478" s="3" t="n">
-        <v>3.9048</v>
+        <v>4.315</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="2" t="n">
-        <v>31686</v>
+        <v>31717</v>
       </c>
       <c r="B479" s="3" t="n">
-        <v>4.5365</v>
+        <v>3.9048</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="2" t="n">
-        <v>31656</v>
+        <v>31686</v>
       </c>
       <c r="B480" s="3" t="n">
-        <v>4.7585</v>
+        <v>4.5365</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="2" t="n">
-        <v>31625</v>
+        <v>31656</v>
       </c>
       <c r="B481" s="3" t="n">
-        <v>4.6771</v>
+        <v>4.7585</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="2" t="n">
-        <v>31594</v>
+        <v>31625</v>
       </c>
       <c r="B482" s="3" t="n">
-        <v>4.6298</v>
+        <v>4.6771</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="2" t="n">
-        <v>31564</v>
+        <v>31594</v>
       </c>
       <c r="B483" s="3" t="n">
-        <v>4.5234</v>
+        <v>4.6298</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="2" t="n">
-        <v>31533</v>
+        <v>31564</v>
       </c>
       <c r="B484" s="3" t="n">
-        <v>4.3984</v>
+        <v>4.5234</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="2" t="n">
-        <v>31503</v>
+        <v>31533</v>
       </c>
       <c r="B485" s="3" t="n">
-        <v>4.9661</v>
+        <v>4.3984</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="2" t="n">
-        <v>31472</v>
+        <v>31503</v>
       </c>
       <c r="B486" s="3" t="n">
-        <v>5.7552</v>
+        <v>4.9661</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="2" t="n">
-        <v>31444</v>
+        <v>31472</v>
       </c>
       <c r="B487" s="3" t="n">
-        <v>6.0256</v>
+        <v>5.7552</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="2" t="n">
-        <v>31413</v>
+        <v>31444</v>
       </c>
       <c r="B488" s="3" t="n">
-        <v>7.0455</v>
+        <v>6.0256</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="2" t="n">
-        <v>31382</v>
+        <v>31413</v>
       </c>
       <c r="B489" s="3" t="n">
-        <v>8.2425</v>
+        <v>7.0455</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="2" t="n">
-        <v>31352</v>
+        <v>31382</v>
       </c>
       <c r="B490" s="3" t="n">
-        <v>7.4185</v>
+        <v>8.2425</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="2" t="n">
-        <v>31321</v>
+        <v>31352</v>
       </c>
       <c r="B491" s="3" t="n">
-        <v>6.66</v>
+        <v>7.4185</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="2" t="n">
-        <v>31291</v>
+        <v>31321</v>
       </c>
       <c r="B492" s="3" t="n">
-        <v>6.4972</v>
+        <v>6.66</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="2" t="n">
-        <v>31260</v>
+        <v>31291</v>
       </c>
       <c r="B493" s="3" t="n">
-        <v>6.2476</v>
+        <v>6.4972</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="2" t="n">
+        <v>31260</v>
+      </c>
+      <c r="B494" s="3" t="n">
+        <v>6.2476</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="2" t="n">
         <v>31229</v>
       </c>
-      <c r="B494" s="3" t="n">
+      <c r="B495" s="3" t="n">
         <v>6.4167</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>