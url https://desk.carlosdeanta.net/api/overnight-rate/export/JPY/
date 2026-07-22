--- v1 (2026-06-03)
+++ v2 (2026-07-22)
@@ -420,4005 +420,4013 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B495"/>
+  <dimension ref="A1:B496"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Tipo Overnight - TONA (JPY)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Tokyo Overnight Average Rate</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Fuente: FRED</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Valor (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46113</v>
+        <v>46143</v>
       </c>
       <c r="B6" s="3" t="n">
         <v>0.727</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46082</v>
+        <v>46113</v>
       </c>
       <c r="B7" s="3" t="n">
-        <v>0.728</v>
+        <v>0.727</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46054</v>
+        <v>46082</v>
       </c>
       <c r="B8" s="3" t="n">
         <v>0.728</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46023</v>
+        <v>46054</v>
       </c>
       <c r="B9" s="3" t="n">
         <v>0.728</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>45992</v>
+        <v>46023</v>
       </c>
       <c r="B10" s="3" t="n">
-        <v>0.5570000000000001</v>
+        <v>0.728</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>45962</v>
+        <v>45992</v>
       </c>
       <c r="B11" s="3" t="n">
-        <v>0.478</v>
+        <v>0.5570000000000001</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>45931</v>
+        <v>45962</v>
       </c>
       <c r="B12" s="3" t="n">
-        <v>0.477</v>
+        <v>0.478</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>45901</v>
+        <v>45931</v>
       </c>
       <c r="B13" s="3" t="n">
         <v>0.477</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>45870</v>
+        <v>45901</v>
       </c>
       <c r="B14" s="3" t="n">
         <v>0.477</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>45839</v>
+        <v>45870</v>
       </c>
       <c r="B15" s="3" t="n">
-        <v>0.478</v>
+        <v>0.477</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>45809</v>
+        <v>45839</v>
       </c>
       <c r="B16" s="3" t="n">
-        <v>0.477</v>
+        <v>0.478</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>45778</v>
+        <v>45809</v>
       </c>
       <c r="B17" s="3" t="n">
         <v>0.477</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>45748</v>
+        <v>45778</v>
       </c>
       <c r="B18" s="3" t="n">
         <v>0.477</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>45717</v>
+        <v>45748</v>
       </c>
       <c r="B19" s="3" t="n">
         <v>0.477</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>45689</v>
+        <v>45717</v>
       </c>
       <c r="B20" s="3" t="n">
-        <v>0.478</v>
+        <v>0.477</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>45658</v>
+        <v>45689</v>
       </c>
       <c r="B21" s="3" t="n">
-        <v>0.293</v>
+        <v>0.478</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>45627</v>
+        <v>45658</v>
       </c>
       <c r="B22" s="3" t="n">
-        <v>0.227</v>
+        <v>0.293</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>45597</v>
+        <v>45627</v>
       </c>
       <c r="B23" s="3" t="n">
         <v>0.227</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>45566</v>
+        <v>45597</v>
       </c>
       <c r="B24" s="3" t="n">
         <v>0.227</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>45536</v>
+        <v>45566</v>
       </c>
       <c r="B25" s="3" t="n">
         <v>0.227</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>45505</v>
+        <v>45536</v>
       </c>
       <c r="B26" s="3" t="n">
         <v>0.227</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>45474</v>
+        <v>45505</v>
       </c>
       <c r="B27" s="3" t="n">
-        <v>0.078</v>
+        <v>0.227</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>45444</v>
+        <v>45474</v>
       </c>
       <c r="B28" s="3" t="n">
-        <v>0.077</v>
+        <v>0.078</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>45413</v>
+        <v>45444</v>
       </c>
       <c r="B29" s="3" t="n">
         <v>0.077</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>45383</v>
+        <v>45413</v>
       </c>
       <c r="B30" s="3" t="n">
         <v>0.077</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>45352</v>
+        <v>45383</v>
       </c>
       <c r="B31" s="3" t="n">
-        <v>0.022</v>
+        <v>0.077</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>45323</v>
+        <v>45352</v>
       </c>
       <c r="B32" s="3" t="n">
-        <v>-0.006</v>
+        <v>0.022</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>45292</v>
+        <v>45323</v>
       </c>
       <c r="B33" s="3" t="n">
-        <v>-0.014</v>
+        <v>-0.006</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>45261</v>
+        <v>45292</v>
       </c>
       <c r="B34" s="3" t="n">
-        <v>-0.012</v>
+        <v>-0.014</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>45231</v>
+        <v>45261</v>
       </c>
       <c r="B35" s="3" t="n">
-        <v>-0.015</v>
+        <v>-0.012</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>45200</v>
+        <v>45231</v>
       </c>
       <c r="B36" s="3" t="n">
-        <v>-0.02</v>
+        <v>-0.015</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>45170</v>
+        <v>45200</v>
       </c>
       <c r="B37" s="3" t="n">
-        <v>-0.054</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>45139</v>
+        <v>45170</v>
       </c>
       <c r="B38" s="3" t="n">
-        <v>-0.064</v>
+        <v>-0.054</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>45108</v>
+        <v>45139</v>
       </c>
       <c r="B39" s="3" t="n">
-        <v>-0.046</v>
+        <v>-0.064</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>45078</v>
+        <v>45108</v>
       </c>
       <c r="B40" s="3" t="n">
-        <v>-0.066</v>
+        <v>-0.046</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>45047</v>
+        <v>45078</v>
       </c>
       <c r="B41" s="3" t="n">
-        <v>-0.051</v>
+        <v>-0.066</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>45017</v>
+        <v>45047</v>
       </c>
       <c r="B42" s="3" t="n">
-        <v>-0.015</v>
+        <v>-0.051</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>44986</v>
+        <v>45017</v>
       </c>
       <c r="B43" s="3" t="n">
-        <v>-0.017</v>
+        <v>-0.015</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>44958</v>
+        <v>44986</v>
       </c>
       <c r="B44" s="3" t="n">
-        <v>-0.019</v>
+        <v>-0.017</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>44927</v>
+        <v>44958</v>
       </c>
       <c r="B45" s="3" t="n">
-        <v>-0.02</v>
+        <v>-0.019</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>44896</v>
+        <v>44927</v>
       </c>
       <c r="B46" s="3" t="n">
-        <v>-0.07000000000000001</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>44866</v>
+        <v>44896</v>
       </c>
       <c r="B47" s="3" t="n">
-        <v>-0.067</v>
+        <v>-0.07000000000000001</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>44835</v>
+        <v>44866</v>
       </c>
       <c r="B48" s="3" t="n">
-        <v>-0.05</v>
+        <v>-0.067</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>44805</v>
+        <v>44835</v>
       </c>
       <c r="B49" s="3" t="n">
-        <v>-0.049</v>
+        <v>-0.05</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>44774</v>
+        <v>44805</v>
       </c>
       <c r="B50" s="3" t="n">
-        <v>-0.018</v>
+        <v>-0.049</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>44743</v>
+        <v>44774</v>
       </c>
       <c r="B51" s="3" t="n">
-        <v>-0.012</v>
+        <v>-0.018</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>44713</v>
+        <v>44743</v>
       </c>
       <c r="B52" s="3" t="n">
-        <v>-0.038</v>
+        <v>-0.012</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>44682</v>
+        <v>44713</v>
       </c>
       <c r="B53" s="3" t="n">
-        <v>-0.018</v>
+        <v>-0.038</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
-        <v>44652</v>
+        <v>44682</v>
       </c>
       <c r="B54" s="3" t="n">
-        <v>-0.012</v>
+        <v>-0.018</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
-        <v>44621</v>
+        <v>44652</v>
       </c>
       <c r="B55" s="3" t="n">
-        <v>-0.008</v>
+        <v>-0.012</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
-        <v>44593</v>
+        <v>44621</v>
       </c>
       <c r="B56" s="3" t="n">
-        <v>-0.018</v>
+        <v>-0.008</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
-        <v>44562</v>
+        <v>44593</v>
       </c>
       <c r="B57" s="3" t="n">
-        <v>-0.02</v>
+        <v>-0.018</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
-        <v>44531</v>
+        <v>44562</v>
       </c>
       <c r="B58" s="3" t="n">
-        <v>-0.026</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
-        <v>44501</v>
+        <v>44531</v>
       </c>
       <c r="B59" s="3" t="n">
-        <v>-0.039</v>
+        <v>-0.026</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
-        <v>44470</v>
+        <v>44501</v>
       </c>
       <c r="B60" s="3" t="n">
-        <v>-0.027</v>
+        <v>-0.039</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
-        <v>44440</v>
+        <v>44470</v>
       </c>
       <c r="B61" s="3" t="n">
-        <v>-0.022</v>
+        <v>-0.027</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
-        <v>44409</v>
+        <v>44440</v>
       </c>
       <c r="B62" s="3" t="n">
-        <v>-0.034</v>
+        <v>-0.022</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
-        <v>44378</v>
+        <v>44409</v>
       </c>
       <c r="B63" s="3" t="n">
-        <v>-0.036</v>
+        <v>-0.034</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
-        <v>44348</v>
+        <v>44378</v>
       </c>
       <c r="B64" s="3" t="n">
-        <v>-0.029</v>
+        <v>-0.036</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
-        <v>44317</v>
+        <v>44348</v>
       </c>
       <c r="B65" s="3" t="n">
-        <v>-0.017</v>
+        <v>-0.029</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
-        <v>44287</v>
+        <v>44317</v>
       </c>
       <c r="B66" s="3" t="n">
-        <v>-0.012</v>
+        <v>-0.017</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
-        <v>44256</v>
+        <v>44287</v>
       </c>
       <c r="B67" s="3" t="n">
-        <v>-0.017</v>
+        <v>-0.012</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
-        <v>44228</v>
+        <v>44256</v>
       </c>
       <c r="B68" s="3" t="n">
-        <v>-0.016</v>
+        <v>-0.017</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
-        <v>44197</v>
+        <v>44228</v>
       </c>
       <c r="B69" s="3" t="n">
-        <v>-0.017</v>
+        <v>-0.016</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
-        <v>44166</v>
+        <v>44197</v>
       </c>
       <c r="B70" s="3" t="n">
-        <v>-0.026</v>
+        <v>-0.017</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
-        <v>44136</v>
+        <v>44166</v>
       </c>
       <c r="B71" s="3" t="n">
-        <v>-0.032</v>
+        <v>-0.026</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
-        <v>44105</v>
+        <v>44136</v>
       </c>
       <c r="B72" s="3" t="n">
-        <v>-0.02</v>
+        <v>-0.032</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
-        <v>44075</v>
+        <v>44105</v>
       </c>
       <c r="B73" s="3" t="n">
-        <v>-0.054</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
-        <v>44044</v>
+        <v>44075</v>
       </c>
       <c r="B74" s="3" t="n">
-        <v>-0.035</v>
+        <v>-0.054</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
-        <v>44013</v>
+        <v>44044</v>
       </c>
       <c r="B75" s="3" t="n">
-        <v>-0.028</v>
+        <v>-0.035</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
-        <v>43983</v>
+        <v>44013</v>
       </c>
       <c r="B76" s="3" t="n">
-        <v>-0.048</v>
+        <v>-0.028</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
-        <v>43952</v>
+        <v>43983</v>
       </c>
       <c r="B77" s="3" t="n">
-        <v>-0.047</v>
+        <v>-0.048</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
-        <v>43922</v>
+        <v>43952</v>
       </c>
       <c r="B78" s="3" t="n">
-        <v>-0.036</v>
+        <v>-0.047</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
-        <v>43891</v>
+        <v>43922</v>
       </c>
       <c r="B79" s="3" t="n">
-        <v>-0.047</v>
+        <v>-0.036</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
-        <v>43862</v>
+        <v>43891</v>
       </c>
       <c r="B80" s="3" t="n">
-        <v>-0.016</v>
+        <v>-0.047</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
-        <v>43831</v>
+        <v>43862</v>
       </c>
       <c r="B81" s="3" t="n">
-        <v>-0.032</v>
+        <v>-0.016</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
-        <v>43800</v>
+        <v>43831</v>
       </c>
       <c r="B82" s="3" t="n">
-        <v>-0.038</v>
+        <v>-0.032</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
-        <v>43770</v>
+        <v>43800</v>
       </c>
       <c r="B83" s="3" t="n">
-        <v>-0.043</v>
+        <v>-0.038</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
-        <v>43739</v>
+        <v>43770</v>
       </c>
       <c r="B84" s="3" t="n">
-        <v>-0.021</v>
+        <v>-0.043</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
-        <v>43709</v>
+        <v>43739</v>
       </c>
       <c r="B85" s="3" t="n">
-        <v>-0.059</v>
+        <v>-0.021</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
-        <v>43678</v>
+        <v>43709</v>
       </c>
       <c r="B86" s="3" t="n">
-        <v>-0.045</v>
+        <v>-0.059</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
-        <v>43647</v>
+        <v>43678</v>
       </c>
       <c r="B87" s="3" t="n">
-        <v>-0.07099999999999999</v>
+        <v>-0.045</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
-        <v>43617</v>
+        <v>43647</v>
       </c>
       <c r="B88" s="3" t="n">
-        <v>-0.062</v>
+        <v>-0.07099999999999999</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
-        <v>43586</v>
+        <v>43617</v>
       </c>
       <c r="B89" s="3" t="n">
-        <v>-0.049</v>
+        <v>-0.062</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
-        <v>43556</v>
+        <v>43586</v>
       </c>
       <c r="B90" s="3" t="n">
-        <v>-0.067</v>
+        <v>-0.049</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
-        <v>43525</v>
+        <v>43556</v>
       </c>
       <c r="B91" s="3" t="n">
-        <v>-0.041</v>
+        <v>-0.067</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
-        <v>43497</v>
+        <v>43525</v>
       </c>
       <c r="B92" s="3" t="n">
-        <v>-0.055</v>
+        <v>-0.041</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
-        <v>43466</v>
+        <v>43497</v>
       </c>
       <c r="B93" s="3" t="n">
-        <v>-0.064</v>
+        <v>-0.055</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
-        <v>43435</v>
+        <v>43466</v>
       </c>
       <c r="B94" s="3" t="n">
-        <v>-0.068</v>
+        <v>-0.064</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
-        <v>43405</v>
+        <v>43435</v>
       </c>
       <c r="B95" s="3" t="n">
-        <v>-0.07099999999999999</v>
+        <v>-0.068</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
-        <v>43374</v>
+        <v>43405</v>
       </c>
       <c r="B96" s="3" t="n">
-        <v>-0.06</v>
+        <v>-0.07099999999999999</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
-        <v>43344</v>
+        <v>43374</v>
       </c>
       <c r="B97" s="3" t="n">
-        <v>-0.058</v>
+        <v>-0.06</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
-        <v>43313</v>
+        <v>43344</v>
       </c>
       <c r="B98" s="3" t="n">
-        <v>-0.059</v>
+        <v>-0.058</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
-        <v>43282</v>
+        <v>43313</v>
       </c>
       <c r="B99" s="3" t="n">
-        <v>-0.07000000000000001</v>
+        <v>-0.059</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
-        <v>43252</v>
+        <v>43282</v>
       </c>
       <c r="B100" s="3" t="n">
-        <v>-0.07099999999999999</v>
+        <v>-0.07000000000000001</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
-        <v>43221</v>
+        <v>43252</v>
       </c>
       <c r="B101" s="3" t="n">
-        <v>-0.061</v>
+        <v>-0.07099999999999999</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
-        <v>43191</v>
+        <v>43221</v>
       </c>
       <c r="B102" s="3" t="n">
-        <v>-0.063</v>
+        <v>-0.061</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
-        <v>43160</v>
+        <v>43191</v>
       </c>
       <c r="B103" s="3" t="n">
-        <v>-0.062</v>
+        <v>-0.063</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
-        <v>43132</v>
+        <v>43160</v>
       </c>
       <c r="B104" s="3" t="n">
-        <v>-0.042</v>
+        <v>-0.062</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
-        <v>43101</v>
+        <v>43132</v>
       </c>
       <c r="B105" s="3" t="n">
-        <v>-0.04</v>
+        <v>-0.042</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
-        <v>43070</v>
+        <v>43101</v>
       </c>
       <c r="B106" s="3" t="n">
-        <v>-0.042</v>
+        <v>-0.04</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
-        <v>43040</v>
+        <v>43070</v>
       </c>
       <c r="B107" s="3" t="n">
-        <v>-0.048</v>
+        <v>-0.042</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
-        <v>43009</v>
+        <v>43040</v>
       </c>
       <c r="B108" s="3" t="n">
-        <v>-0.037</v>
+        <v>-0.048</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
-        <v>42979</v>
+        <v>43009</v>
       </c>
       <c r="B109" s="3" t="n">
-        <v>-0.058</v>
+        <v>-0.037</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
-        <v>42948</v>
+        <v>42979</v>
       </c>
       <c r="B110" s="3" t="n">
-        <v>-0.049</v>
+        <v>-0.058</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
-        <v>42917</v>
+        <v>42948</v>
       </c>
       <c r="B111" s="3" t="n">
-        <v>-0.054</v>
+        <v>-0.049</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
-        <v>42887</v>
+        <v>42917</v>
       </c>
       <c r="B112" s="3" t="n">
-        <v>-0.056</v>
+        <v>-0.054</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
-        <v>42856</v>
+        <v>42887</v>
       </c>
       <c r="B113" s="3" t="n">
-        <v>-0.053</v>
+        <v>-0.056</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
-        <v>42826</v>
+        <v>42856</v>
       </c>
       <c r="B114" s="3" t="n">
-        <v>-0.054</v>
+        <v>-0.053</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
-        <v>42795</v>
+        <v>42826</v>
       </c>
       <c r="B115" s="3" t="n">
-        <v>-0.042</v>
+        <v>-0.054</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
-        <v>42767</v>
+        <v>42795</v>
       </c>
       <c r="B116" s="3" t="n">
-        <v>-0.038</v>
+        <v>-0.042</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
-        <v>42736</v>
+        <v>42767</v>
       </c>
       <c r="B117" s="3" t="n">
-        <v>-0.045</v>
+        <v>-0.038</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
-        <v>42705</v>
+        <v>42736</v>
       </c>
       <c r="B118" s="3" t="n">
-        <v>-0.044</v>
+        <v>-0.045</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
-        <v>42675</v>
+        <v>42705</v>
       </c>
       <c r="B119" s="3" t="n">
-        <v>-0.049</v>
+        <v>-0.044</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
-        <v>42644</v>
+        <v>42675</v>
       </c>
       <c r="B120" s="3" t="n">
-        <v>-0.037</v>
+        <v>-0.049</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
-        <v>42614</v>
+        <v>42644</v>
       </c>
       <c r="B121" s="3" t="n">
-        <v>-0.052</v>
+        <v>-0.037</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
-        <v>42583</v>
+        <v>42614</v>
       </c>
       <c r="B122" s="3" t="n">
-        <v>-0.043</v>
+        <v>-0.052</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
-        <v>42552</v>
+        <v>42583</v>
       </c>
       <c r="B123" s="3" t="n">
         <v>-0.043</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
-        <v>42522</v>
+        <v>42552</v>
       </c>
       <c r="B124" s="3" t="n">
-        <v>-0.055</v>
+        <v>-0.043</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
-        <v>42491</v>
+        <v>42522</v>
       </c>
       <c r="B125" s="3" t="n">
-        <v>-0.059</v>
+        <v>-0.055</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
-        <v>42461</v>
+        <v>42491</v>
       </c>
       <c r="B126" s="3" t="n">
-        <v>-0.036</v>
+        <v>-0.059</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
-        <v>42430</v>
+        <v>42461</v>
       </c>
       <c r="B127" s="3" t="n">
-        <v>-0.003</v>
+        <v>-0.036</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
-        <v>42401</v>
+        <v>42430</v>
       </c>
       <c r="B128" s="3" t="n">
-        <v>0.03</v>
+        <v>-0.003</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
-        <v>42370</v>
+        <v>42401</v>
       </c>
       <c r="B129" s="3" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
-        <v>42339</v>
+        <v>42370</v>
       </c>
       <c r="B130" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
-        <v>42309</v>
+        <v>42339</v>
       </c>
       <c r="B131" s="3" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
-        <v>42278</v>
+        <v>42309</v>
       </c>
       <c r="B132" s="3" t="n">
         <v>0.08</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
-        <v>42248</v>
+        <v>42278</v>
       </c>
       <c r="B133" s="3" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
-        <v>42217</v>
+        <v>42248</v>
       </c>
       <c r="B134" s="3" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="n">
-        <v>42186</v>
+        <v>42217</v>
       </c>
       <c r="B135" s="3" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
-        <v>42156</v>
+        <v>42186</v>
       </c>
       <c r="B136" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="n">
-        <v>42125</v>
+        <v>42156</v>
       </c>
       <c r="B137" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
-        <v>42095</v>
+        <v>42125</v>
       </c>
       <c r="B138" s="3" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
-        <v>42064</v>
+        <v>42095</v>
       </c>
       <c r="B139" s="3" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
-        <v>42036</v>
+        <v>42064</v>
       </c>
       <c r="B140" s="3" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
-        <v>42005</v>
+        <v>42036</v>
       </c>
       <c r="B141" s="3" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
-        <v>41974</v>
+        <v>42005</v>
       </c>
       <c r="B142" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="n">
-        <v>41944</v>
+        <v>41974</v>
       </c>
       <c r="B143" s="3" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
-        <v>41913</v>
+        <v>41944</v>
       </c>
       <c r="B144" s="3" t="n">
         <v>0.06</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
-        <v>41883</v>
+        <v>41913</v>
       </c>
       <c r="B145" s="3" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
-        <v>41852</v>
+        <v>41883</v>
       </c>
       <c r="B146" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="n">
-        <v>41821</v>
+        <v>41852</v>
       </c>
       <c r="B147" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
-        <v>41791</v>
+        <v>41821</v>
       </c>
       <c r="B148" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
-        <v>41760</v>
+        <v>41791</v>
       </c>
       <c r="B149" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
-        <v>41730</v>
+        <v>41760</v>
       </c>
       <c r="B150" s="3" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="n">
-        <v>41699</v>
+        <v>41730</v>
       </c>
       <c r="B151" s="3" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
-        <v>41671</v>
+        <v>41699</v>
       </c>
       <c r="B152" s="3" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="n">
-        <v>41640</v>
+        <v>41671</v>
       </c>
       <c r="B153" s="3" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="n">
-        <v>41609</v>
+        <v>41640</v>
       </c>
       <c r="B154" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="n">
-        <v>41579</v>
+        <v>41609</v>
       </c>
       <c r="B155" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="n">
-        <v>41548</v>
+        <v>41579</v>
       </c>
       <c r="B156" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="n">
-        <v>41518</v>
+        <v>41548</v>
       </c>
       <c r="B157" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="n">
-        <v>41487</v>
+        <v>41518</v>
       </c>
       <c r="B158" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="n">
-        <v>41456</v>
+        <v>41487</v>
       </c>
       <c r="B159" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="n">
-        <v>41426</v>
+        <v>41456</v>
       </c>
       <c r="B160" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="n">
-        <v>41395</v>
+        <v>41426</v>
       </c>
       <c r="B161" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="n">
-        <v>41365</v>
+        <v>41395</v>
       </c>
       <c r="B162" s="3" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="n">
-        <v>41334</v>
+        <v>41365</v>
       </c>
       <c r="B163" s="3" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="n">
-        <v>41306</v>
+        <v>41334</v>
       </c>
       <c r="B164" s="3" t="n">
         <v>0.08</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="n">
-        <v>41275</v>
+        <v>41306</v>
       </c>
       <c r="B165" s="3" t="n">
-        <v>0.083</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="n">
-        <v>41244</v>
+        <v>41275</v>
       </c>
       <c r="B166" s="3" t="n">
-        <v>0.082</v>
+        <v>0.083</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="n">
-        <v>41214</v>
+        <v>41244</v>
       </c>
       <c r="B167" s="3" t="n">
-        <v>0.08599999999999999</v>
+        <v>0.082</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="n">
-        <v>41183</v>
+        <v>41214</v>
       </c>
       <c r="B168" s="3" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.08599999999999999</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="n">
-        <v>41153</v>
+        <v>41183</v>
       </c>
       <c r="B169" s="3" t="n">
         <v>0.08500000000000001</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="n">
-        <v>41122</v>
+        <v>41153</v>
       </c>
       <c r="B170" s="3" t="n">
-        <v>0.08599999999999999</v>
+        <v>0.08500000000000001</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="n">
-        <v>41091</v>
+        <v>41122</v>
       </c>
       <c r="B171" s="3" t="n">
-        <v>0.08400000000000001</v>
+        <v>0.08599999999999999</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="n">
-        <v>41061</v>
+        <v>41091</v>
       </c>
       <c r="B172" s="3" t="n">
-        <v>0.076</v>
+        <v>0.08400000000000001</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="n">
-        <v>41030</v>
+        <v>41061</v>
       </c>
       <c r="B173" s="3" t="n">
-        <v>0.08400000000000001</v>
+        <v>0.076</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="n">
-        <v>41000</v>
+        <v>41030</v>
       </c>
       <c r="B174" s="3" t="n">
-        <v>0.075</v>
+        <v>0.08400000000000001</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="n">
-        <v>40969</v>
+        <v>41000</v>
       </c>
       <c r="B175" s="3" t="n">
-        <v>0.08400000000000001</v>
+        <v>0.075</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="n">
-        <v>40940</v>
+        <v>40969</v>
       </c>
       <c r="B176" s="3" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.08400000000000001</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="n">
-        <v>40909</v>
+        <v>40940</v>
       </c>
       <c r="B177" s="3" t="n">
-        <v>0.08</v>
+        <v>0.08500000000000001</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="n">
-        <v>40878</v>
+        <v>40909</v>
       </c>
       <c r="B178" s="3" t="n">
-        <v>0.078</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="n">
-        <v>40848</v>
+        <v>40878</v>
       </c>
       <c r="B179" s="3" t="n">
-        <v>0.077</v>
+        <v>0.078</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="n">
-        <v>40817</v>
+        <v>40848</v>
       </c>
       <c r="B180" s="3" t="n">
-        <v>0.081</v>
+        <v>0.077</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="n">
-        <v>40787</v>
+        <v>40817</v>
       </c>
       <c r="B181" s="3" t="n">
-        <v>0.08</v>
+        <v>0.081</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="n">
-        <v>40756</v>
+        <v>40787</v>
       </c>
       <c r="B182" s="3" t="n">
-        <v>0.081</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="n">
-        <v>40725</v>
+        <v>40756</v>
       </c>
       <c r="B183" s="3" t="n">
-        <v>0.073</v>
+        <v>0.081</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="n">
-        <v>40695</v>
+        <v>40725</v>
       </c>
       <c r="B184" s="3" t="n">
-        <v>0.06900000000000001</v>
+        <v>0.073</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="n">
-        <v>40664</v>
+        <v>40695</v>
       </c>
       <c r="B185" s="3" t="n">
         <v>0.06900000000000001</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="n">
-        <v>40634</v>
+        <v>40664</v>
       </c>
       <c r="B186" s="3" t="n">
-        <v>0.062</v>
+        <v>0.06900000000000001</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="n">
-        <v>40603</v>
+        <v>40634</v>
       </c>
       <c r="B187" s="3" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.062</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="n">
-        <v>40575</v>
+        <v>40603</v>
       </c>
       <c r="B188" s="3" t="n">
-        <v>0.093</v>
+        <v>0.08500000000000001</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="n">
-        <v>40544</v>
+        <v>40575</v>
       </c>
       <c r="B189" s="3" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.093</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="n">
-        <v>40513</v>
+        <v>40544</v>
       </c>
       <c r="B190" s="3" t="n">
-        <v>0.08699999999999999</v>
+        <v>0.08500000000000001</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="n">
-        <v>40483</v>
+        <v>40513</v>
       </c>
       <c r="B191" s="3" t="n">
-        <v>0.091</v>
+        <v>0.08699999999999999</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="n">
-        <v>40452</v>
+        <v>40483</v>
       </c>
       <c r="B192" s="3" t="n">
         <v>0.091</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="n">
-        <v>40422</v>
+        <v>40452</v>
       </c>
       <c r="B193" s="3" t="n">
         <v>0.091</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="n">
-        <v>40391</v>
+        <v>40422</v>
       </c>
       <c r="B194" s="3" t="n">
-        <v>0.095</v>
+        <v>0.091</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="n">
-        <v>40360</v>
+        <v>40391</v>
       </c>
       <c r="B195" s="3" t="n">
-        <v>0.094</v>
+        <v>0.095</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="n">
-        <v>40330</v>
+        <v>40360</v>
       </c>
       <c r="B196" s="3" t="n">
-        <v>0.095</v>
+        <v>0.094</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="n">
-        <v>40299</v>
+        <v>40330</v>
       </c>
       <c r="B197" s="3" t="n">
-        <v>0.091</v>
+        <v>0.095</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="n">
-        <v>40269</v>
+        <v>40299</v>
       </c>
       <c r="B198" s="3" t="n">
-        <v>0.093</v>
+        <v>0.091</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="n">
-        <v>40238</v>
+        <v>40269</v>
       </c>
       <c r="B199" s="3" t="n">
-        <v>0.097</v>
+        <v>0.093</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="n">
-        <v>40210</v>
+        <v>40238</v>
       </c>
       <c r="B200" s="3" t="n">
-        <v>0.101</v>
+        <v>0.097</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="n">
-        <v>40179</v>
+        <v>40210</v>
       </c>
       <c r="B201" s="3" t="n">
-        <v>0.096</v>
+        <v>0.101</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="n">
-        <v>40148</v>
+        <v>40179</v>
       </c>
       <c r="B202" s="3" t="n">
-        <v>0.101</v>
+        <v>0.096</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="n">
-        <v>40118</v>
+        <v>40148</v>
       </c>
       <c r="B203" s="3" t="n">
-        <v>0.105</v>
+        <v>0.101</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="n">
-        <v>40087</v>
+        <v>40118</v>
       </c>
       <c r="B204" s="3" t="n">
-        <v>0.106</v>
+        <v>0.105</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="n">
-        <v>40057</v>
+        <v>40087</v>
       </c>
       <c r="B205" s="3" t="n">
-        <v>0.102</v>
+        <v>0.106</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="n">
-        <v>40026</v>
+        <v>40057</v>
       </c>
       <c r="B206" s="3" t="n">
-        <v>0.106</v>
+        <v>0.102</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="n">
-        <v>39995</v>
+        <v>40026</v>
       </c>
       <c r="B207" s="3" t="n">
-        <v>0.102</v>
+        <v>0.106</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="n">
-        <v>39965</v>
+        <v>39995</v>
       </c>
       <c r="B208" s="3" t="n">
-        <v>0.104</v>
+        <v>0.102</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="n">
-        <v>39934</v>
+        <v>39965</v>
       </c>
       <c r="B209" s="3" t="n">
-        <v>0.102</v>
+        <v>0.104</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="n">
-        <v>39904</v>
+        <v>39934</v>
       </c>
       <c r="B210" s="3" t="n">
-        <v>0.104</v>
+        <v>0.102</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="n">
-        <v>39873</v>
+        <v>39904</v>
       </c>
       <c r="B211" s="3" t="n">
-        <v>0.1</v>
+        <v>0.104</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="n">
-        <v>39845</v>
+        <v>39873</v>
       </c>
       <c r="B212" s="3" t="n">
-        <v>0.111</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="n">
-        <v>39814</v>
+        <v>39845</v>
       </c>
       <c r="B213" s="3" t="n">
-        <v>0.12</v>
+        <v>0.111</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="n">
-        <v>39783</v>
+        <v>39814</v>
       </c>
       <c r="B214" s="3" t="n">
-        <v>0.211</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="n">
-        <v>39753</v>
+        <v>39783</v>
       </c>
       <c r="B215" s="3" t="n">
-        <v>0.301</v>
+        <v>0.211</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="n">
-        <v>39722</v>
+        <v>39753</v>
       </c>
       <c r="B216" s="3" t="n">
-        <v>0.487</v>
+        <v>0.301</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="n">
-        <v>39692</v>
+        <v>39722</v>
       </c>
       <c r="B217" s="3" t="n">
-        <v>0.495</v>
+        <v>0.487</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="n">
-        <v>39661</v>
+        <v>39692</v>
       </c>
       <c r="B218" s="3" t="n">
-        <v>0.504</v>
+        <v>0.495</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="n">
-        <v>39630</v>
+        <v>39661</v>
       </c>
       <c r="B219" s="3" t="n">
-        <v>0.503</v>
+        <v>0.504</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="n">
-        <v>39600</v>
+        <v>39630</v>
       </c>
       <c r="B220" s="3" t="n">
-        <v>0.509</v>
+        <v>0.503</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="n">
-        <v>39569</v>
+        <v>39600</v>
       </c>
       <c r="B221" s="3" t="n">
-        <v>0.505</v>
+        <v>0.509</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="n">
-        <v>39539</v>
+        <v>39569</v>
       </c>
       <c r="B222" s="3" t="n">
-        <v>0.506</v>
+        <v>0.505</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="n">
-        <v>39508</v>
+        <v>39539</v>
       </c>
       <c r="B223" s="3" t="n">
-        <v>0.511</v>
+        <v>0.506</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="n">
-        <v>39479</v>
+        <v>39508</v>
       </c>
       <c r="B224" s="3" t="n">
-        <v>0.504</v>
+        <v>0.511</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="n">
-        <v>39448</v>
+        <v>39479</v>
       </c>
       <c r="B225" s="3" t="n">
-        <v>0.502</v>
+        <v>0.504</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="n">
-        <v>39417</v>
+        <v>39448</v>
       </c>
       <c r="B226" s="3" t="n">
-        <v>0.497</v>
+        <v>0.502</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="n">
-        <v>39387</v>
+        <v>39417</v>
       </c>
       <c r="B227" s="3" t="n">
-        <v>0.5</v>
+        <v>0.497</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="n">
-        <v>39356</v>
+        <v>39387</v>
       </c>
       <c r="B228" s="3" t="n">
-        <v>0.506</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="n">
-        <v>39326</v>
+        <v>39356</v>
       </c>
       <c r="B229" s="3" t="n">
-        <v>0.51</v>
+        <v>0.506</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="n">
-        <v>39295</v>
+        <v>39326</v>
       </c>
       <c r="B230" s="3" t="n">
-        <v>0.485</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="n">
-        <v>39264</v>
+        <v>39295</v>
       </c>
       <c r="B231" s="3" t="n">
-        <v>0.499</v>
+        <v>0.485</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="n">
-        <v>39234</v>
+        <v>39264</v>
       </c>
       <c r="B232" s="3" t="n">
-        <v>0.51</v>
+        <v>0.499</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="n">
-        <v>39203</v>
+        <v>39234</v>
       </c>
       <c r="B233" s="3" t="n">
-        <v>0.521</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="n">
-        <v>39173</v>
+        <v>39203</v>
       </c>
       <c r="B234" s="3" t="n">
-        <v>0.511</v>
+        <v>0.521</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="n">
-        <v>39142</v>
+        <v>39173</v>
       </c>
       <c r="B235" s="3" t="n">
-        <v>0.509</v>
+        <v>0.511</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="n">
-        <v>39114</v>
+        <v>39142</v>
       </c>
       <c r="B236" s="3" t="n">
-        <v>0.357</v>
+        <v>0.509</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="n">
-        <v>39083</v>
+        <v>39114</v>
       </c>
       <c r="B237" s="3" t="n">
-        <v>0.267</v>
+        <v>0.357</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="n">
-        <v>39052</v>
+        <v>39083</v>
       </c>
       <c r="B238" s="3" t="n">
-        <v>0.255</v>
+        <v>0.267</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="n">
-        <v>39022</v>
+        <v>39052</v>
       </c>
       <c r="B239" s="3" t="n">
-        <v>0.257</v>
+        <v>0.255</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="n">
-        <v>38991</v>
+        <v>39022</v>
       </c>
       <c r="B240" s="3" t="n">
-        <v>0.254</v>
+        <v>0.257</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="n">
-        <v>38961</v>
+        <v>38991</v>
       </c>
       <c r="B241" s="3" t="n">
-        <v>0.261</v>
+        <v>0.254</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="n">
-        <v>38930</v>
+        <v>38961</v>
       </c>
       <c r="B242" s="3" t="n">
-        <v>0.25</v>
+        <v>0.261</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="n">
-        <v>38899</v>
+        <v>38930</v>
       </c>
       <c r="B243" s="3" t="n">
-        <v>0.155</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="n">
-        <v>38869</v>
+        <v>38899</v>
       </c>
       <c r="B244" s="3" t="n">
-        <v>0.036</v>
+        <v>0.155</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="n">
-        <v>38838</v>
+        <v>38869</v>
       </c>
       <c r="B245" s="3" t="n">
-        <v>0.02</v>
+        <v>0.036</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="n">
-        <v>38808</v>
+        <v>38838</v>
       </c>
       <c r="B246" s="3" t="n">
-        <v>0.002</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="n">
-        <v>38777</v>
+        <v>38808</v>
       </c>
       <c r="B247" s="3" t="n">
         <v>0.002</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="n">
-        <v>38749</v>
+        <v>38777</v>
       </c>
       <c r="B248" s="3" t="n">
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="n">
-        <v>38718</v>
+        <v>38749</v>
       </c>
       <c r="B249" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="n">
-        <v>38687</v>
+        <v>38718</v>
       </c>
       <c r="B250" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="n">
-        <v>38657</v>
+        <v>38687</v>
       </c>
       <c r="B251" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="n">
-        <v>38626</v>
+        <v>38657</v>
       </c>
       <c r="B252" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="n">
-        <v>38596</v>
+        <v>38626</v>
       </c>
       <c r="B253" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="n">
-        <v>38565</v>
+        <v>38596</v>
       </c>
       <c r="B254" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="n">
-        <v>38534</v>
+        <v>38565</v>
       </c>
       <c r="B255" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="n">
-        <v>38504</v>
+        <v>38534</v>
       </c>
       <c r="B256" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="n">
-        <v>38473</v>
+        <v>38504</v>
       </c>
       <c r="B257" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="n">
-        <v>38443</v>
+        <v>38473</v>
       </c>
       <c r="B258" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="n">
-        <v>38412</v>
+        <v>38443</v>
       </c>
       <c r="B259" s="3" t="n">
-        <v>0.002</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="n">
-        <v>38384</v>
+        <v>38412</v>
       </c>
       <c r="B260" s="3" t="n">
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="n">
-        <v>38353</v>
+        <v>38384</v>
       </c>
       <c r="B261" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="n">
-        <v>38322</v>
+        <v>38353</v>
       </c>
       <c r="B262" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="n">
-        <v>38292</v>
+        <v>38322</v>
       </c>
       <c r="B263" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="n">
-        <v>38261</v>
+        <v>38292</v>
       </c>
       <c r="B264" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="n">
-        <v>38231</v>
+        <v>38261</v>
       </c>
       <c r="B265" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="n">
-        <v>38200</v>
+        <v>38231</v>
       </c>
       <c r="B266" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="n">
-        <v>38169</v>
+        <v>38200</v>
       </c>
       <c r="B267" s="3" t="n">
-        <v>0</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="n">
-        <v>38139</v>
+        <v>38169</v>
       </c>
       <c r="B268" s="3" t="n">
-        <v>0.001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="n">
-        <v>38108</v>
+        <v>38139</v>
       </c>
       <c r="B269" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="n">
-        <v>38078</v>
+        <v>38108</v>
       </c>
       <c r="B270" s="3" t="n">
-        <v>0</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2" t="n">
-        <v>38047</v>
+        <v>38078</v>
       </c>
       <c r="B271" s="3" t="n">
-        <v>0.001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="n">
-        <v>38018</v>
+        <v>38047</v>
       </c>
       <c r="B272" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="n">
-        <v>37987</v>
+        <v>38018</v>
       </c>
       <c r="B273" s="3" t="n">
-        <v>0</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="n">
-        <v>37956</v>
+        <v>37987</v>
       </c>
       <c r="B274" s="3" t="n">
-        <v>0.001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="n">
-        <v>37926</v>
+        <v>37956</v>
       </c>
       <c r="B275" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="n">
-        <v>37895</v>
+        <v>37926</v>
       </c>
       <c r="B276" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="n">
-        <v>37865</v>
+        <v>37895</v>
       </c>
       <c r="B277" s="3" t="n">
-        <v>0.002</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="n">
-        <v>37834</v>
+        <v>37865</v>
       </c>
       <c r="B278" s="3" t="n">
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="n">
-        <v>37803</v>
+        <v>37834</v>
       </c>
       <c r="B279" s="3" t="n">
-        <v>0.002</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="n">
-        <v>37773</v>
+        <v>37803</v>
       </c>
       <c r="B280" s="3" t="n">
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="n">
-        <v>37742</v>
+        <v>37773</v>
       </c>
       <c r="B281" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="n">
-        <v>37712</v>
+        <v>37742</v>
       </c>
       <c r="B282" s="3" t="n">
         <v>0.001</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="n">
-        <v>37681</v>
+        <v>37712</v>
       </c>
       <c r="B283" s="3" t="n">
-        <v>0.002</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="n">
-        <v>37653</v>
+        <v>37681</v>
       </c>
       <c r="B284" s="3" t="n">
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="n">
-        <v>37622</v>
+        <v>37653</v>
       </c>
       <c r="B285" s="3" t="n">
-        <v>0.002</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="n">
-        <v>37591</v>
+        <v>37622</v>
       </c>
       <c r="B286" s="3" t="n">
-        <v>0.00195</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2" t="n">
-        <v>37561</v>
+        <v>37591</v>
       </c>
       <c r="B287" s="3" t="n">
         <v>0.00195</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="n">
-        <v>37530</v>
+        <v>37561</v>
       </c>
       <c r="B288" s="3" t="n">
-        <v>0.00191</v>
+        <v>0.00195</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="n">
-        <v>37500</v>
+        <v>37530</v>
       </c>
       <c r="B289" s="3" t="n">
-        <v>0.00526</v>
+        <v>0.00191</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="n">
-        <v>37469</v>
+        <v>37500</v>
       </c>
       <c r="B290" s="3" t="n">
-        <v>0.00186</v>
+        <v>0.00526</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2" t="n">
-        <v>37438</v>
+        <v>37469</v>
       </c>
       <c r="B291" s="3" t="n">
-        <v>0.00178</v>
+        <v>0.00186</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="n">
-        <v>37408</v>
+        <v>37438</v>
       </c>
       <c r="B292" s="3" t="n">
-        <v>0.0014</v>
+        <v>0.00178</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="n">
-        <v>37377</v>
+        <v>37408</v>
       </c>
       <c r="B293" s="3" t="n">
-        <v>0.00138</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="n">
-        <v>37347</v>
+        <v>37377</v>
       </c>
       <c r="B294" s="3" t="n">
-        <v>0.00148</v>
+        <v>0.00138</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="n">
-        <v>37316</v>
+        <v>37347</v>
       </c>
       <c r="B295" s="3" t="n">
-        <v>0.00205</v>
+        <v>0.00148</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="n">
-        <v>37288</v>
+        <v>37316</v>
       </c>
       <c r="B296" s="3" t="n">
-        <v>0.001</v>
+        <v>0.00205</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="n">
-        <v>37257</v>
+        <v>37288</v>
       </c>
       <c r="B297" s="3" t="n">
-        <v>0.00111</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2" t="n">
-        <v>37226</v>
+        <v>37257</v>
       </c>
       <c r="B298" s="3" t="n">
-        <v>0.00184</v>
+        <v>0.00111</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="2" t="n">
-        <v>37196</v>
+        <v>37226</v>
       </c>
       <c r="B299" s="3" t="n">
-        <v>0.00243</v>
+        <v>0.00184</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="2" t="n">
-        <v>37165</v>
+        <v>37196</v>
       </c>
       <c r="B300" s="3" t="n">
-        <v>0.00314</v>
+        <v>0.00243</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="2" t="n">
-        <v>37135</v>
+        <v>37165</v>
       </c>
       <c r="B301" s="3" t="n">
-        <v>0.00505</v>
+        <v>0.00314</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2" t="n">
-        <v>37104</v>
+        <v>37135</v>
       </c>
       <c r="B302" s="3" t="n">
-        <v>0.01</v>
+        <v>0.00505</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="2" t="n">
-        <v>37073</v>
+        <v>37104</v>
       </c>
       <c r="B303" s="3" t="n">
-        <v>0.01286</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2" t="n">
-        <v>37043</v>
+        <v>37073</v>
       </c>
       <c r="B304" s="3" t="n">
-        <v>0.01762</v>
+        <v>0.01286</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="2" t="n">
-        <v>37012</v>
+        <v>37043</v>
       </c>
       <c r="B305" s="3" t="n">
-        <v>0.01857</v>
+        <v>0.01762</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="2" t="n">
-        <v>36982</v>
+        <v>37012</v>
       </c>
       <c r="B306" s="3" t="n">
-        <v>0.02</v>
+        <v>0.01857</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="2" t="n">
-        <v>36951</v>
+        <v>36982</v>
       </c>
       <c r="B307" s="3" t="n">
-        <v>0.10667</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="2" t="n">
-        <v>36923</v>
+        <v>36951</v>
       </c>
       <c r="B308" s="3" t="n">
-        <v>0.24842</v>
+        <v>0.10667</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="2" t="n">
-        <v>36892</v>
+        <v>36923</v>
       </c>
       <c r="B309" s="3" t="n">
-        <v>0.24895</v>
+        <v>0.24842</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="2" t="n">
-        <v>36861</v>
+        <v>36892</v>
       </c>
       <c r="B310" s="3" t="n">
-        <v>0.24143</v>
+        <v>0.24895</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="2" t="n">
-        <v>36831</v>
+        <v>36861</v>
       </c>
       <c r="B311" s="3" t="n">
-        <v>0.2475</v>
+        <v>0.24143</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="2" t="n">
-        <v>36800</v>
+        <v>36831</v>
       </c>
       <c r="B312" s="3" t="n">
-        <v>0.24762</v>
+        <v>0.2475</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="2" t="n">
-        <v>36770</v>
+        <v>36800</v>
       </c>
       <c r="B313" s="3" t="n">
-        <v>0.2495</v>
+        <v>0.24762</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="2" t="n">
-        <v>36739</v>
+        <v>36770</v>
       </c>
       <c r="B314" s="3" t="n">
-        <v>0.15522</v>
+        <v>0.2495</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="2" t="n">
-        <v>36708</v>
+        <v>36739</v>
       </c>
       <c r="B315" s="3" t="n">
-        <v>0.021</v>
+        <v>0.15522</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="2" t="n">
-        <v>36678</v>
+        <v>36708</v>
       </c>
       <c r="B316" s="3" t="n">
-        <v>0.02091</v>
+        <v>0.021</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="2" t="n">
-        <v>36647</v>
+        <v>36678</v>
       </c>
       <c r="B317" s="3" t="n">
-        <v>0.021</v>
+        <v>0.02091</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="2" t="n">
-        <v>36617</v>
+        <v>36647</v>
       </c>
       <c r="B318" s="3" t="n">
-        <v>0.02</v>
+        <v>0.021</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="2" t="n">
-        <v>36586</v>
+        <v>36617</v>
       </c>
       <c r="B319" s="3" t="n">
-        <v>0.02136</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="2" t="n">
-        <v>36557</v>
+        <v>36586</v>
       </c>
       <c r="B320" s="3" t="n">
-        <v>0.0345</v>
+        <v>0.02136</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="2" t="n">
-        <v>36526</v>
+        <v>36557</v>
       </c>
       <c r="B321" s="3" t="n">
-        <v>0.02053</v>
+        <v>0.0345</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="2" t="n">
-        <v>36495</v>
+        <v>36526</v>
       </c>
       <c r="B322" s="3" t="n">
-        <v>0.02429</v>
+        <v>0.02053</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="2" t="n">
-        <v>36465</v>
+        <v>36495</v>
       </c>
       <c r="B323" s="3" t="n">
-        <v>0.0275</v>
+        <v>0.02429</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="2" t="n">
-        <v>36434</v>
+        <v>36465</v>
       </c>
       <c r="B324" s="3" t="n">
-        <v>0.0245</v>
+        <v>0.0275</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="2" t="n">
-        <v>36404</v>
+        <v>36434</v>
       </c>
       <c r="B325" s="3" t="n">
-        <v>0.0325</v>
+        <v>0.0245</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="2" t="n">
-        <v>36373</v>
+        <v>36404</v>
       </c>
       <c r="B326" s="3" t="n">
-        <v>0.03</v>
+        <v>0.0325</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="2" t="n">
-        <v>36342</v>
+        <v>36373</v>
       </c>
       <c r="B327" s="3" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="2" t="n">
-        <v>36312</v>
+        <v>36342</v>
       </c>
       <c r="B328" s="3" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="2" t="n">
-        <v>36281</v>
+        <v>36312</v>
       </c>
       <c r="B329" s="3" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="2" t="n">
-        <v>36251</v>
+        <v>36281</v>
       </c>
       <c r="B330" s="3" t="n">
-        <v>0.03143</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="2" t="n">
-        <v>36220</v>
+        <v>36251</v>
       </c>
       <c r="B331" s="3" t="n">
-        <v>0.04091</v>
+        <v>0.03143</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="2" t="n">
-        <v>36192</v>
+        <v>36220</v>
       </c>
       <c r="B332" s="3" t="n">
-        <v>0.17632</v>
+        <v>0.04091</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="2" t="n">
-        <v>36161</v>
+        <v>36192</v>
       </c>
       <c r="B333" s="3" t="n">
-        <v>0.22526</v>
+        <v>0.17632</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="2" t="n">
-        <v>36130</v>
+        <v>36161</v>
       </c>
       <c r="B334" s="3" t="n">
-        <v>0.25095</v>
+        <v>0.22526</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="2" t="n">
-        <v>36100</v>
+        <v>36130</v>
       </c>
       <c r="B335" s="3" t="n">
-        <v>0.20158</v>
+        <v>0.25095</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="2" t="n">
-        <v>36069</v>
+        <v>36100</v>
       </c>
       <c r="B336" s="3" t="n">
-        <v>0.23545</v>
+        <v>0.20158</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="2" t="n">
-        <v>36039</v>
+        <v>36069</v>
       </c>
       <c r="B337" s="3" t="n">
-        <v>0.3215</v>
+        <v>0.23545</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="2" t="n">
-        <v>36008</v>
+        <v>36039</v>
       </c>
       <c r="B338" s="3" t="n">
-        <v>0.42714</v>
+        <v>0.3215</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="2" t="n">
-        <v>35977</v>
+        <v>36008</v>
       </c>
       <c r="B339" s="3" t="n">
-        <v>0.41318</v>
+        <v>0.42714</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="2" t="n">
-        <v>35947</v>
+        <v>35977</v>
       </c>
       <c r="B340" s="3" t="n">
-        <v>0.43682</v>
+        <v>0.41318</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="2" t="n">
-        <v>35916</v>
+        <v>35947</v>
       </c>
       <c r="B341" s="3" t="n">
-        <v>0.42789</v>
+        <v>0.43682</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="2" t="n">
-        <v>35886</v>
+        <v>35916</v>
       </c>
       <c r="B342" s="3" t="n">
-        <v>0.44333</v>
+        <v>0.42789</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="2" t="n">
-        <v>35855</v>
+        <v>35886</v>
       </c>
       <c r="B343" s="3" t="n">
-        <v>0.43091</v>
+        <v>0.44333</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="2" t="n">
-        <v>35827</v>
+        <v>35855</v>
       </c>
       <c r="B344" s="3" t="n">
-        <v>0.43368</v>
+        <v>0.43091</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="2" t="n">
-        <v>35796</v>
+        <v>35827</v>
       </c>
       <c r="B345" s="3" t="n">
-        <v>0.43526</v>
+        <v>0.43368</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="2" t="n">
-        <v>35765</v>
+        <v>35796</v>
       </c>
       <c r="B346" s="3" t="n">
-        <v>0.39429</v>
+        <v>0.43526</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="2" t="n">
-        <v>35735</v>
+        <v>35765</v>
       </c>
       <c r="B347" s="3" t="n">
-        <v>0.49111</v>
+        <v>0.39429</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="2" t="n">
-        <v>35704</v>
+        <v>35735</v>
       </c>
       <c r="B348" s="3" t="n">
-        <v>0.48</v>
+        <v>0.49111</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="2" t="n">
-        <v>35674</v>
+        <v>35704</v>
       </c>
       <c r="B349" s="3" t="n">
-        <v>0.498</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="2" t="n">
-        <v>35643</v>
+        <v>35674</v>
       </c>
       <c r="B350" s="3" t="n">
-        <v>0.48476</v>
+        <v>0.498</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="2" t="n">
-        <v>35612</v>
+        <v>35643</v>
       </c>
       <c r="B351" s="3" t="n">
-        <v>0.49273</v>
+        <v>0.48476</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="2" t="n">
-        <v>35582</v>
+        <v>35612</v>
       </c>
       <c r="B352" s="3" t="n">
-        <v>0.49571</v>
+        <v>0.49273</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="2" t="n">
-        <v>35551</v>
+        <v>35582</v>
       </c>
       <c r="B353" s="3" t="n">
-        <v>0.48619</v>
+        <v>0.49571</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="2" t="n">
-        <v>35521</v>
+        <v>35551</v>
       </c>
       <c r="B354" s="3" t="n">
-        <v>0.49619</v>
+        <v>0.48619</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="2" t="n">
-        <v>35490</v>
+        <v>35521</v>
       </c>
       <c r="B355" s="3" t="n">
-        <v>0.51</v>
+        <v>0.49619</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="2" t="n">
-        <v>35462</v>
+        <v>35490</v>
       </c>
       <c r="B356" s="3" t="n">
-        <v>0.49526</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="2" t="n">
-        <v>35431</v>
+        <v>35462</v>
       </c>
       <c r="B357" s="3" t="n">
-        <v>0.48421</v>
+        <v>0.49526</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="2" t="n">
-        <v>35400</v>
+        <v>35431</v>
       </c>
       <c r="B358" s="3" t="n">
-        <v>0.486</v>
+        <v>0.48421</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="2" t="n">
-        <v>35370</v>
+        <v>35400</v>
       </c>
       <c r="B359" s="3" t="n">
-        <v>0.477</v>
+        <v>0.486</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="2" t="n">
-        <v>35339</v>
+        <v>35370</v>
       </c>
       <c r="B360" s="3" t="n">
-        <v>0.475</v>
+        <v>0.477</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="2" t="n">
-        <v>35309</v>
+        <v>35339</v>
       </c>
       <c r="B361" s="3" t="n">
-        <v>0.46789</v>
+        <v>0.475</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="2" t="n">
-        <v>35278</v>
+        <v>35309</v>
       </c>
       <c r="B362" s="3" t="n">
-        <v>0.44409</v>
+        <v>0.46789</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="2" t="n">
-        <v>35247</v>
+        <v>35278</v>
       </c>
       <c r="B363" s="3" t="n">
-        <v>0.48217</v>
+        <v>0.44409</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="2" t="n">
-        <v>35217</v>
+        <v>35247</v>
       </c>
       <c r="B364" s="3" t="n">
-        <v>0.4715</v>
+        <v>0.48217</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="2" t="n">
-        <v>35186</v>
+        <v>35217</v>
       </c>
       <c r="B365" s="3" t="n">
-        <v>0.46857</v>
+        <v>0.4715</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="2" t="n">
-        <v>35156</v>
+        <v>35186</v>
       </c>
       <c r="B366" s="3" t="n">
-        <v>0.48571</v>
+        <v>0.46857</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="2" t="n">
-        <v>35125</v>
+        <v>35156</v>
       </c>
       <c r="B367" s="3" t="n">
-        <v>0.4555</v>
+        <v>0.48571</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="2" t="n">
-        <v>35096</v>
+        <v>35125</v>
       </c>
       <c r="B368" s="3" t="n">
-        <v>0.458</v>
+        <v>0.4555</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="2" t="n">
-        <v>35065</v>
+        <v>35096</v>
       </c>
       <c r="B369" s="3" t="n">
-        <v>0.46632</v>
+        <v>0.458</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="2" t="n">
-        <v>35034</v>
+        <v>35065</v>
       </c>
       <c r="B370" s="3" t="n">
-        <v>0.45905</v>
+        <v>0.46632</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="2" t="n">
-        <v>35004</v>
+        <v>35034</v>
       </c>
       <c r="B371" s="3" t="n">
-        <v>0.4605</v>
+        <v>0.45905</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="2" t="n">
-        <v>34973</v>
+        <v>35004</v>
       </c>
       <c r="B372" s="3" t="n">
-        <v>0.46667</v>
+        <v>0.4605</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="2" t="n">
-        <v>34943</v>
+        <v>34973</v>
       </c>
       <c r="B373" s="3" t="n">
-        <v>0.5735</v>
+        <v>0.46667</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="2" t="n">
-        <v>34912</v>
+        <v>34943</v>
       </c>
       <c r="B374" s="3" t="n">
-        <v>0.88174</v>
+        <v>0.5735</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="2" t="n">
-        <v>34881</v>
+        <v>34912</v>
       </c>
       <c r="B375" s="3" t="n">
-        <v>0.94667</v>
+        <v>0.88174</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="2" t="n">
-        <v>34851</v>
+        <v>34881</v>
       </c>
       <c r="B376" s="3" t="n">
-        <v>1.27909</v>
+        <v>0.94667</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="2" t="n">
-        <v>34820</v>
+        <v>34851</v>
       </c>
       <c r="B377" s="3" t="n">
-        <v>1.31325</v>
+        <v>1.27909</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="2" t="n">
-        <v>34790</v>
+        <v>34820</v>
       </c>
       <c r="B378" s="3" t="n">
-        <v>1.525</v>
+        <v>1.31325</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="2" t="n">
-        <v>34759</v>
+        <v>34790</v>
       </c>
       <c r="B379" s="3" t="n">
-        <v>2.18892</v>
+        <v>1.525</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="2" t="n">
-        <v>34731</v>
+        <v>34759</v>
       </c>
       <c r="B380" s="3" t="n">
-        <v>2.21719</v>
+        <v>2.18892</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="2" t="n">
-        <v>34700</v>
+        <v>34731</v>
       </c>
       <c r="B381" s="3" t="n">
-        <v>2.25</v>
+        <v>2.21719</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="2" t="n">
-        <v>34669</v>
+        <v>34700</v>
       </c>
       <c r="B382" s="3" t="n">
-        <v>2.29315</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="2" t="n">
-        <v>34639</v>
+        <v>34669</v>
       </c>
       <c r="B383" s="3" t="n">
-        <v>2.26719</v>
+        <v>2.29315</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="2" t="n">
-        <v>34608</v>
+        <v>34639</v>
       </c>
       <c r="B384" s="3" t="n">
-        <v>2.2375</v>
+        <v>2.26719</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="2" t="n">
-        <v>34578</v>
+        <v>34608</v>
       </c>
       <c r="B385" s="3" t="n">
-        <v>2.18906</v>
+        <v>2.2375</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="2" t="n">
-        <v>34547</v>
+        <v>34578</v>
       </c>
       <c r="B386" s="3" t="n">
-        <v>2.13043</v>
+        <v>2.18906</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="2" t="n">
-        <v>34516</v>
+        <v>34547</v>
       </c>
       <c r="B387" s="3" t="n">
-        <v>2.08185</v>
+        <v>2.13043</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="2" t="n">
-        <v>34486</v>
+        <v>34516</v>
       </c>
       <c r="B388" s="3" t="n">
-        <v>2.0625</v>
+        <v>2.08185</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="2" t="n">
-        <v>34455</v>
+        <v>34486</v>
       </c>
       <c r="B389" s="3" t="n">
-        <v>2.09046</v>
+        <v>2.0625</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="2" t="n">
-        <v>34425</v>
+        <v>34455</v>
       </c>
       <c r="B390" s="3" t="n">
-        <v>2.175</v>
+        <v>2.09046</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="2" t="n">
-        <v>34394</v>
+        <v>34425</v>
       </c>
       <c r="B391" s="3" t="n">
-        <v>2.25</v>
+        <v>2.175</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="2" t="n">
-        <v>34366</v>
+        <v>34394</v>
       </c>
       <c r="B392" s="3" t="n">
-        <v>2.24013</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="2" t="n">
-        <v>34335</v>
+        <v>34366</v>
       </c>
       <c r="B393" s="3" t="n">
-        <v>2.33125</v>
+        <v>2.24013</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="2" t="n">
-        <v>34304</v>
+        <v>34335</v>
       </c>
       <c r="B394" s="3" t="n">
-        <v>2.44196</v>
+        <v>2.33125</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="2" t="n">
-        <v>34274</v>
+        <v>34304</v>
       </c>
       <c r="B395" s="3" t="n">
-        <v>2.49531</v>
+        <v>2.44196</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="2" t="n">
-        <v>34243</v>
+        <v>34274</v>
       </c>
       <c r="B396" s="3" t="n">
-        <v>2.50781</v>
+        <v>2.49531</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="2" t="n">
-        <v>34213</v>
+        <v>34243</v>
       </c>
       <c r="B397" s="3" t="n">
-        <v>2.85781</v>
+        <v>2.50781</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="2" t="n">
-        <v>34182</v>
+        <v>34213</v>
       </c>
       <c r="B398" s="3" t="n">
-        <v>3.12926</v>
+        <v>2.85781</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="2" t="n">
-        <v>34151</v>
+        <v>34182</v>
       </c>
       <c r="B399" s="3" t="n">
-        <v>3.26278</v>
+        <v>3.12926</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="2" t="n">
-        <v>34121</v>
+        <v>34151</v>
       </c>
       <c r="B400" s="3" t="n">
-        <v>3.21429</v>
+        <v>3.26278</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="2" t="n">
-        <v>34090</v>
+        <v>34121</v>
       </c>
       <c r="B401" s="3" t="n">
-        <v>3.2066</v>
+        <v>3.21429</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="2" t="n">
-        <v>34060</v>
+        <v>34090</v>
       </c>
       <c r="B402" s="3" t="n">
-        <v>3.17857</v>
+        <v>3.2066</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="2" t="n">
-        <v>34029</v>
+        <v>34060</v>
       </c>
       <c r="B403" s="3" t="n">
-        <v>3.24185</v>
+        <v>3.17857</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="2" t="n">
-        <v>34001</v>
+        <v>34029</v>
       </c>
       <c r="B404" s="3" t="n">
-        <v>3.27632</v>
+        <v>3.24185</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="2" t="n">
-        <v>33970</v>
+        <v>34001</v>
       </c>
       <c r="B405" s="3" t="n">
-        <v>3.89967</v>
+        <v>3.27632</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="2" t="n">
-        <v>33939</v>
+        <v>33970</v>
       </c>
       <c r="B406" s="3" t="n">
-        <v>3.89489</v>
+        <v>3.89967</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="2" t="n">
-        <v>33909</v>
+        <v>33939</v>
       </c>
       <c r="B407" s="3" t="n">
-        <v>3.94572</v>
+        <v>3.89489</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="2" t="n">
-        <v>33878</v>
+        <v>33909</v>
       </c>
       <c r="B408" s="3" t="n">
-        <v>4.07386</v>
+        <v>3.94572</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="2" t="n">
-        <v>33848</v>
+        <v>33878</v>
       </c>
       <c r="B409" s="3" t="n">
-        <v>4.22656</v>
+        <v>4.07386</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="2" t="n">
-        <v>33817</v>
+        <v>33848</v>
       </c>
       <c r="B410" s="3" t="n">
-        <v>4.11905</v>
+        <v>4.22656</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="2" t="n">
-        <v>33786</v>
+        <v>33817</v>
       </c>
       <c r="B411" s="3" t="n">
-        <v>4.53125</v>
+        <v>4.11905</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="2" t="n">
-        <v>33756</v>
+        <v>33786</v>
       </c>
       <c r="B412" s="3" t="n">
-        <v>4.75284</v>
+        <v>4.53125</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="2" t="n">
-        <v>33725</v>
+        <v>33756</v>
       </c>
       <c r="B413" s="3" t="n">
-        <v>4.74507</v>
+        <v>4.75284</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="2" t="n">
-        <v>33695</v>
+        <v>33725</v>
       </c>
       <c r="B414" s="3" t="n">
-        <v>4.76637</v>
+        <v>4.74507</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="2" t="n">
-        <v>33664</v>
+        <v>33695</v>
       </c>
       <c r="B415" s="3" t="n">
-        <v>5.65327</v>
+        <v>4.76637</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="2" t="n">
-        <v>33635</v>
+        <v>33664</v>
       </c>
       <c r="B416" s="3" t="n">
-        <v>5.68257</v>
+        <v>5.65327</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="2" t="n">
-        <v>33604</v>
+        <v>33635</v>
       </c>
       <c r="B417" s="3" t="n">
-        <v>5.52632</v>
+        <v>5.68257</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="2" t="n">
-        <v>33573</v>
+        <v>33604</v>
       </c>
       <c r="B418" s="3" t="n">
-        <v>6.30952</v>
+        <v>5.52632</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="2" t="n">
-        <v>33543</v>
+        <v>33573</v>
       </c>
       <c r="B419" s="3" t="n">
-        <v>6.38281</v>
+        <v>6.30952</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="2" t="n">
-        <v>33512</v>
+        <v>33543</v>
       </c>
       <c r="B420" s="3" t="n">
-        <v>6.85795</v>
+        <v>6.38281</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="2" t="n">
-        <v>33482</v>
+        <v>33512</v>
       </c>
       <c r="B421" s="3" t="n">
-        <v>7.04934</v>
+        <v>6.85795</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="2" t="n">
-        <v>33451</v>
+        <v>33482</v>
       </c>
       <c r="B422" s="3" t="n">
-        <v>7.48438</v>
+        <v>7.04934</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="2" t="n">
-        <v>33420</v>
+        <v>33451</v>
       </c>
       <c r="B423" s="3" t="n">
-        <v>7.4606</v>
+        <v>7.48438</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="2" t="n">
-        <v>33390</v>
+        <v>33420</v>
       </c>
       <c r="B424" s="3" t="n">
-        <v>8.04063</v>
+        <v>7.4606</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="2" t="n">
-        <v>33359</v>
+        <v>33390</v>
       </c>
       <c r="B425" s="3" t="n">
-        <v>8.03274</v>
+        <v>8.04063</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="2" t="n">
-        <v>33329</v>
+        <v>33359</v>
       </c>
       <c r="B426" s="3" t="n">
-        <v>8.23363</v>
+        <v>8.03274</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="2" t="n">
-        <v>33298</v>
+        <v>33329</v>
       </c>
       <c r="B427" s="3" t="n">
-        <v>8.278130000000001</v>
+        <v>8.23363</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="2" t="n">
-        <v>33270</v>
+        <v>33298</v>
       </c>
       <c r="B428" s="3" t="n">
-        <v>8.12007</v>
+        <v>8.278130000000001</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="2" t="n">
-        <v>33239</v>
+        <v>33270</v>
       </c>
       <c r="B429" s="3" t="n">
-        <v>8.05428</v>
+        <v>8.12007</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="2" t="n">
-        <v>33208</v>
+        <v>33239</v>
       </c>
       <c r="B430" s="3" t="n">
-        <v>8.22969</v>
+        <v>8.05428</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="2" t="n">
-        <v>33178</v>
+        <v>33208</v>
       </c>
       <c r="B431" s="3" t="n">
-        <v>8.076560000000001</v>
+        <v>8.22969</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="2" t="n">
-        <v>33147</v>
+        <v>33178</v>
       </c>
       <c r="B432" s="3" t="n">
-        <v>7.81108</v>
+        <v>8.076560000000001</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="2" t="n">
-        <v>33117</v>
+        <v>33147</v>
       </c>
       <c r="B433" s="3" t="n">
-        <v>7.76316</v>
+        <v>7.81108</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="2" t="n">
-        <v>33086</v>
+        <v>33117</v>
       </c>
       <c r="B434" s="3" t="n">
-        <v>7.54348</v>
+        <v>7.76316</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="2" t="n">
-        <v>33055</v>
+        <v>33086</v>
       </c>
       <c r="B435" s="3" t="n">
-        <v>7.52415</v>
+        <v>7.54348</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="2" t="n">
-        <v>33025</v>
+        <v>33055</v>
       </c>
       <c r="B436" s="3" t="n">
-        <v>7.36458</v>
+        <v>7.52415</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="2" t="n">
-        <v>32994</v>
+        <v>33025</v>
       </c>
       <c r="B437" s="3" t="n">
-        <v>7.25893</v>
+        <v>7.36458</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="2" t="n">
-        <v>32964</v>
+        <v>32994</v>
       </c>
       <c r="B438" s="3" t="n">
-        <v>7.1625</v>
+        <v>7.25893</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="2" t="n">
-        <v>32933</v>
+        <v>32964</v>
       </c>
       <c r="B439" s="3" t="n">
-        <v>6.81696</v>
+        <v>7.1625</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="2" t="n">
-        <v>32905</v>
+        <v>32933</v>
       </c>
       <c r="B440" s="3" t="n">
-        <v>6.64309</v>
+        <v>6.81696</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="2" t="n">
-        <v>32874</v>
+        <v>32905</v>
       </c>
       <c r="B441" s="3" t="n">
-        <v>6.58059</v>
+        <v>6.64309</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="2" t="n">
-        <v>32843</v>
+        <v>32874</v>
       </c>
       <c r="B442" s="3" t="n">
-        <v>6.44792</v>
+        <v>6.58059</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="2" t="n">
-        <v>32813</v>
+        <v>32843</v>
       </c>
       <c r="B443" s="3" t="n">
-        <v>6.15156</v>
+        <v>6.44792</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="2" t="n">
-        <v>32782</v>
+        <v>32813</v>
       </c>
       <c r="B444" s="3" t="n">
-        <v>6.00893</v>
+        <v>6.15156</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="2" t="n">
-        <v>32752</v>
+        <v>32782</v>
       </c>
       <c r="B445" s="3" t="n">
-        <v>5.43125</v>
+        <v>6.00893</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="2" t="n">
-        <v>32721</v>
+        <v>32752</v>
       </c>
       <c r="B446" s="3" t="n">
-        <v>5.38043</v>
+        <v>5.43125</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="2" t="n">
-        <v>32690</v>
+        <v>32721</v>
       </c>
       <c r="B447" s="3" t="n">
-        <v>5.2247</v>
+        <v>5.38043</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="2" t="n">
-        <v>32660</v>
+        <v>32690</v>
       </c>
       <c r="B448" s="3" t="n">
-        <v>5.13778</v>
+        <v>5.2247</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="2" t="n">
-        <v>32629</v>
+        <v>32660</v>
       </c>
       <c r="B449" s="3" t="n">
-        <v>4.675</v>
+        <v>5.13778</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="2" t="n">
-        <v>32599</v>
+        <v>32629</v>
       </c>
       <c r="B450" s="3" t="n">
-        <v>4.42031</v>
+        <v>4.675</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="2" t="n">
-        <v>32568</v>
+        <v>32599</v>
       </c>
       <c r="B451" s="3" t="n">
-        <v>4.25426</v>
+        <v>4.42031</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="2" t="n">
-        <v>32540</v>
+        <v>32568</v>
       </c>
       <c r="B452" s="3" t="n">
-        <v>4.17928</v>
+        <v>4.25426</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="2" t="n">
-        <v>32509</v>
+        <v>32540</v>
       </c>
       <c r="B453" s="3" t="n">
-        <v>4.09375</v>
+        <v>4.17928</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="2" t="n">
-        <v>32478</v>
+        <v>32509</v>
       </c>
       <c r="B454" s="3" t="n">
-        <v>4.3625</v>
+        <v>4.09375</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="2" t="n">
-        <v>32448</v>
+        <v>32478</v>
       </c>
       <c r="B455" s="3" t="n">
-        <v>3.9432</v>
+        <v>4.3625</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="2" t="n">
-        <v>32417</v>
+        <v>32448</v>
       </c>
       <c r="B456" s="3" t="n">
-        <v>4.1712</v>
+        <v>3.9432</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="2" t="n">
-        <v>32387</v>
+        <v>32417</v>
       </c>
       <c r="B457" s="3" t="n">
-        <v>4.0852</v>
+        <v>4.1712</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="2" t="n">
-        <v>32356</v>
+        <v>32387</v>
       </c>
       <c r="B458" s="3" t="n">
-        <v>3.98</v>
+        <v>4.0852</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="2" t="n">
-        <v>32325</v>
+        <v>32356</v>
       </c>
       <c r="B459" s="3" t="n">
-        <v>3.8646</v>
+        <v>3.98</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="2" t="n">
-        <v>32295</v>
+        <v>32325</v>
       </c>
       <c r="B460" s="3" t="n">
-        <v>3.5938</v>
+        <v>3.8646</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="2" t="n">
-        <v>32264</v>
+        <v>32295</v>
       </c>
       <c r="B461" s="3" t="n">
-        <v>3.4643</v>
+        <v>3.5938</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="2" t="n">
-        <v>32234</v>
+        <v>32264</v>
       </c>
       <c r="B462" s="3" t="n">
-        <v>3.4946</v>
+        <v>3.4643</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="2" t="n">
-        <v>32203</v>
+        <v>32234</v>
       </c>
       <c r="B463" s="3" t="n">
-        <v>3.7734</v>
+        <v>3.4946</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="2" t="n">
-        <v>32174</v>
+        <v>32203</v>
       </c>
       <c r="B464" s="3" t="n">
-        <v>3.5852</v>
+        <v>3.7734</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="2" t="n">
-        <v>32143</v>
+        <v>32174</v>
       </c>
       <c r="B465" s="3" t="n">
-        <v>3.6994</v>
+        <v>3.5852</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="2" t="n">
-        <v>32112</v>
+        <v>32143</v>
       </c>
       <c r="B466" s="3" t="n">
-        <v>3.9575</v>
+        <v>3.6994</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="2" t="n">
-        <v>32082</v>
+        <v>32112</v>
       </c>
       <c r="B467" s="3" t="n">
-        <v>3.5268</v>
+        <v>3.9575</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="2" t="n">
-        <v>32051</v>
+        <v>32082</v>
       </c>
       <c r="B468" s="3" t="n">
-        <v>3.5</v>
+        <v>3.5268</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="2" t="n">
-        <v>32021</v>
+        <v>32051</v>
       </c>
       <c r="B469" s="3" t="n">
-        <v>3.5142</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="2" t="n">
-        <v>31990</v>
+        <v>32021</v>
       </c>
       <c r="B470" s="3" t="n">
-        <v>3.3151</v>
+        <v>3.5142</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="2" t="n">
-        <v>31959</v>
+        <v>31990</v>
       </c>
       <c r="B471" s="3" t="n">
-        <v>3.295</v>
+        <v>3.3151</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="2" t="n">
-        <v>31929</v>
+        <v>31959</v>
       </c>
       <c r="B472" s="3" t="n">
-        <v>3.3073</v>
+        <v>3.295</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="2" t="n">
-        <v>31898</v>
+        <v>31929</v>
       </c>
       <c r="B473" s="3" t="n">
-        <v>3.2955</v>
+        <v>3.3073</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="2" t="n">
-        <v>31868</v>
+        <v>31898</v>
       </c>
       <c r="B474" s="3" t="n">
-        <v>3.7147</v>
+        <v>3.2955</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="2" t="n">
-        <v>31837</v>
+        <v>31868</v>
       </c>
       <c r="B475" s="3" t="n">
-        <v>3.9922</v>
+        <v>3.7147</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="2" t="n">
-        <v>31809</v>
+        <v>31837</v>
       </c>
       <c r="B476" s="3" t="n">
-        <v>4.2768</v>
+        <v>3.9922</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="2" t="n">
-        <v>31778</v>
+        <v>31809</v>
       </c>
       <c r="B477" s="3" t="n">
-        <v>4.3304</v>
+        <v>4.2768</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="2" t="n">
-        <v>31747</v>
+        <v>31778</v>
       </c>
       <c r="B478" s="3" t="n">
-        <v>4.315</v>
+        <v>4.3304</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="2" t="n">
-        <v>31717</v>
+        <v>31747</v>
       </c>
       <c r="B479" s="3" t="n">
-        <v>3.9048</v>
+        <v>4.315</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="2" t="n">
-        <v>31686</v>
+        <v>31717</v>
       </c>
       <c r="B480" s="3" t="n">
-        <v>4.5365</v>
+        <v>3.9048</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="2" t="n">
-        <v>31656</v>
+        <v>31686</v>
       </c>
       <c r="B481" s="3" t="n">
-        <v>4.7585</v>
+        <v>4.5365</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="2" t="n">
-        <v>31625</v>
+        <v>31656</v>
       </c>
       <c r="B482" s="3" t="n">
-        <v>4.6771</v>
+        <v>4.7585</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="2" t="n">
-        <v>31594</v>
+        <v>31625</v>
       </c>
       <c r="B483" s="3" t="n">
-        <v>4.6298</v>
+        <v>4.6771</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="2" t="n">
-        <v>31564</v>
+        <v>31594</v>
       </c>
       <c r="B484" s="3" t="n">
-        <v>4.5234</v>
+        <v>4.6298</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="2" t="n">
-        <v>31533</v>
+        <v>31564</v>
       </c>
       <c r="B485" s="3" t="n">
-        <v>4.3984</v>
+        <v>4.5234</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="2" t="n">
-        <v>31503</v>
+        <v>31533</v>
       </c>
       <c r="B486" s="3" t="n">
-        <v>4.9661</v>
+        <v>4.3984</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="2" t="n">
-        <v>31472</v>
+        <v>31503</v>
       </c>
       <c r="B487" s="3" t="n">
-        <v>5.7552</v>
+        <v>4.9661</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="2" t="n">
-        <v>31444</v>
+        <v>31472</v>
       </c>
       <c r="B488" s="3" t="n">
-        <v>6.0256</v>
+        <v>5.7552</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="2" t="n">
-        <v>31413</v>
+        <v>31444</v>
       </c>
       <c r="B489" s="3" t="n">
-        <v>7.0455</v>
+        <v>6.0256</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="2" t="n">
-        <v>31382</v>
+        <v>31413</v>
       </c>
       <c r="B490" s="3" t="n">
-        <v>8.2425</v>
+        <v>7.0455</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="2" t="n">
-        <v>31352</v>
+        <v>31382</v>
       </c>
       <c r="B491" s="3" t="n">
-        <v>7.4185</v>
+        <v>8.2425</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="2" t="n">
-        <v>31321</v>
+        <v>31352</v>
       </c>
       <c r="B492" s="3" t="n">
-        <v>6.66</v>
+        <v>7.4185</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="2" t="n">
-        <v>31291</v>
+        <v>31321</v>
       </c>
       <c r="B493" s="3" t="n">
-        <v>6.4972</v>
+        <v>6.66</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="2" t="n">
-        <v>31260</v>
+        <v>31291</v>
       </c>
       <c r="B494" s="3" t="n">
-        <v>6.2476</v>
+        <v>6.4972</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="2" t="n">
+        <v>31260</v>
+      </c>
+      <c r="B495" s="3" t="n">
+        <v>6.2476</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="2" t="n">
         <v>31229</v>
       </c>
-      <c r="B495" s="3" t="n">
+      <c r="B496" s="3" t="n">
         <v>6.4167</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>