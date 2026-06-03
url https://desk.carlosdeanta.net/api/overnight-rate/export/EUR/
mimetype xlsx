--- v0 (2026-04-17)
+++ v1 (2026-06-03)
@@ -420,13477 +420,13733 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B1679"/>
+  <dimension ref="A1:B1711"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Tipo Overnight - ESTR (EUR)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Euro Short-Term Rate</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Fuente: ECB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Valor (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46127</v>
+        <v>46174</v>
       </c>
       <c r="B6" s="3" t="n">
-        <v>1.932</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46126</v>
+        <v>46171</v>
       </c>
       <c r="B7" s="3" t="n">
-        <v>1.932</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46125</v>
+        <v>46170</v>
       </c>
       <c r="B8" s="3" t="n">
-        <v>1.932</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46122</v>
+        <v>46169</v>
       </c>
       <c r="B9" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46121</v>
+        <v>46168</v>
       </c>
       <c r="B10" s="3" t="n">
-        <v>1.931</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46120</v>
+        <v>46167</v>
       </c>
       <c r="B11" s="3" t="n">
         <v>1.931</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46119</v>
+        <v>46164</v>
       </c>
       <c r="B12" s="3" t="n">
-        <v>1.931</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46114</v>
+        <v>46163</v>
       </c>
       <c r="B13" s="3" t="n">
-        <v>1.931</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46113</v>
+        <v>46162</v>
       </c>
       <c r="B14" s="3" t="n">
-        <v>1.93</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46112</v>
+        <v>46161</v>
       </c>
       <c r="B15" s="3" t="n">
         <v>1.929</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46111</v>
+        <v>46160</v>
       </c>
       <c r="B16" s="3" t="n">
-        <v>1.932</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46108</v>
+        <v>46157</v>
       </c>
       <c r="B17" s="3" t="n">
-        <v>1.93</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46107</v>
+        <v>46156</v>
       </c>
       <c r="B18" s="3" t="n">
         <v>1.93</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46106</v>
+        <v>46155</v>
       </c>
       <c r="B19" s="3" t="n">
-        <v>1.93</v>
+        <v>1.928</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46105</v>
+        <v>46154</v>
       </c>
       <c r="B20" s="3" t="n">
-        <v>1.932</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46104</v>
+        <v>46153</v>
       </c>
       <c r="B21" s="3" t="n">
-        <v>1.932</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46101</v>
+        <v>46150</v>
       </c>
       <c r="B22" s="3" t="n">
-        <v>1.932</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46100</v>
+        <v>46149</v>
       </c>
       <c r="B23" s="3" t="n">
-        <v>1.934</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46099</v>
+        <v>46148</v>
       </c>
       <c r="B24" s="3" t="n">
-        <v>1.933</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46098</v>
+        <v>46147</v>
       </c>
       <c r="B25" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46097</v>
+        <v>46146</v>
       </c>
       <c r="B26" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46094</v>
+        <v>46142</v>
       </c>
       <c r="B27" s="3" t="n">
         <v>1.93</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46093</v>
+        <v>46141</v>
       </c>
       <c r="B28" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46092</v>
+        <v>46140</v>
       </c>
       <c r="B29" s="3" t="n">
-        <v>1.931</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46091</v>
+        <v>46139</v>
       </c>
       <c r="B30" s="3" t="n">
-        <v>1.933</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46090</v>
+        <v>46136</v>
       </c>
       <c r="B31" s="3" t="n">
-        <v>1.932</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46087</v>
+        <v>46135</v>
       </c>
       <c r="B32" s="3" t="n">
         <v>1.933</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46086</v>
+        <v>46134</v>
       </c>
       <c r="B33" s="3" t="n">
-        <v>1.935</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46085</v>
+        <v>46133</v>
       </c>
       <c r="B34" s="3" t="n">
-        <v>1.934</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46084</v>
+        <v>46132</v>
       </c>
       <c r="B35" s="3" t="n">
-        <v>1.934</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46083</v>
+        <v>46129</v>
       </c>
       <c r="B36" s="3" t="n">
-        <v>1.934</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46080</v>
+        <v>46128</v>
       </c>
       <c r="B37" s="3" t="n">
-        <v>1.93</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46079</v>
+        <v>46127</v>
       </c>
       <c r="B38" s="3" t="n">
-        <v>1.935</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46078</v>
+        <v>46126</v>
       </c>
       <c r="B39" s="3" t="n">
-        <v>1.933</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46077</v>
+        <v>46125</v>
       </c>
       <c r="B40" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46076</v>
+        <v>46122</v>
       </c>
       <c r="B41" s="3" t="n">
-        <v>1.931</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46073</v>
+        <v>46121</v>
       </c>
       <c r="B42" s="3" t="n">
-        <v>1.932</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46072</v>
+        <v>46120</v>
       </c>
       <c r="B43" s="3" t="n">
-        <v>1.933</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46071</v>
+        <v>46119</v>
       </c>
       <c r="B44" s="3" t="n">
         <v>1.931</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46070</v>
+        <v>46114</v>
       </c>
       <c r="B45" s="3" t="n">
         <v>1.931</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46069</v>
+        <v>46113</v>
       </c>
       <c r="B46" s="3" t="n">
-        <v>1.929</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46066</v>
+        <v>46112</v>
       </c>
       <c r="B47" s="3" t="n">
-        <v>1.93</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46065</v>
+        <v>46111</v>
       </c>
       <c r="B48" s="3" t="n">
-        <v>1.931</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46064</v>
+        <v>46108</v>
       </c>
       <c r="B49" s="3" t="n">
         <v>1.93</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>46063</v>
+        <v>46107</v>
       </c>
       <c r="B50" s="3" t="n">
-        <v>1.929</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>46062</v>
+        <v>46106</v>
       </c>
       <c r="B51" s="3" t="n">
         <v>1.93</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>46059</v>
+        <v>46105</v>
       </c>
       <c r="B52" s="3" t="n">
-        <v>1.93</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>46058</v>
+        <v>46104</v>
       </c>
       <c r="B53" s="3" t="n">
-        <v>1.931</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
-        <v>46057</v>
+        <v>46101</v>
       </c>
       <c r="B54" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
-        <v>46056</v>
+        <v>46100</v>
       </c>
       <c r="B55" s="3" t="n">
-        <v>1.931</v>
+        <v>1.934</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
-        <v>46055</v>
+        <v>46099</v>
       </c>
       <c r="B56" s="3" t="n">
         <v>1.933</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
-        <v>46052</v>
+        <v>46098</v>
       </c>
       <c r="B57" s="3" t="n">
-        <v>1.926</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="B58" s="3" t="n">
-        <v>1.933</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
-        <v>46050</v>
+        <v>46094</v>
       </c>
       <c r="B59" s="3" t="n">
-        <v>1.933</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
-        <v>46049</v>
+        <v>46093</v>
       </c>
       <c r="B60" s="3" t="n">
-        <v>1.934</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
-        <v>46048</v>
+        <v>46092</v>
       </c>
       <c r="B61" s="3" t="n">
-        <v>1.934</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
-        <v>46045</v>
+        <v>46091</v>
       </c>
       <c r="B62" s="3" t="n">
         <v>1.933</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
-        <v>46044</v>
+        <v>46090</v>
       </c>
       <c r="B63" s="3" t="n">
-        <v>1.933</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
-        <v>46043</v>
+        <v>46087</v>
       </c>
       <c r="B64" s="3" t="n">
-        <v>1.932</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
-        <v>46042</v>
+        <v>46086</v>
       </c>
       <c r="B65" s="3" t="n">
-        <v>1.932</v>
+        <v>1.935</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
-        <v>46041</v>
+        <v>46085</v>
       </c>
       <c r="B66" s="3" t="n">
-        <v>1.929</v>
+        <v>1.934</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
-        <v>46038</v>
+        <v>46084</v>
       </c>
       <c r="B67" s="3" t="n">
-        <v>1.93</v>
+        <v>1.934</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
-        <v>46037</v>
+        <v>46083</v>
       </c>
       <c r="B68" s="3" t="n">
-        <v>1.93</v>
+        <v>1.934</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
-        <v>46036</v>
+        <v>46080</v>
       </c>
       <c r="B69" s="3" t="n">
-        <v>1.931</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
-        <v>46035</v>
+        <v>46079</v>
       </c>
       <c r="B70" s="3" t="n">
-        <v>1.93</v>
+        <v>1.935</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
-        <v>46034</v>
+        <v>46078</v>
       </c>
       <c r="B71" s="3" t="n">
-        <v>1.931</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
-        <v>46031</v>
+        <v>46077</v>
       </c>
       <c r="B72" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
-        <v>46030</v>
+        <v>46076</v>
       </c>
       <c r="B73" s="3" t="n">
-        <v>1.933</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
-        <v>46029</v>
+        <v>46073</v>
       </c>
       <c r="B74" s="3" t="n">
-        <v>1.933</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
-        <v>46028</v>
+        <v>46072</v>
       </c>
       <c r="B75" s="3" t="n">
         <v>1.933</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
-        <v>46027</v>
+        <v>46071</v>
       </c>
       <c r="B76" s="3" t="n">
-        <v>1.933</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
-        <v>46024</v>
+        <v>46070</v>
       </c>
       <c r="B77" s="3" t="n">
-        <v>1.936</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
-        <v>46022</v>
+        <v>46069</v>
       </c>
       <c r="B78" s="3" t="n">
-        <v>1.921</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
-        <v>46021</v>
+        <v>46066</v>
       </c>
       <c r="B79" s="3" t="n">
         <v>1.93</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
-        <v>46020</v>
+        <v>46065</v>
       </c>
       <c r="B80" s="3" t="n">
-        <v>1.934</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
-        <v>46015</v>
+        <v>46064</v>
       </c>
       <c r="B81" s="3" t="n">
-        <v>1.926</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
-        <v>46014</v>
+        <v>46063</v>
       </c>
       <c r="B82" s="3" t="n">
-        <v>1.925</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
-        <v>46013</v>
+        <v>46062</v>
       </c>
       <c r="B83" s="3" t="n">
-        <v>1.932</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
-        <v>46010</v>
+        <v>46059</v>
       </c>
       <c r="B84" s="3" t="n">
-        <v>1.933</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
-        <v>46009</v>
+        <v>46058</v>
       </c>
       <c r="B85" s="3" t="n">
         <v>1.931</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
-        <v>46008</v>
+        <v>46057</v>
       </c>
       <c r="B86" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
-        <v>46007</v>
+        <v>46056</v>
       </c>
       <c r="B87" s="3" t="n">
-        <v>1.932</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
-        <v>46006</v>
+        <v>46055</v>
       </c>
       <c r="B88" s="3" t="n">
-        <v>1.93</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
-        <v>46003</v>
+        <v>46052</v>
       </c>
       <c r="B89" s="3" t="n">
-        <v>1.932</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
-        <v>46002</v>
+        <v>46051</v>
       </c>
       <c r="B90" s="3" t="n">
-        <v>1.93</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
-        <v>46001</v>
+        <v>46050</v>
       </c>
       <c r="B91" s="3" t="n">
-        <v>1.929</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
-        <v>46000</v>
+        <v>46049</v>
       </c>
       <c r="B92" s="3" t="n">
-        <v>1.929</v>
+        <v>1.934</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
-        <v>45999</v>
+        <v>46048</v>
       </c>
       <c r="B93" s="3" t="n">
-        <v>1.93</v>
+        <v>1.934</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
-        <v>45996</v>
+        <v>46045</v>
       </c>
       <c r="B94" s="3" t="n">
-        <v>1.929</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
-        <v>45995</v>
+        <v>46044</v>
       </c>
       <c r="B95" s="3" t="n">
-        <v>1.929</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
-        <v>45994</v>
+        <v>46043</v>
       </c>
       <c r="B96" s="3" t="n">
-        <v>1.926</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
-        <v>45993</v>
+        <v>46042</v>
       </c>
       <c r="B97" s="3" t="n">
-        <v>1.929</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
-        <v>45992</v>
+        <v>46041</v>
       </c>
       <c r="B98" s="3" t="n">
-        <v>1.93</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
-        <v>45989</v>
+        <v>46038</v>
       </c>
       <c r="B99" s="3" t="n">
-        <v>1.925</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
-        <v>45988</v>
+        <v>46037</v>
       </c>
       <c r="B100" s="3" t="n">
-        <v>1.927</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
-        <v>45987</v>
+        <v>46036</v>
       </c>
       <c r="B101" s="3" t="n">
-        <v>1.928</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
-        <v>45986</v>
+        <v>46035</v>
       </c>
       <c r="B102" s="3" t="n">
-        <v>1.926</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
-        <v>45985</v>
+        <v>46034</v>
       </c>
       <c r="B103" s="3" t="n">
-        <v>1.924</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
-        <v>45982</v>
+        <v>46031</v>
       </c>
       <c r="B104" s="3" t="n">
-        <v>1.926</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
-        <v>45981</v>
+        <v>46030</v>
       </c>
       <c r="B105" s="3" t="n">
-        <v>1.929</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
-        <v>45980</v>
+        <v>46029</v>
       </c>
       <c r="B106" s="3" t="n">
-        <v>1.929</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
-        <v>45979</v>
+        <v>46028</v>
       </c>
       <c r="B107" s="3" t="n">
-        <v>1.93</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
-        <v>45978</v>
+        <v>46027</v>
       </c>
       <c r="B108" s="3" t="n">
-        <v>1.929</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
-        <v>45975</v>
+        <v>46024</v>
       </c>
       <c r="B109" s="3" t="n">
-        <v>1.931</v>
+        <v>1.936</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
-        <v>45974</v>
+        <v>46022</v>
       </c>
       <c r="B110" s="3" t="n">
-        <v>1.93</v>
+        <v>1.921</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
-        <v>45973</v>
+        <v>46021</v>
       </c>
       <c r="B111" s="3" t="n">
         <v>1.93</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
-        <v>45972</v>
+        <v>46020</v>
       </c>
       <c r="B112" s="3" t="n">
-        <v>1.93</v>
+        <v>1.934</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
-        <v>45971</v>
+        <v>46015</v>
       </c>
       <c r="B113" s="3" t="n">
-        <v>1.931</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
-        <v>45968</v>
+        <v>46014</v>
       </c>
       <c r="B114" s="3" t="n">
-        <v>1.932</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
-        <v>45967</v>
+        <v>46013</v>
       </c>
       <c r="B115" s="3" t="n">
-        <v>1.93</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
-        <v>45966</v>
+        <v>46010</v>
       </c>
       <c r="B116" s="3" t="n">
-        <v>1.929</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
-        <v>45965</v>
+        <v>46009</v>
       </c>
       <c r="B117" s="3" t="n">
         <v>1.931</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
-        <v>45964</v>
+        <v>46008</v>
       </c>
       <c r="B118" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
-        <v>45961</v>
+        <v>46007</v>
       </c>
       <c r="B119" s="3" t="n">
-        <v>1.921</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
-        <v>45960</v>
+        <v>46006</v>
       </c>
       <c r="B120" s="3" t="n">
-        <v>1.931</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
-        <v>45959</v>
+        <v>46003</v>
       </c>
       <c r="B121" s="3" t="n">
-        <v>1.931</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
-        <v>45958</v>
+        <v>46002</v>
       </c>
       <c r="B122" s="3" t="n">
         <v>1.93</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
-        <v>45957</v>
+        <v>46001</v>
       </c>
       <c r="B123" s="3" t="n">
         <v>1.929</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
-        <v>45954</v>
+        <v>46000</v>
       </c>
       <c r="B124" s="3" t="n">
-        <v>1.928</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
-        <v>45953</v>
+        <v>45999</v>
       </c>
       <c r="B125" s="3" t="n">
-        <v>1.929</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
-        <v>45952</v>
+        <v>45996</v>
       </c>
       <c r="B126" s="3" t="n">
-        <v>1.927</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
-        <v>45951</v>
+        <v>45995</v>
       </c>
       <c r="B127" s="3" t="n">
-        <v>1.928</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
-        <v>45950</v>
+        <v>45994</v>
       </c>
       <c r="B128" s="3" t="n">
-        <v>1.927</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
-        <v>45947</v>
+        <v>45993</v>
       </c>
       <c r="B129" s="3" t="n">
-        <v>1.928</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
-        <v>45946</v>
+        <v>45992</v>
       </c>
       <c r="B130" s="3" t="n">
-        <v>1.928</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
-        <v>45945</v>
+        <v>45989</v>
       </c>
       <c r="B131" s="3" t="n">
-        <v>1.928</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
-        <v>45944</v>
+        <v>45988</v>
       </c>
       <c r="B132" s="3" t="n">
         <v>1.927</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
-        <v>45943</v>
+        <v>45987</v>
       </c>
       <c r="B133" s="3" t="n">
-        <v>1.926</v>
+        <v>1.928</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
-        <v>45940</v>
+        <v>45986</v>
       </c>
       <c r="B134" s="3" t="n">
         <v>1.926</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="n">
-        <v>45939</v>
+        <v>45985</v>
       </c>
       <c r="B135" s="3" t="n">
-        <v>1.927</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
-        <v>45938</v>
+        <v>45982</v>
       </c>
       <c r="B136" s="3" t="n">
-        <v>1.924</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="n">
-        <v>45937</v>
+        <v>45981</v>
       </c>
       <c r="B137" s="3" t="n">
-        <v>1.926</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
-        <v>45936</v>
+        <v>45980</v>
       </c>
       <c r="B138" s="3" t="n">
-        <v>1.925</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
-        <v>45933</v>
+        <v>45979</v>
       </c>
       <c r="B139" s="3" t="n">
-        <v>1.921</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
-        <v>45932</v>
+        <v>45978</v>
       </c>
       <c r="B140" s="3" t="n">
-        <v>1.923</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
-        <v>45931</v>
+        <v>45975</v>
       </c>
       <c r="B141" s="3" t="n">
-        <v>1.927</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
-        <v>45930</v>
+        <v>45974</v>
       </c>
       <c r="B142" s="3" t="n">
-        <v>1.916</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="n">
-        <v>45929</v>
+        <v>45973</v>
       </c>
       <c r="B143" s="3" t="n">
-        <v>1.926</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
-        <v>45926</v>
+        <v>45972</v>
       </c>
       <c r="B144" s="3" t="n">
-        <v>1.926</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
-        <v>45925</v>
+        <v>45971</v>
       </c>
       <c r="B145" s="3" t="n">
-        <v>1.927</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
-        <v>45924</v>
+        <v>45968</v>
       </c>
       <c r="B146" s="3" t="n">
-        <v>1.928</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="n">
-        <v>45923</v>
+        <v>45967</v>
       </c>
       <c r="B147" s="3" t="n">
-        <v>1.927</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
-        <v>45922</v>
+        <v>45966</v>
       </c>
       <c r="B148" s="3" t="n">
-        <v>1.925</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
-        <v>45919</v>
+        <v>45965</v>
       </c>
       <c r="B149" s="3" t="n">
-        <v>1.925</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
-        <v>45918</v>
+        <v>45964</v>
       </c>
       <c r="B150" s="3" t="n">
-        <v>1.926</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="n">
-        <v>45917</v>
+        <v>45961</v>
       </c>
       <c r="B151" s="3" t="n">
-        <v>1.927</v>
+        <v>1.921</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
-        <v>45916</v>
+        <v>45960</v>
       </c>
       <c r="B152" s="3" t="n">
-        <v>1.926</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="n">
-        <v>45915</v>
+        <v>45959</v>
       </c>
       <c r="B153" s="3" t="n">
-        <v>1.926</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="n">
-        <v>45912</v>
+        <v>45958</v>
       </c>
       <c r="B154" s="3" t="n">
-        <v>1.925</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="n">
-        <v>45911</v>
+        <v>45957</v>
       </c>
       <c r="B155" s="3" t="n">
-        <v>1.925</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="n">
-        <v>45910</v>
+        <v>45954</v>
       </c>
       <c r="B156" s="3" t="n">
-        <v>1.922</v>
+        <v>1.928</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="n">
-        <v>45909</v>
+        <v>45953</v>
       </c>
       <c r="B157" s="3" t="n">
-        <v>1.923</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="n">
-        <v>45908</v>
+        <v>45952</v>
       </c>
       <c r="B158" s="3" t="n">
-        <v>1.922</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="n">
-        <v>45905</v>
+        <v>45951</v>
       </c>
       <c r="B159" s="3" t="n">
-        <v>1.923</v>
+        <v>1.928</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="n">
-        <v>45904</v>
+        <v>45950</v>
       </c>
       <c r="B160" s="3" t="n">
-        <v>1.925</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="n">
-        <v>45903</v>
+        <v>45947</v>
       </c>
       <c r="B161" s="3" t="n">
-        <v>1.923</v>
+        <v>1.928</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="n">
-        <v>45902</v>
+        <v>45946</v>
       </c>
       <c r="B162" s="3" t="n">
-        <v>1.922</v>
+        <v>1.928</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="n">
-        <v>45901</v>
+        <v>45945</v>
       </c>
       <c r="B163" s="3" t="n">
-        <v>1.925</v>
+        <v>1.928</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="n">
-        <v>45898</v>
+        <v>45944</v>
       </c>
       <c r="B164" s="3" t="n">
-        <v>1.92</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="n">
-        <v>45897</v>
+        <v>45943</v>
       </c>
       <c r="B165" s="3" t="n">
-        <v>1.925</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="n">
-        <v>45896</v>
+        <v>45940</v>
       </c>
       <c r="B166" s="3" t="n">
-        <v>1.925</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="n">
-        <v>45895</v>
+        <v>45939</v>
       </c>
       <c r="B167" s="3" t="n">
-        <v>1.926</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="n">
-        <v>45894</v>
+        <v>45938</v>
       </c>
       <c r="B168" s="3" t="n">
-        <v>1.925</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="n">
-        <v>45891</v>
+        <v>45937</v>
       </c>
       <c r="B169" s="3" t="n">
         <v>1.926</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="n">
-        <v>45890</v>
+        <v>45936</v>
       </c>
       <c r="B170" s="3" t="n">
-        <v>1.926</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="n">
-        <v>45889</v>
+        <v>45933</v>
       </c>
       <c r="B171" s="3" t="n">
-        <v>1.926</v>
+        <v>1.921</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="n">
-        <v>45888</v>
+        <v>45932</v>
       </c>
       <c r="B172" s="3" t="n">
-        <v>1.925</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="n">
-        <v>45887</v>
+        <v>45931</v>
       </c>
       <c r="B173" s="3" t="n">
-        <v>1.924</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="n">
-        <v>45884</v>
+        <v>45930</v>
       </c>
       <c r="B174" s="3" t="n">
-        <v>1.924</v>
+        <v>1.916</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="n">
-        <v>45883</v>
+        <v>45929</v>
       </c>
       <c r="B175" s="3" t="n">
         <v>1.926</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="n">
-        <v>45882</v>
+        <v>45926</v>
       </c>
       <c r="B176" s="3" t="n">
-        <v>1.923</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="n">
-        <v>45881</v>
+        <v>45925</v>
       </c>
       <c r="B177" s="3" t="n">
-        <v>1.922</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="n">
-        <v>45880</v>
+        <v>45924</v>
       </c>
       <c r="B178" s="3" t="n">
-        <v>1.918</v>
+        <v>1.928</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="n">
-        <v>45877</v>
+        <v>45923</v>
       </c>
       <c r="B179" s="3" t="n">
-        <v>1.922</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="n">
-        <v>45876</v>
+        <v>45922</v>
       </c>
       <c r="B180" s="3" t="n">
-        <v>1.923</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="n">
-        <v>45875</v>
+        <v>45919</v>
       </c>
       <c r="B181" s="3" t="n">
-        <v>1.922</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="n">
-        <v>45874</v>
+        <v>45918</v>
       </c>
       <c r="B182" s="3" t="n">
-        <v>1.924</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="n">
-        <v>45873</v>
+        <v>45917</v>
       </c>
       <c r="B183" s="3" t="n">
-        <v>1.925</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="n">
-        <v>45870</v>
+        <v>45916</v>
       </c>
       <c r="B184" s="3" t="n">
-        <v>1.927</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="n">
-        <v>45869</v>
+        <v>45915</v>
       </c>
       <c r="B185" s="3" t="n">
-        <v>1.919</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="n">
-        <v>45868</v>
+        <v>45912</v>
       </c>
       <c r="B186" s="3" t="n">
-        <v>1.924</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="n">
-        <v>45867</v>
+        <v>45911</v>
       </c>
       <c r="B187" s="3" t="n">
-        <v>1.923</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="n">
-        <v>45866</v>
+        <v>45910</v>
       </c>
       <c r="B188" s="3" t="n">
-        <v>1.923</v>
+        <v>1.922</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="n">
-        <v>45863</v>
+        <v>45909</v>
       </c>
       <c r="B189" s="3" t="n">
-        <v>1.925</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="n">
-        <v>45862</v>
+        <v>45908</v>
       </c>
       <c r="B190" s="3" t="n">
-        <v>1.924</v>
+        <v>1.922</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="n">
-        <v>45861</v>
+        <v>45905</v>
       </c>
       <c r="B191" s="3" t="n">
-        <v>1.924</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="n">
-        <v>45860</v>
+        <v>45904</v>
       </c>
       <c r="B192" s="3" t="n">
-        <v>1.923</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="n">
-        <v>45859</v>
+        <v>45903</v>
       </c>
       <c r="B193" s="3" t="n">
-        <v>1.924</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="n">
-        <v>45856</v>
+        <v>45902</v>
       </c>
       <c r="B194" s="3" t="n">
-        <v>1.923</v>
+        <v>1.922</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="n">
-        <v>45855</v>
+        <v>45901</v>
       </c>
       <c r="B195" s="3" t="n">
         <v>1.925</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="n">
-        <v>45854</v>
+        <v>45898</v>
       </c>
       <c r="B196" s="3" t="n">
-        <v>1.923</v>
+        <v>1.92</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="n">
-        <v>45853</v>
+        <v>45897</v>
       </c>
       <c r="B197" s="3" t="n">
-        <v>1.922</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="n">
-        <v>45852</v>
+        <v>45896</v>
       </c>
       <c r="B198" s="3" t="n">
-        <v>1.923</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="n">
-        <v>45849</v>
+        <v>45895</v>
       </c>
       <c r="B199" s="3" t="n">
-        <v>1.923</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="n">
-        <v>45848</v>
+        <v>45894</v>
       </c>
       <c r="B200" s="3" t="n">
-        <v>1.921</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="n">
-        <v>45847</v>
+        <v>45891</v>
       </c>
       <c r="B201" s="3" t="n">
-        <v>1.919</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="n">
-        <v>45846</v>
+        <v>45890</v>
       </c>
       <c r="B202" s="3" t="n">
-        <v>1.919</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="n">
-        <v>45845</v>
+        <v>45889</v>
       </c>
       <c r="B203" s="3" t="n">
-        <v>1.92</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="n">
-        <v>45842</v>
+        <v>45888</v>
       </c>
       <c r="B204" s="3" t="n">
-        <v>1.92</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="n">
-        <v>45841</v>
+        <v>45887</v>
       </c>
       <c r="B205" s="3" t="n">
-        <v>1.922</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="n">
-        <v>45840</v>
+        <v>45884</v>
       </c>
       <c r="B206" s="3" t="n">
-        <v>1.923</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="n">
-        <v>45839</v>
+        <v>45883</v>
       </c>
       <c r="B207" s="3" t="n">
-        <v>1.921</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="n">
-        <v>45838</v>
+        <v>45882</v>
       </c>
       <c r="B208" s="3" t="n">
-        <v>1.921</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="n">
-        <v>45835</v>
+        <v>45881</v>
       </c>
       <c r="B209" s="3" t="n">
-        <v>1.928</v>
+        <v>1.922</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="n">
-        <v>45834</v>
+        <v>45880</v>
       </c>
       <c r="B210" s="3" t="n">
-        <v>1.929</v>
+        <v>1.918</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="n">
-        <v>45833</v>
+        <v>45877</v>
       </c>
       <c r="B211" s="3" t="n">
-        <v>1.925</v>
+        <v>1.922</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="n">
-        <v>45832</v>
+        <v>45876</v>
       </c>
       <c r="B212" s="3" t="n">
-        <v>1.926</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="n">
-        <v>45831</v>
+        <v>45875</v>
       </c>
       <c r="B213" s="3" t="n">
-        <v>1.925</v>
+        <v>1.922</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="n">
-        <v>45828</v>
+        <v>45874</v>
       </c>
       <c r="B214" s="3" t="n">
-        <v>1.923</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="n">
-        <v>45827</v>
+        <v>45873</v>
       </c>
       <c r="B215" s="3" t="n">
-        <v>1.917</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="n">
-        <v>45826</v>
+        <v>45870</v>
       </c>
       <c r="B216" s="3" t="n">
-        <v>1.922</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="n">
-        <v>45825</v>
+        <v>45869</v>
       </c>
       <c r="B217" s="3" t="n">
-        <v>1.924</v>
+        <v>1.919</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="n">
-        <v>45824</v>
+        <v>45868</v>
       </c>
       <c r="B218" s="3" t="n">
         <v>1.924</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="n">
-        <v>45821</v>
+        <v>45867</v>
       </c>
       <c r="B219" s="3" t="n">
-        <v>1.925</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="n">
-        <v>45820</v>
+        <v>45866</v>
       </c>
       <c r="B220" s="3" t="n">
         <v>1.923</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="n">
-        <v>45819</v>
+        <v>45863</v>
       </c>
       <c r="B221" s="3" t="n">
-        <v>1.924</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="n">
-        <v>45818</v>
+        <v>45862</v>
       </c>
       <c r="B222" s="3" t="n">
-        <v>2.174</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="n">
-        <v>45817</v>
+        <v>45861</v>
       </c>
       <c r="B223" s="3" t="n">
-        <v>2.17</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="n">
-        <v>45814</v>
+        <v>45860</v>
       </c>
       <c r="B224" s="3" t="n">
-        <v>2.173</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="n">
-        <v>45813</v>
+        <v>45859</v>
       </c>
       <c r="B225" s="3" t="n">
-        <v>2.174</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="n">
-        <v>45812</v>
+        <v>45856</v>
       </c>
       <c r="B226" s="3" t="n">
-        <v>2.173</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="n">
-        <v>45811</v>
+        <v>45855</v>
       </c>
       <c r="B227" s="3" t="n">
-        <v>2.172</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="n">
-        <v>45810</v>
+        <v>45854</v>
       </c>
       <c r="B228" s="3" t="n">
-        <v>2.172</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="n">
-        <v>45807</v>
+        <v>45853</v>
       </c>
       <c r="B229" s="3" t="n">
-        <v>2.161</v>
+        <v>1.922</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="n">
-        <v>45806</v>
+        <v>45852</v>
       </c>
       <c r="B230" s="3" t="n">
-        <v>2.161</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="n">
-        <v>45805</v>
+        <v>45849</v>
       </c>
       <c r="B231" s="3" t="n">
-        <v>2.167</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="n">
-        <v>45804</v>
+        <v>45848</v>
       </c>
       <c r="B232" s="3" t="n">
-        <v>2.172</v>
+        <v>1.921</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="n">
-        <v>45803</v>
+        <v>45847</v>
       </c>
       <c r="B233" s="3" t="n">
-        <v>2.168</v>
+        <v>1.919</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="n">
-        <v>45800</v>
+        <v>45846</v>
       </c>
       <c r="B234" s="3" t="n">
-        <v>2.17</v>
+        <v>1.919</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="n">
-        <v>45799</v>
+        <v>45845</v>
       </c>
       <c r="B235" s="3" t="n">
-        <v>2.173</v>
+        <v>1.92</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="n">
-        <v>45798</v>
+        <v>45842</v>
       </c>
       <c r="B236" s="3" t="n">
-        <v>2.169</v>
+        <v>1.92</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="n">
-        <v>45797</v>
+        <v>45841</v>
       </c>
       <c r="B237" s="3" t="n">
-        <v>2.172</v>
+        <v>1.922</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="n">
-        <v>45796</v>
+        <v>45840</v>
       </c>
       <c r="B238" s="3" t="n">
-        <v>2.171</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="n">
-        <v>45793</v>
+        <v>45839</v>
       </c>
       <c r="B239" s="3" t="n">
-        <v>2.17</v>
+        <v>1.921</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="n">
-        <v>45792</v>
+        <v>45838</v>
       </c>
       <c r="B240" s="3" t="n">
-        <v>2.172</v>
+        <v>1.921</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="n">
-        <v>45791</v>
+        <v>45835</v>
       </c>
       <c r="B241" s="3" t="n">
-        <v>2.172</v>
+        <v>1.928</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="n">
-        <v>45790</v>
+        <v>45834</v>
       </c>
       <c r="B242" s="3" t="n">
-        <v>2.172</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="n">
-        <v>45789</v>
+        <v>45833</v>
       </c>
       <c r="B243" s="3" t="n">
-        <v>2.17</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="n">
-        <v>45786</v>
+        <v>45832</v>
       </c>
       <c r="B244" s="3" t="n">
-        <v>2.169</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="n">
-        <v>45785</v>
+        <v>45831</v>
       </c>
       <c r="B245" s="3" t="n">
-        <v>2.171</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="n">
-        <v>45784</v>
+        <v>45828</v>
       </c>
       <c r="B246" s="3" t="n">
-        <v>2.169</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="n">
-        <v>45783</v>
+        <v>45827</v>
       </c>
       <c r="B247" s="3" t="n">
-        <v>2.167</v>
+        <v>1.917</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="n">
-        <v>45782</v>
+        <v>45826</v>
       </c>
       <c r="B248" s="3" t="n">
-        <v>2.167</v>
+        <v>1.922</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="n">
-        <v>45779</v>
+        <v>45825</v>
       </c>
       <c r="B249" s="3" t="n">
-        <v>2.168</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="n">
-        <v>45777</v>
+        <v>45824</v>
       </c>
       <c r="B250" s="3" t="n">
-        <v>2.156</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="n">
-        <v>45776</v>
+        <v>45821</v>
       </c>
       <c r="B251" s="3" t="n">
-        <v>2.167</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="n">
-        <v>45775</v>
+        <v>45820</v>
       </c>
       <c r="B252" s="3" t="n">
-        <v>2.167</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="n">
-        <v>45772</v>
+        <v>45819</v>
       </c>
       <c r="B253" s="3" t="n">
-        <v>2.167</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="n">
-        <v>45771</v>
+        <v>45818</v>
       </c>
       <c r="B254" s="3" t="n">
-        <v>2.169</v>
+        <v>2.174</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="n">
-        <v>45770</v>
+        <v>45817</v>
       </c>
       <c r="B255" s="3" t="n">
-        <v>2.167</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="n">
-        <v>45769</v>
+        <v>45814</v>
       </c>
       <c r="B256" s="3" t="n">
-        <v>2.417</v>
+        <v>2.173</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="n">
-        <v>45764</v>
+        <v>45813</v>
       </c>
       <c r="B257" s="3" t="n">
-        <v>2.417</v>
+        <v>2.174</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="n">
-        <v>45763</v>
+        <v>45812</v>
       </c>
       <c r="B258" s="3" t="n">
-        <v>2.418</v>
+        <v>2.173</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="n">
-        <v>45762</v>
+        <v>45811</v>
       </c>
       <c r="B259" s="3" t="n">
-        <v>2.416</v>
+        <v>2.172</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="n">
-        <v>45761</v>
+        <v>45810</v>
       </c>
       <c r="B260" s="3" t="n">
-        <v>2.417</v>
+        <v>2.172</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="n">
-        <v>45758</v>
+        <v>45807</v>
       </c>
       <c r="B261" s="3" t="n">
-        <v>2.416</v>
+        <v>2.161</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="n">
-        <v>45757</v>
+        <v>45806</v>
       </c>
       <c r="B262" s="3" t="n">
-        <v>2.416</v>
+        <v>2.161</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="n">
-        <v>45756</v>
+        <v>45805</v>
       </c>
       <c r="B263" s="3" t="n">
-        <v>2.415</v>
+        <v>2.167</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="n">
-        <v>45755</v>
+        <v>45804</v>
       </c>
       <c r="B264" s="3" t="n">
-        <v>2.415</v>
+        <v>2.172</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="n">
-        <v>45754</v>
+        <v>45803</v>
       </c>
       <c r="B265" s="3" t="n">
-        <v>2.414</v>
+        <v>2.168</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="n">
-        <v>45751</v>
+        <v>45800</v>
       </c>
       <c r="B266" s="3" t="n">
-        <v>2.415</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="n">
-        <v>45750</v>
+        <v>45799</v>
       </c>
       <c r="B267" s="3" t="n">
-        <v>2.416</v>
+        <v>2.173</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="n">
-        <v>45749</v>
+        <v>45798</v>
       </c>
       <c r="B268" s="3" t="n">
-        <v>2.417</v>
+        <v>2.169</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="n">
-        <v>45748</v>
+        <v>45797</v>
       </c>
       <c r="B269" s="3" t="n">
-        <v>2.42</v>
+        <v>2.172</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="n">
-        <v>45747</v>
+        <v>45796</v>
       </c>
       <c r="B270" s="3" t="n">
-        <v>2.415</v>
+        <v>2.171</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2" t="n">
-        <v>45744</v>
+        <v>45793</v>
       </c>
       <c r="B271" s="3" t="n">
-        <v>2.417</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="n">
-        <v>45743</v>
+        <v>45792</v>
       </c>
       <c r="B272" s="3" t="n">
-        <v>2.417</v>
+        <v>2.172</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="n">
-        <v>45742</v>
+        <v>45791</v>
       </c>
       <c r="B273" s="3" t="n">
-        <v>2.417</v>
+        <v>2.172</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="n">
-        <v>45741</v>
+        <v>45790</v>
       </c>
       <c r="B274" s="3" t="n">
-        <v>2.418</v>
+        <v>2.172</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="n">
-        <v>45740</v>
+        <v>45789</v>
       </c>
       <c r="B275" s="3" t="n">
-        <v>2.418</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="n">
-        <v>45737</v>
+        <v>45786</v>
       </c>
       <c r="B276" s="3" t="n">
-        <v>2.417</v>
+        <v>2.169</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="n">
-        <v>45736</v>
+        <v>45785</v>
       </c>
       <c r="B277" s="3" t="n">
-        <v>2.417</v>
+        <v>2.171</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="n">
-        <v>45735</v>
+        <v>45784</v>
       </c>
       <c r="B278" s="3" t="n">
-        <v>2.416</v>
+        <v>2.169</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="n">
-        <v>45734</v>
+        <v>45783</v>
       </c>
       <c r="B279" s="3" t="n">
-        <v>2.417</v>
+        <v>2.167</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="n">
-        <v>45733</v>
+        <v>45782</v>
       </c>
       <c r="B280" s="3" t="n">
-        <v>2.417</v>
+        <v>2.167</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="n">
-        <v>45730</v>
+        <v>45779</v>
       </c>
       <c r="B281" s="3" t="n">
-        <v>2.417</v>
+        <v>2.168</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="n">
-        <v>45729</v>
+        <v>45777</v>
       </c>
       <c r="B282" s="3" t="n">
-        <v>2.413</v>
+        <v>2.156</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="n">
-        <v>45728</v>
+        <v>45776</v>
       </c>
       <c r="B283" s="3" t="n">
-        <v>2.412</v>
+        <v>2.167</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="n">
-        <v>45727</v>
+        <v>45775</v>
       </c>
       <c r="B284" s="3" t="n">
-        <v>2.663</v>
+        <v>2.167</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="n">
-        <v>45726</v>
+        <v>45772</v>
       </c>
       <c r="B285" s="3" t="n">
-        <v>2.663</v>
+        <v>2.167</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="n">
-        <v>45723</v>
+        <v>45771</v>
       </c>
       <c r="B286" s="3" t="n">
-        <v>2.665</v>
+        <v>2.169</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2" t="n">
-        <v>45722</v>
+        <v>45770</v>
       </c>
       <c r="B287" s="3" t="n">
-        <v>2.666</v>
+        <v>2.167</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="n">
-        <v>45721</v>
+        <v>45769</v>
       </c>
       <c r="B288" s="3" t="n">
-        <v>2.664</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="n">
-        <v>45720</v>
+        <v>45764</v>
       </c>
       <c r="B289" s="3" t="n">
-        <v>2.664</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="n">
-        <v>45719</v>
+        <v>45763</v>
       </c>
       <c r="B290" s="3" t="n">
-        <v>2.663</v>
+        <v>2.418</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2" t="n">
-        <v>45716</v>
+        <v>45762</v>
       </c>
       <c r="B291" s="3" t="n">
-        <v>2.658</v>
+        <v>2.416</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="n">
-        <v>45715</v>
+        <v>45761</v>
       </c>
       <c r="B292" s="3" t="n">
-        <v>2.666</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="n">
-        <v>45714</v>
+        <v>45758</v>
       </c>
       <c r="B293" s="3" t="n">
-        <v>2.665</v>
+        <v>2.416</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="n">
-        <v>45713</v>
+        <v>45757</v>
       </c>
       <c r="B294" s="3" t="n">
-        <v>2.666</v>
+        <v>2.416</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="n">
-        <v>45712</v>
+        <v>45756</v>
       </c>
       <c r="B295" s="3" t="n">
-        <v>2.666</v>
+        <v>2.415</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="n">
-        <v>45709</v>
+        <v>45755</v>
       </c>
       <c r="B296" s="3" t="n">
-        <v>2.666</v>
+        <v>2.415</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="n">
-        <v>45708</v>
+        <v>45754</v>
       </c>
       <c r="B297" s="3" t="n">
-        <v>2.667</v>
+        <v>2.414</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2" t="n">
-        <v>45707</v>
+        <v>45751</v>
       </c>
       <c r="B298" s="3" t="n">
-        <v>2.665</v>
+        <v>2.415</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="2" t="n">
-        <v>45706</v>
+        <v>45750</v>
       </c>
       <c r="B299" s="3" t="n">
-        <v>2.666</v>
+        <v>2.416</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="2" t="n">
-        <v>45705</v>
+        <v>45749</v>
       </c>
       <c r="B300" s="3" t="n">
-        <v>2.665</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="2" t="n">
-        <v>45702</v>
+        <v>45748</v>
       </c>
       <c r="B301" s="3" t="n">
-        <v>2.666</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2" t="n">
-        <v>45701</v>
+        <v>45747</v>
       </c>
       <c r="B302" s="3" t="n">
-        <v>2.667</v>
+        <v>2.415</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="2" t="n">
-        <v>45700</v>
+        <v>45744</v>
       </c>
       <c r="B303" s="3" t="n">
-        <v>2.665</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2" t="n">
-        <v>45699</v>
+        <v>45743</v>
       </c>
       <c r="B304" s="3" t="n">
-        <v>2.666</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="2" t="n">
-        <v>45698</v>
+        <v>45742</v>
       </c>
       <c r="B305" s="3" t="n">
-        <v>2.664</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="2" t="n">
-        <v>45695</v>
+        <v>45741</v>
       </c>
       <c r="B306" s="3" t="n">
-        <v>2.665</v>
+        <v>2.418</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="2" t="n">
-        <v>45694</v>
+        <v>45740</v>
       </c>
       <c r="B307" s="3" t="n">
-        <v>2.669</v>
+        <v>2.418</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="2" t="n">
-        <v>45693</v>
+        <v>45737</v>
       </c>
       <c r="B308" s="3" t="n">
-        <v>2.666</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="2" t="n">
-        <v>45692</v>
+        <v>45736</v>
       </c>
       <c r="B309" s="3" t="n">
-        <v>2.917</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="2" t="n">
-        <v>45691</v>
+        <v>45735</v>
       </c>
       <c r="B310" s="3" t="n">
-        <v>2.918</v>
+        <v>2.416</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="2" t="n">
-        <v>45688</v>
+        <v>45734</v>
       </c>
       <c r="B311" s="3" t="n">
-        <v>2.912</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="2" t="n">
-        <v>45687</v>
+        <v>45733</v>
       </c>
       <c r="B312" s="3" t="n">
-        <v>2.923</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="2" t="n">
-        <v>45686</v>
+        <v>45730</v>
       </c>
       <c r="B313" s="3" t="n">
-        <v>2.923</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="2" t="n">
-        <v>45685</v>
+        <v>45729</v>
       </c>
       <c r="B314" s="3" t="n">
-        <v>2.921</v>
+        <v>2.413</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="2" t="n">
-        <v>45684</v>
+        <v>45728</v>
       </c>
       <c r="B315" s="3" t="n">
-        <v>2.921</v>
+        <v>2.412</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="2" t="n">
-        <v>45681</v>
+        <v>45727</v>
       </c>
       <c r="B316" s="3" t="n">
-        <v>2.921</v>
+        <v>2.663</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="2" t="n">
-        <v>45680</v>
+        <v>45726</v>
       </c>
       <c r="B317" s="3" t="n">
-        <v>2.922</v>
+        <v>2.663</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="2" t="n">
-        <v>45679</v>
+        <v>45723</v>
       </c>
       <c r="B318" s="3" t="n">
-        <v>2.92</v>
+        <v>2.665</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="2" t="n">
-        <v>45678</v>
+        <v>45722</v>
       </c>
       <c r="B319" s="3" t="n">
-        <v>2.921</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="2" t="n">
-        <v>45677</v>
+        <v>45721</v>
       </c>
       <c r="B320" s="3" t="n">
-        <v>2.919</v>
+        <v>2.664</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="2" t="n">
-        <v>45674</v>
+        <v>45720</v>
       </c>
       <c r="B321" s="3" t="n">
-        <v>2.92</v>
+        <v>2.664</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="2" t="n">
-        <v>45673</v>
+        <v>45719</v>
       </c>
       <c r="B322" s="3" t="n">
-        <v>2.92</v>
+        <v>2.663</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="2" t="n">
-        <v>45672</v>
+        <v>45716</v>
       </c>
       <c r="B323" s="3" t="n">
-        <v>2.92</v>
+        <v>2.658</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="2" t="n">
-        <v>45671</v>
+        <v>45715</v>
       </c>
       <c r="B324" s="3" t="n">
-        <v>2.919</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="2" t="n">
-        <v>45670</v>
+        <v>45714</v>
       </c>
       <c r="B325" s="3" t="n">
-        <v>2.918</v>
+        <v>2.665</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="2" t="n">
-        <v>45667</v>
+        <v>45713</v>
       </c>
       <c r="B326" s="3" t="n">
-        <v>2.917</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="2" t="n">
-        <v>45666</v>
+        <v>45712</v>
       </c>
       <c r="B327" s="3" t="n">
-        <v>2.92</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="2" t="n">
-        <v>45665</v>
+        <v>45709</v>
       </c>
       <c r="B328" s="3" t="n">
-        <v>2.917</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="2" t="n">
-        <v>45664</v>
+        <v>45708</v>
       </c>
       <c r="B329" s="3" t="n">
-        <v>2.918</v>
+        <v>2.667</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="2" t="n">
-        <v>45663</v>
+        <v>45707</v>
       </c>
       <c r="B330" s="3" t="n">
-        <v>2.917</v>
+        <v>2.665</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="2" t="n">
-        <v>45660</v>
+        <v>45706</v>
       </c>
       <c r="B331" s="3" t="n">
-        <v>2.919</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="2" t="n">
-        <v>45659</v>
+        <v>45705</v>
       </c>
       <c r="B332" s="3" t="n">
-        <v>2.92</v>
+        <v>2.665</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="2" t="n">
-        <v>45657</v>
+        <v>45702</v>
       </c>
       <c r="B333" s="3" t="n">
-        <v>2.905</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="2" t="n">
-        <v>45656</v>
+        <v>45701</v>
       </c>
       <c r="B334" s="3" t="n">
-        <v>2.915</v>
+        <v>2.667</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="2" t="n">
-        <v>45653</v>
+        <v>45700</v>
       </c>
       <c r="B335" s="3" t="n">
-        <v>2.916</v>
+        <v>2.665</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="2" t="n">
-        <v>45650</v>
+        <v>45699</v>
       </c>
       <c r="B336" s="3" t="n">
-        <v>2.909</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="2" t="n">
-        <v>45649</v>
+        <v>45698</v>
       </c>
       <c r="B337" s="3" t="n">
-        <v>2.911</v>
+        <v>2.664</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="2" t="n">
-        <v>45646</v>
+        <v>45695</v>
       </c>
       <c r="B338" s="3" t="n">
-        <v>2.916</v>
+        <v>2.665</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="2" t="n">
-        <v>45645</v>
+        <v>45694</v>
       </c>
       <c r="B339" s="3" t="n">
-        <v>2.919</v>
+        <v>2.669</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="2" t="n">
-        <v>45644</v>
+        <v>45693</v>
       </c>
       <c r="B340" s="3" t="n">
-        <v>2.917</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="2" t="n">
-        <v>45643</v>
+        <v>45692</v>
       </c>
       <c r="B341" s="3" t="n">
-        <v>3.164</v>
+        <v>2.917</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="2" t="n">
-        <v>45642</v>
+        <v>45691</v>
       </c>
       <c r="B342" s="3" t="n">
-        <v>3.165</v>
+        <v>2.918</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="2" t="n">
-        <v>45639</v>
+        <v>45688</v>
       </c>
       <c r="B343" s="3" t="n">
-        <v>3.167</v>
+        <v>2.912</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="2" t="n">
-        <v>45638</v>
+        <v>45687</v>
       </c>
       <c r="B344" s="3" t="n">
-        <v>3.164</v>
+        <v>2.923</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="2" t="n">
-        <v>45637</v>
+        <v>45686</v>
       </c>
       <c r="B345" s="3" t="n">
-        <v>3.164</v>
+        <v>2.923</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="2" t="n">
-        <v>45636</v>
+        <v>45685</v>
       </c>
       <c r="B346" s="3" t="n">
-        <v>3.163</v>
+        <v>2.921</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="2" t="n">
-        <v>45635</v>
+        <v>45684</v>
       </c>
       <c r="B347" s="3" t="n">
-        <v>3.164</v>
+        <v>2.921</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="2" t="n">
-        <v>45632</v>
+        <v>45681</v>
       </c>
       <c r="B348" s="3" t="n">
-        <v>3.165</v>
+        <v>2.921</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="2" t="n">
-        <v>45631</v>
+        <v>45680</v>
       </c>
       <c r="B349" s="3" t="n">
-        <v>3.165</v>
+        <v>2.922</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="2" t="n">
-        <v>45630</v>
+        <v>45679</v>
       </c>
       <c r="B350" s="3" t="n">
-        <v>3.165</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="2" t="n">
-        <v>45629</v>
+        <v>45678</v>
       </c>
       <c r="B351" s="3" t="n">
-        <v>3.164</v>
+        <v>2.921</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="2" t="n">
-        <v>45628</v>
+        <v>45677</v>
       </c>
       <c r="B352" s="3" t="n">
-        <v>3.165</v>
+        <v>2.919</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="2" t="n">
-        <v>45625</v>
+        <v>45674</v>
       </c>
       <c r="B353" s="3" t="n">
-        <v>3.163</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="2" t="n">
-        <v>45624</v>
+        <v>45673</v>
       </c>
       <c r="B354" s="3" t="n">
-        <v>3.164</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="2" t="n">
-        <v>45623</v>
+        <v>45672</v>
       </c>
       <c r="B355" s="3" t="n">
-        <v>3.165</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="2" t="n">
-        <v>45622</v>
+        <v>45671</v>
       </c>
       <c r="B356" s="3" t="n">
-        <v>3.165</v>
+        <v>2.919</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="2" t="n">
-        <v>45621</v>
+        <v>45670</v>
       </c>
       <c r="B357" s="3" t="n">
-        <v>3.167</v>
+        <v>2.918</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="2" t="n">
-        <v>45618</v>
+        <v>45667</v>
       </c>
       <c r="B358" s="3" t="n">
-        <v>3.168</v>
+        <v>2.917</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="2" t="n">
-        <v>45617</v>
+        <v>45666</v>
       </c>
       <c r="B359" s="3" t="n">
-        <v>3.167</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="2" t="n">
-        <v>45616</v>
+        <v>45665</v>
       </c>
       <c r="B360" s="3" t="n">
-        <v>3.167</v>
+        <v>2.917</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="2" t="n">
-        <v>45615</v>
+        <v>45664</v>
       </c>
       <c r="B361" s="3" t="n">
-        <v>3.166</v>
+        <v>2.918</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="2" t="n">
-        <v>45614</v>
+        <v>45663</v>
       </c>
       <c r="B362" s="3" t="n">
-        <v>3.165</v>
+        <v>2.917</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="2" t="n">
-        <v>45611</v>
+        <v>45660</v>
       </c>
       <c r="B363" s="3" t="n">
-        <v>3.165</v>
+        <v>2.919</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="2" t="n">
-        <v>45610</v>
+        <v>45659</v>
       </c>
       <c r="B364" s="3" t="n">
-        <v>3.165</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="2" t="n">
-        <v>45609</v>
+        <v>45657</v>
       </c>
       <c r="B365" s="3" t="n">
-        <v>3.164</v>
+        <v>2.905</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="2" t="n">
-        <v>45608</v>
+        <v>45656</v>
       </c>
       <c r="B366" s="3" t="n">
-        <v>3.163</v>
+        <v>2.915</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="2" t="n">
-        <v>45607</v>
+        <v>45653</v>
       </c>
       <c r="B367" s="3" t="n">
-        <v>3.162</v>
+        <v>2.916</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="2" t="n">
-        <v>45604</v>
+        <v>45650</v>
       </c>
       <c r="B368" s="3" t="n">
-        <v>3.163</v>
+        <v>2.909</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="2" t="n">
-        <v>45603</v>
+        <v>45649</v>
       </c>
       <c r="B369" s="3" t="n">
-        <v>3.163</v>
+        <v>2.911</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="2" t="n">
-        <v>45602</v>
+        <v>45646</v>
       </c>
       <c r="B370" s="3" t="n">
-        <v>3.162</v>
+        <v>2.916</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="2" t="n">
-        <v>45601</v>
+        <v>45645</v>
       </c>
       <c r="B371" s="3" t="n">
-        <v>3.163</v>
+        <v>2.919</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="2" t="n">
-        <v>45600</v>
+        <v>45644</v>
       </c>
       <c r="B372" s="3" t="n">
-        <v>3.163</v>
+        <v>2.917</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="2" t="n">
-        <v>45597</v>
+        <v>45643</v>
       </c>
       <c r="B373" s="3" t="n">
-        <v>3.163</v>
+        <v>3.164</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="2" t="n">
-        <v>45596</v>
+        <v>45642</v>
       </c>
       <c r="B374" s="3" t="n">
-        <v>3.155</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="2" t="n">
-        <v>45595</v>
+        <v>45639</v>
       </c>
       <c r="B375" s="3" t="n">
-        <v>3.165</v>
+        <v>3.167</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="2" t="n">
-        <v>45594</v>
+        <v>45638</v>
       </c>
       <c r="B376" s="3" t="n">
         <v>3.164</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="2" t="n">
-        <v>45593</v>
+        <v>45637</v>
       </c>
       <c r="B377" s="3" t="n">
         <v>3.164</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="2" t="n">
-        <v>45590</v>
+        <v>45636</v>
       </c>
       <c r="B378" s="3" t="n">
-        <v>3.166</v>
+        <v>3.163</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="2" t="n">
-        <v>45589</v>
+        <v>45635</v>
       </c>
       <c r="B379" s="3" t="n">
-        <v>3.166</v>
+        <v>3.164</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="2" t="n">
-        <v>45588</v>
+        <v>45632</v>
       </c>
       <c r="B380" s="3" t="n">
-        <v>3.166</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="2" t="n">
-        <v>45587</v>
+        <v>45631</v>
       </c>
       <c r="B381" s="3" t="n">
-        <v>3.416</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="2" t="n">
-        <v>45586</v>
+        <v>45630</v>
       </c>
       <c r="B382" s="3" t="n">
-        <v>3.415</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="2" t="n">
-        <v>45583</v>
+        <v>45629</v>
       </c>
       <c r="B383" s="3" t="n">
-        <v>3.415</v>
+        <v>3.164</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="2" t="n">
-        <v>45582</v>
+        <v>45628</v>
       </c>
       <c r="B384" s="3" t="n">
-        <v>3.415</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="2" t="n">
-        <v>45581</v>
+        <v>45625</v>
       </c>
       <c r="B385" s="3" t="n">
-        <v>3.414</v>
+        <v>3.163</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="2" t="n">
-        <v>45580</v>
+        <v>45624</v>
       </c>
       <c r="B386" s="3" t="n">
-        <v>3.413</v>
+        <v>3.164</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="2" t="n">
-        <v>45579</v>
+        <v>45623</v>
       </c>
       <c r="B387" s="3" t="n">
-        <v>3.413</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="2" t="n">
-        <v>45576</v>
+        <v>45622</v>
       </c>
       <c r="B388" s="3" t="n">
-        <v>3.413</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="2" t="n">
-        <v>45575</v>
+        <v>45621</v>
       </c>
       <c r="B389" s="3" t="n">
-        <v>3.414</v>
+        <v>3.167</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="2" t="n">
-        <v>45574</v>
+        <v>45618</v>
       </c>
       <c r="B390" s="3" t="n">
-        <v>3.415</v>
+        <v>3.168</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="2" t="n">
-        <v>45573</v>
+        <v>45617</v>
       </c>
       <c r="B391" s="3" t="n">
-        <v>3.414</v>
+        <v>3.167</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="2" t="n">
-        <v>45572</v>
+        <v>45616</v>
       </c>
       <c r="B392" s="3" t="n">
-        <v>3.413</v>
+        <v>3.167</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="2" t="n">
-        <v>45569</v>
+        <v>45615</v>
       </c>
       <c r="B393" s="3" t="n">
-        <v>3.414</v>
+        <v>3.166</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="2" t="n">
-        <v>45568</v>
+        <v>45614</v>
       </c>
       <c r="B394" s="3" t="n">
-        <v>3.407</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="2" t="n">
-        <v>45567</v>
+        <v>45611</v>
       </c>
       <c r="B395" s="3" t="n">
-        <v>3.41</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="2" t="n">
-        <v>45566</v>
+        <v>45610</v>
       </c>
       <c r="B396" s="3" t="n">
-        <v>3.416</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="2" t="n">
-        <v>45565</v>
+        <v>45609</v>
       </c>
       <c r="B397" s="3" t="n">
-        <v>3.41</v>
+        <v>3.164</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="2" t="n">
-        <v>45562</v>
+        <v>45608</v>
       </c>
       <c r="B398" s="3" t="n">
-        <v>3.415</v>
+        <v>3.163</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="2" t="n">
-        <v>45561</v>
+        <v>45607</v>
       </c>
       <c r="B399" s="3" t="n">
-        <v>3.415</v>
+        <v>3.162</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="2" t="n">
-        <v>45560</v>
+        <v>45604</v>
       </c>
       <c r="B400" s="3" t="n">
-        <v>3.416</v>
+        <v>3.163</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="2" t="n">
-        <v>45559</v>
+        <v>45603</v>
       </c>
       <c r="B401" s="3" t="n">
-        <v>3.415</v>
+        <v>3.163</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="2" t="n">
-        <v>45558</v>
+        <v>45602</v>
       </c>
       <c r="B402" s="3" t="n">
-        <v>3.414</v>
+        <v>3.162</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="2" t="n">
-        <v>45555</v>
+        <v>45601</v>
       </c>
       <c r="B403" s="3" t="n">
-        <v>3.412</v>
+        <v>3.163</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="2" t="n">
-        <v>45554</v>
+        <v>45600</v>
       </c>
       <c r="B404" s="3" t="n">
-        <v>3.414</v>
+        <v>3.163</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="2" t="n">
-        <v>45553</v>
+        <v>45597</v>
       </c>
       <c r="B405" s="3" t="n">
-        <v>3.416</v>
+        <v>3.163</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="2" t="n">
-        <v>45552</v>
+        <v>45596</v>
       </c>
       <c r="B406" s="3" t="n">
-        <v>3.665</v>
+        <v>3.155</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="2" t="n">
-        <v>45551</v>
+        <v>45595</v>
       </c>
       <c r="B407" s="3" t="n">
-        <v>3.662</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="2" t="n">
-        <v>45548</v>
+        <v>45594</v>
       </c>
       <c r="B408" s="3" t="n">
-        <v>3.663</v>
+        <v>3.164</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="2" t="n">
-        <v>45547</v>
+        <v>45593</v>
       </c>
       <c r="B409" s="3" t="n">
-        <v>3.664</v>
+        <v>3.164</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="2" t="n">
-        <v>45546</v>
+        <v>45590</v>
       </c>
       <c r="B410" s="3" t="n">
-        <v>3.664</v>
+        <v>3.166</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="2" t="n">
-        <v>45545</v>
+        <v>45589</v>
       </c>
       <c r="B411" s="3" t="n">
-        <v>3.664</v>
+        <v>3.166</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="2" t="n">
-        <v>45544</v>
+        <v>45588</v>
       </c>
       <c r="B412" s="3" t="n">
-        <v>3.663</v>
+        <v>3.166</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="2" t="n">
-        <v>45541</v>
+        <v>45587</v>
       </c>
       <c r="B413" s="3" t="n">
-        <v>3.663</v>
+        <v>3.416</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="2" t="n">
-        <v>45540</v>
+        <v>45586</v>
       </c>
       <c r="B414" s="3" t="n">
-        <v>3.662</v>
+        <v>3.415</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="2" t="n">
-        <v>45539</v>
+        <v>45583</v>
       </c>
       <c r="B415" s="3" t="n">
-        <v>3.663</v>
+        <v>3.415</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="2" t="n">
-        <v>45538</v>
+        <v>45582</v>
       </c>
       <c r="B416" s="3" t="n">
-        <v>3.663</v>
+        <v>3.415</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="2" t="n">
-        <v>45537</v>
+        <v>45581</v>
       </c>
       <c r="B417" s="3" t="n">
-        <v>3.664</v>
+        <v>3.414</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="2" t="n">
-        <v>45534</v>
+        <v>45580</v>
       </c>
       <c r="B418" s="3" t="n">
-        <v>3.654</v>
+        <v>3.413</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="2" t="n">
-        <v>45533</v>
+        <v>45579</v>
       </c>
       <c r="B419" s="3" t="n">
-        <v>3.664</v>
+        <v>3.413</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="2" t="n">
-        <v>45532</v>
+        <v>45576</v>
       </c>
       <c r="B420" s="3" t="n">
-        <v>3.666</v>
+        <v>3.413</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="2" t="n">
-        <v>45531</v>
+        <v>45575</v>
       </c>
       <c r="B421" s="3" t="n">
-        <v>3.665</v>
+        <v>3.414</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="2" t="n">
-        <v>45530</v>
+        <v>45574</v>
       </c>
       <c r="B422" s="3" t="n">
-        <v>3.665</v>
+        <v>3.415</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="2" t="n">
-        <v>45527</v>
+        <v>45573</v>
       </c>
       <c r="B423" s="3" t="n">
-        <v>3.664</v>
+        <v>3.414</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="2" t="n">
-        <v>45526</v>
+        <v>45572</v>
       </c>
       <c r="B424" s="3" t="n">
-        <v>3.664</v>
+        <v>3.413</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="2" t="n">
-        <v>45525</v>
+        <v>45569</v>
       </c>
       <c r="B425" s="3" t="n">
-        <v>3.663</v>
+        <v>3.414</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="2" t="n">
-        <v>45524</v>
+        <v>45568</v>
       </c>
       <c r="B426" s="3" t="n">
-        <v>3.664</v>
+        <v>3.407</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="2" t="n">
-        <v>45523</v>
+        <v>45567</v>
       </c>
       <c r="B427" s="3" t="n">
-        <v>3.664</v>
+        <v>3.41</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="2" t="n">
-        <v>45520</v>
+        <v>45566</v>
       </c>
       <c r="B428" s="3" t="n">
-        <v>3.664</v>
+        <v>3.416</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="2" t="n">
-        <v>45519</v>
+        <v>45565</v>
       </c>
       <c r="B429" s="3" t="n">
-        <v>3.662</v>
+        <v>3.41</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="2" t="n">
-        <v>45518</v>
+        <v>45562</v>
       </c>
       <c r="B430" s="3" t="n">
-        <v>3.662</v>
+        <v>3.415</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="2" t="n">
-        <v>45517</v>
+        <v>45561</v>
       </c>
       <c r="B431" s="3" t="n">
-        <v>3.664</v>
+        <v>3.415</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="2" t="n">
-        <v>45516</v>
+        <v>45560</v>
       </c>
       <c r="B432" s="3" t="n">
-        <v>3.664</v>
+        <v>3.416</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="2" t="n">
-        <v>45513</v>
+        <v>45559</v>
       </c>
       <c r="B433" s="3" t="n">
-        <v>3.663</v>
+        <v>3.415</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="2" t="n">
-        <v>45512</v>
+        <v>45558</v>
       </c>
       <c r="B434" s="3" t="n">
-        <v>3.665</v>
+        <v>3.414</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="2" t="n">
-        <v>45511</v>
+        <v>45555</v>
       </c>
       <c r="B435" s="3" t="n">
-        <v>3.663</v>
+        <v>3.412</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="2" t="n">
-        <v>45510</v>
+        <v>45554</v>
       </c>
       <c r="B436" s="3" t="n">
-        <v>3.663</v>
+        <v>3.414</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="2" t="n">
-        <v>45509</v>
+        <v>45553</v>
       </c>
       <c r="B437" s="3" t="n">
-        <v>3.664</v>
+        <v>3.416</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="2" t="n">
-        <v>45506</v>
+        <v>45552</v>
       </c>
       <c r="B438" s="3" t="n">
-        <v>3.664</v>
+        <v>3.665</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="2" t="n">
-        <v>45505</v>
+        <v>45551</v>
       </c>
       <c r="B439" s="3" t="n">
-        <v>3.664</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="2" t="n">
-        <v>45504</v>
+        <v>45548</v>
       </c>
       <c r="B440" s="3" t="n">
-        <v>3.653</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="2" t="n">
-        <v>45503</v>
+        <v>45547</v>
       </c>
       <c r="B441" s="3" t="n">
-        <v>3.665</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="2" t="n">
-        <v>45502</v>
+        <v>45546</v>
       </c>
       <c r="B442" s="3" t="n">
-        <v>3.663</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="2" t="n">
-        <v>45499</v>
+        <v>45545</v>
       </c>
       <c r="B443" s="3" t="n">
-        <v>3.663</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="2" t="n">
-        <v>45498</v>
+        <v>45544</v>
       </c>
       <c r="B444" s="3" t="n">
-        <v>3.665</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="2" t="n">
-        <v>45497</v>
+        <v>45541</v>
       </c>
       <c r="B445" s="3" t="n">
-        <v>3.665</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="2" t="n">
-        <v>45496</v>
+        <v>45540</v>
       </c>
       <c r="B446" s="3" t="n">
-        <v>3.665</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="2" t="n">
-        <v>45495</v>
+        <v>45539</v>
       </c>
       <c r="B447" s="3" t="n">
-        <v>3.664</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="2" t="n">
-        <v>45492</v>
+        <v>45538</v>
       </c>
       <c r="B448" s="3" t="n">
         <v>3.663</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="2" t="n">
-        <v>45491</v>
+        <v>45537</v>
       </c>
       <c r="B449" s="3" t="n">
-        <v>3.663</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="2" t="n">
-        <v>45490</v>
+        <v>45534</v>
       </c>
       <c r="B450" s="3" t="n">
-        <v>3.662</v>
+        <v>3.654</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="2" t="n">
-        <v>45489</v>
+        <v>45533</v>
       </c>
       <c r="B451" s="3" t="n">
-        <v>3.662</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="2" t="n">
-        <v>45488</v>
+        <v>45532</v>
       </c>
       <c r="B452" s="3" t="n">
-        <v>3.661</v>
+        <v>3.666</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="2" t="n">
-        <v>45485</v>
+        <v>45531</v>
       </c>
       <c r="B453" s="3" t="n">
-        <v>3.661</v>
+        <v>3.665</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="2" t="n">
-        <v>45484</v>
+        <v>45530</v>
       </c>
       <c r="B454" s="3" t="n">
-        <v>3.662</v>
+        <v>3.665</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="2" t="n">
-        <v>45483</v>
+        <v>45527</v>
       </c>
       <c r="B455" s="3" t="n">
-        <v>3.663</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="2" t="n">
-        <v>45482</v>
+        <v>45526</v>
       </c>
       <c r="B456" s="3" t="n">
-        <v>3.662</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="2" t="n">
-        <v>45481</v>
+        <v>45525</v>
       </c>
       <c r="B457" s="3" t="n">
-        <v>3.662</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="2" t="n">
-        <v>45478</v>
+        <v>45524</v>
       </c>
       <c r="B458" s="3" t="n">
-        <v>3.663</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="2" t="n">
-        <v>45477</v>
+        <v>45523</v>
       </c>
       <c r="B459" s="3" t="n">
-        <v>3.663</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="2" t="n">
-        <v>45476</v>
+        <v>45520</v>
       </c>
       <c r="B460" s="3" t="n">
-        <v>3.663</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="2" t="n">
-        <v>45475</v>
+        <v>45519</v>
       </c>
       <c r="B461" s="3" t="n">
         <v>3.662</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="2" t="n">
-        <v>45474</v>
+        <v>45518</v>
       </c>
       <c r="B462" s="3" t="n">
-        <v>3.665</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="2" t="n">
-        <v>45471</v>
+        <v>45517</v>
       </c>
       <c r="B463" s="3" t="n">
-        <v>3.656</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="2" t="n">
-        <v>45470</v>
+        <v>45516</v>
       </c>
       <c r="B464" s="3" t="n">
-        <v>3.662</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="2" t="n">
-        <v>45469</v>
+        <v>45513</v>
       </c>
       <c r="B465" s="3" t="n">
-        <v>3.661</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="2" t="n">
-        <v>45468</v>
+        <v>45512</v>
       </c>
       <c r="B466" s="3" t="n">
-        <v>3.663</v>
+        <v>3.665</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="2" t="n">
-        <v>45467</v>
+        <v>45511</v>
       </c>
       <c r="B467" s="3" t="n">
         <v>3.663</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="2" t="n">
-        <v>45464</v>
+        <v>45510</v>
       </c>
       <c r="B468" s="3" t="n">
-        <v>3.664</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="2" t="n">
-        <v>45463</v>
+        <v>45509</v>
       </c>
       <c r="B469" s="3" t="n">
-        <v>3.663</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="2" t="n">
-        <v>45462</v>
+        <v>45506</v>
       </c>
       <c r="B470" s="3" t="n">
-        <v>3.663</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="2" t="n">
-        <v>45461</v>
+        <v>45505</v>
       </c>
       <c r="B471" s="3" t="n">
-        <v>3.666</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="2" t="n">
-        <v>45460</v>
+        <v>45504</v>
       </c>
       <c r="B472" s="3" t="n">
-        <v>3.662</v>
+        <v>3.653</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="2" t="n">
-        <v>45457</v>
+        <v>45503</v>
       </c>
       <c r="B473" s="3" t="n">
-        <v>3.662</v>
+        <v>3.665</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="2" t="n">
-        <v>45456</v>
+        <v>45502</v>
       </c>
       <c r="B474" s="3" t="n">
-        <v>3.661</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="2" t="n">
-        <v>45455</v>
+        <v>45499</v>
       </c>
       <c r="B475" s="3" t="n">
-        <v>3.662</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="2" t="n">
-        <v>45454</v>
+        <v>45498</v>
       </c>
       <c r="B476" s="3" t="n">
-        <v>3.909</v>
+        <v>3.665</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="2" t="n">
-        <v>45453</v>
+        <v>45497</v>
       </c>
       <c r="B477" s="3" t="n">
-        <v>3.912</v>
+        <v>3.665</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="2" t="n">
-        <v>45450</v>
+        <v>45496</v>
       </c>
       <c r="B478" s="3" t="n">
-        <v>3.912</v>
+        <v>3.665</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="2" t="n">
-        <v>45449</v>
+        <v>45495</v>
       </c>
       <c r="B479" s="3" t="n">
-        <v>3.911</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="2" t="n">
-        <v>45448</v>
+        <v>45492</v>
       </c>
       <c r="B480" s="3" t="n">
-        <v>3.913</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="2" t="n">
-        <v>45447</v>
+        <v>45491</v>
       </c>
       <c r="B481" s="3" t="n">
-        <v>3.911</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="2" t="n">
-        <v>45446</v>
+        <v>45490</v>
       </c>
       <c r="B482" s="3" t="n">
-        <v>3.913</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="2" t="n">
-        <v>45443</v>
+        <v>45489</v>
       </c>
       <c r="B483" s="3" t="n">
-        <v>3.892</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="2" t="n">
-        <v>45442</v>
+        <v>45488</v>
       </c>
       <c r="B484" s="3" t="n">
-        <v>3.91</v>
+        <v>3.661</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="2" t="n">
-        <v>45441</v>
+        <v>45485</v>
       </c>
       <c r="B485" s="3" t="n">
-        <v>3.909</v>
+        <v>3.661</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="2" t="n">
-        <v>45440</v>
+        <v>45484</v>
       </c>
       <c r="B486" s="3" t="n">
-        <v>3.909</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="2" t="n">
-        <v>45439</v>
+        <v>45483</v>
       </c>
       <c r="B487" s="3" t="n">
-        <v>3.911</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="2" t="n">
-        <v>45436</v>
+        <v>45482</v>
       </c>
       <c r="B488" s="3" t="n">
-        <v>3.91</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="2" t="n">
-        <v>45435</v>
+        <v>45481</v>
       </c>
       <c r="B489" s="3" t="n">
-        <v>3.912</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="2" t="n">
-        <v>45434</v>
+        <v>45478</v>
       </c>
       <c r="B490" s="3" t="n">
-        <v>3.91</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="2" t="n">
-        <v>45433</v>
+        <v>45477</v>
       </c>
       <c r="B491" s="3" t="n">
-        <v>3.912</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="2" t="n">
-        <v>45432</v>
+        <v>45476</v>
       </c>
       <c r="B492" s="3" t="n">
-        <v>3.904</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="2" t="n">
-        <v>45429</v>
+        <v>45475</v>
       </c>
       <c r="B493" s="3" t="n">
-        <v>3.901</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="2" t="n">
-        <v>45428</v>
+        <v>45474</v>
       </c>
       <c r="B494" s="3" t="n">
-        <v>3.904</v>
+        <v>3.665</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="2" t="n">
-        <v>45427</v>
+        <v>45471</v>
       </c>
       <c r="B495" s="3" t="n">
-        <v>3.908</v>
+        <v>3.656</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="2" t="n">
-        <v>45426</v>
+        <v>45470</v>
       </c>
       <c r="B496" s="3" t="n">
-        <v>3.907</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="2" t="n">
-        <v>45425</v>
+        <v>45469</v>
       </c>
       <c r="B497" s="3" t="n">
-        <v>3.907</v>
+        <v>3.661</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="2" t="n">
-        <v>45422</v>
+        <v>45468</v>
       </c>
       <c r="B498" s="3" t="n">
-        <v>3.906</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="2" t="n">
-        <v>45421</v>
+        <v>45467</v>
       </c>
       <c r="B499" s="3" t="n">
-        <v>3.901</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="2" t="n">
-        <v>45420</v>
+        <v>45464</v>
       </c>
       <c r="B500" s="3" t="n">
-        <v>3.905</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="2" t="n">
-        <v>45419</v>
+        <v>45463</v>
       </c>
       <c r="B501" s="3" t="n">
-        <v>3.906</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="2" t="n">
-        <v>45418</v>
+        <v>45462</v>
       </c>
       <c r="B502" s="3" t="n">
-        <v>3.909</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="2" t="n">
-        <v>45415</v>
+        <v>45461</v>
       </c>
       <c r="B503" s="3" t="n">
-        <v>3.908</v>
+        <v>3.666</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="2" t="n">
-        <v>45414</v>
+        <v>45460</v>
       </c>
       <c r="B504" s="3" t="n">
-        <v>3.91</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="2" t="n">
-        <v>45412</v>
+        <v>45457</v>
       </c>
       <c r="B505" s="3" t="n">
-        <v>3.889</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="2" t="n">
-        <v>45411</v>
+        <v>45456</v>
       </c>
       <c r="B506" s="3" t="n">
-        <v>3.906</v>
+        <v>3.661</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="2" t="n">
-        <v>45408</v>
+        <v>45455</v>
       </c>
       <c r="B507" s="3" t="n">
-        <v>3.907</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="2" t="n">
-        <v>45407</v>
+        <v>45454</v>
       </c>
       <c r="B508" s="3" t="n">
         <v>3.909</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="2" t="n">
-        <v>45406</v>
+        <v>45453</v>
       </c>
       <c r="B509" s="3" t="n">
-        <v>3.911</v>
+        <v>3.912</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="2" t="n">
-        <v>45405</v>
+        <v>45450</v>
       </c>
       <c r="B510" s="3" t="n">
-        <v>3.908</v>
+        <v>3.912</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="2" t="n">
-        <v>45404</v>
+        <v>45449</v>
       </c>
       <c r="B511" s="3" t="n">
-        <v>3.91</v>
+        <v>3.911</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="2" t="n">
-        <v>45401</v>
+        <v>45448</v>
       </c>
       <c r="B512" s="3" t="n">
-        <v>3.91</v>
+        <v>3.913</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="2" t="n">
-        <v>45400</v>
+        <v>45447</v>
       </c>
       <c r="B513" s="3" t="n">
-        <v>3.909</v>
+        <v>3.911</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="2" t="n">
-        <v>45399</v>
+        <v>45446</v>
       </c>
       <c r="B514" s="3" t="n">
-        <v>3.908</v>
+        <v>3.913</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="2" t="n">
-        <v>45398</v>
+        <v>45443</v>
       </c>
       <c r="B515" s="3" t="n">
-        <v>3.911</v>
+        <v>3.892</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="2" t="n">
-        <v>45397</v>
+        <v>45442</v>
       </c>
       <c r="B516" s="3" t="n">
-        <v>3.907</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="2" t="n">
-        <v>45394</v>
+        <v>45441</v>
       </c>
       <c r="B517" s="3" t="n">
-        <v>3.91</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="2" t="n">
-        <v>45393</v>
+        <v>45440</v>
       </c>
       <c r="B518" s="3" t="n">
-        <v>3.907</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="2" t="n">
-        <v>45392</v>
+        <v>45439</v>
       </c>
       <c r="B519" s="3" t="n">
-        <v>3.907</v>
+        <v>3.911</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="2" t="n">
-        <v>45391</v>
+        <v>45436</v>
       </c>
       <c r="B520" s="3" t="n">
-        <v>3.909</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="2" t="n">
-        <v>45390</v>
+        <v>45435</v>
       </c>
       <c r="B521" s="3" t="n">
-        <v>3.908</v>
+        <v>3.912</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="2" t="n">
-        <v>45387</v>
+        <v>45434</v>
       </c>
       <c r="B522" s="3" t="n">
-        <v>3.907</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="2" t="n">
-        <v>45386</v>
+        <v>45433</v>
       </c>
       <c r="B523" s="3" t="n">
         <v>3.912</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="2" t="n">
-        <v>45385</v>
+        <v>45432</v>
       </c>
       <c r="B524" s="3" t="n">
-        <v>3.911</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="2" t="n">
-        <v>45384</v>
+        <v>45429</v>
       </c>
       <c r="B525" s="3" t="n">
-        <v>3.906</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="2" t="n">
-        <v>45379</v>
+        <v>45428</v>
       </c>
       <c r="B526" s="3" t="n">
-        <v>3.899</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="2" t="n">
-        <v>45378</v>
+        <v>45427</v>
       </c>
       <c r="B527" s="3" t="n">
-        <v>3.906</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="2" t="n">
-        <v>45377</v>
+        <v>45426</v>
       </c>
       <c r="B528" s="3" t="n">
-        <v>3.906</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="2" t="n">
-        <v>45376</v>
+        <v>45425</v>
       </c>
       <c r="B529" s="3" t="n">
-        <v>3.909</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="2" t="n">
-        <v>45373</v>
+        <v>45422</v>
       </c>
       <c r="B530" s="3" t="n">
-        <v>3.909</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="2" t="n">
-        <v>45372</v>
+        <v>45421</v>
       </c>
       <c r="B531" s="3" t="n">
-        <v>3.907</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="2" t="n">
-        <v>45371</v>
+        <v>45420</v>
       </c>
       <c r="B532" s="3" t="n">
-        <v>3.908</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="2" t="n">
-        <v>45370</v>
+        <v>45419</v>
       </c>
       <c r="B533" s="3" t="n">
-        <v>3.908</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="2" t="n">
-        <v>45369</v>
+        <v>45418</v>
       </c>
       <c r="B534" s="3" t="n">
         <v>3.909</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="2" t="n">
-        <v>45366</v>
+        <v>45415</v>
       </c>
       <c r="B535" s="3" t="n">
-        <v>3.909</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="2" t="n">
-        <v>45365</v>
+        <v>45414</v>
       </c>
       <c r="B536" s="3" t="n">
-        <v>3.908</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="2" t="n">
-        <v>45364</v>
+        <v>45412</v>
       </c>
       <c r="B537" s="3" t="n">
-        <v>3.907</v>
+        <v>3.889</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="2" t="n">
-        <v>45363</v>
+        <v>45411</v>
       </c>
       <c r="B538" s="3" t="n">
-        <v>3.905</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="2" t="n">
-        <v>45362</v>
+        <v>45408</v>
       </c>
       <c r="B539" s="3" t="n">
-        <v>3.904</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="2" t="n">
-        <v>45359</v>
+        <v>45407</v>
       </c>
       <c r="B540" s="3" t="n">
-        <v>3.907</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="2" t="n">
-        <v>45358</v>
+        <v>45406</v>
       </c>
       <c r="B541" s="3" t="n">
-        <v>3.908</v>
+        <v>3.911</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="2" t="n">
-        <v>45357</v>
+        <v>45405</v>
       </c>
       <c r="B542" s="3" t="n">
-        <v>3.905</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="2" t="n">
-        <v>45356</v>
+        <v>45404</v>
       </c>
       <c r="B543" s="3" t="n">
-        <v>3.911</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="2" t="n">
-        <v>45355</v>
+        <v>45401</v>
       </c>
       <c r="B544" s="3" t="n">
-        <v>3.903</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="2" t="n">
-        <v>45352</v>
+        <v>45400</v>
       </c>
       <c r="B545" s="3" t="n">
-        <v>3.904</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="2" t="n">
-        <v>45351</v>
+        <v>45399</v>
       </c>
       <c r="B546" s="3" t="n">
-        <v>3.887</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="2" t="n">
-        <v>45350</v>
+        <v>45398</v>
       </c>
       <c r="B547" s="3" t="n">
-        <v>3.906</v>
+        <v>3.911</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="2" t="n">
-        <v>45349</v>
+        <v>45397</v>
       </c>
       <c r="B548" s="3" t="n">
-        <v>3.905</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="2" t="n">
-        <v>45348</v>
+        <v>45394</v>
       </c>
       <c r="B549" s="3" t="n">
-        <v>3.904</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="2" t="n">
-        <v>45345</v>
+        <v>45393</v>
       </c>
       <c r="B550" s="3" t="n">
         <v>3.907</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="2" t="n">
-        <v>45344</v>
+        <v>45392</v>
       </c>
       <c r="B551" s="3" t="n">
-        <v>3.909</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="2" t="n">
-        <v>45343</v>
+        <v>45391</v>
       </c>
       <c r="B552" s="3" t="n">
-        <v>3.91</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="2" t="n">
-        <v>45342</v>
+        <v>45390</v>
       </c>
       <c r="B553" s="3" t="n">
-        <v>3.911</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="2" t="n">
-        <v>45341</v>
+        <v>45387</v>
       </c>
       <c r="B554" s="3" t="n">
-        <v>3.91</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="2" t="n">
-        <v>45338</v>
+        <v>45386</v>
       </c>
       <c r="B555" s="3" t="n">
-        <v>3.909</v>
+        <v>3.912</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="2" t="n">
-        <v>45337</v>
+        <v>45385</v>
       </c>
       <c r="B556" s="3" t="n">
         <v>3.911</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="2" t="n">
-        <v>45336</v>
+        <v>45384</v>
       </c>
       <c r="B557" s="3" t="n">
-        <v>3.911</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="2" t="n">
-        <v>45335</v>
+        <v>45379</v>
       </c>
       <c r="B558" s="3" t="n">
-        <v>3.909</v>
+        <v>3.899</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="2" t="n">
-        <v>45334</v>
+        <v>45378</v>
       </c>
       <c r="B559" s="3" t="n">
-        <v>3.909</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="2" t="n">
-        <v>45331</v>
+        <v>45377</v>
       </c>
       <c r="B560" s="3" t="n">
-        <v>3.91</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="2" t="n">
-        <v>45330</v>
+        <v>45376</v>
       </c>
       <c r="B561" s="3" t="n">
-        <v>3.908</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="2" t="n">
-        <v>45329</v>
+        <v>45373</v>
       </c>
       <c r="B562" s="3" t="n">
-        <v>3.908</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="2" t="n">
-        <v>45328</v>
+        <v>45372</v>
       </c>
       <c r="B563" s="3" t="n">
-        <v>3.908</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="2" t="n">
-        <v>45327</v>
+        <v>45371</v>
       </c>
       <c r="B564" s="3" t="n">
-        <v>3.907</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="2" t="n">
-        <v>45324</v>
+        <v>45370</v>
       </c>
       <c r="B565" s="3" t="n">
-        <v>3.906</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="2" t="n">
-        <v>45323</v>
+        <v>45369</v>
       </c>
       <c r="B566" s="3" t="n">
-        <v>3.905</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="2" t="n">
-        <v>45322</v>
+        <v>45366</v>
       </c>
       <c r="B567" s="3" t="n">
-        <v>3.894</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="2" t="n">
-        <v>45321</v>
+        <v>45365</v>
       </c>
       <c r="B568" s="3" t="n">
-        <v>3.907</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="2" t="n">
-        <v>45320</v>
+        <v>45364</v>
       </c>
       <c r="B569" s="3" t="n">
         <v>3.907</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="2" t="n">
-        <v>45317</v>
+        <v>45363</v>
       </c>
       <c r="B570" s="3" t="n">
-        <v>3.904</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="2" t="n">
-        <v>45316</v>
+        <v>45362</v>
       </c>
       <c r="B571" s="3" t="n">
-        <v>3.905</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="2" t="n">
-        <v>45315</v>
+        <v>45359</v>
       </c>
       <c r="B572" s="3" t="n">
-        <v>3.905</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="2" t="n">
-        <v>45314</v>
+        <v>45358</v>
       </c>
       <c r="B573" s="3" t="n">
-        <v>3.902</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="2" t="n">
-        <v>45313</v>
+        <v>45357</v>
       </c>
       <c r="B574" s="3" t="n">
-        <v>3.902</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="2" t="n">
-        <v>45310</v>
+        <v>45356</v>
       </c>
       <c r="B575" s="3" t="n">
-        <v>3.904</v>
+        <v>3.911</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="2" t="n">
-        <v>45309</v>
+        <v>45355</v>
       </c>
       <c r="B576" s="3" t="n">
-        <v>3.907</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="2" t="n">
-        <v>45308</v>
+        <v>45352</v>
       </c>
       <c r="B577" s="3" t="n">
         <v>3.904</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="2" t="n">
-        <v>45307</v>
+        <v>45351</v>
       </c>
       <c r="B578" s="3" t="n">
-        <v>3.905</v>
+        <v>3.887</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="2" t="n">
-        <v>45306</v>
+        <v>45350</v>
       </c>
       <c r="B579" s="3" t="n">
-        <v>3.902</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="2" t="n">
-        <v>45303</v>
+        <v>45349</v>
       </c>
       <c r="B580" s="3" t="n">
-        <v>3.904</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="2" t="n">
-        <v>45302</v>
+        <v>45348</v>
       </c>
       <c r="B581" s="3" t="n">
-        <v>3.905</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="2" t="n">
-        <v>45301</v>
+        <v>45345</v>
       </c>
       <c r="B582" s="3" t="n">
-        <v>3.906</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="2" t="n">
-        <v>45300</v>
+        <v>45344</v>
       </c>
       <c r="B583" s="3" t="n">
-        <v>3.904</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="2" t="n">
-        <v>45299</v>
+        <v>45343</v>
       </c>
       <c r="B584" s="3" t="n">
-        <v>3.904</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="2" t="n">
-        <v>45296</v>
+        <v>45342</v>
       </c>
       <c r="B585" s="3" t="n">
-        <v>3.905</v>
+        <v>3.911</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="2" t="n">
-        <v>45295</v>
+        <v>45341</v>
       </c>
       <c r="B586" s="3" t="n">
-        <v>3.902</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="2" t="n">
-        <v>45294</v>
+        <v>45338</v>
       </c>
       <c r="B587" s="3" t="n">
-        <v>3.904</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="2" t="n">
-        <v>45293</v>
+        <v>45337</v>
       </c>
       <c r="B588" s="3" t="n">
-        <v>3.906</v>
+        <v>3.911</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="2" t="n">
-        <v>45289</v>
+        <v>45336</v>
       </c>
       <c r="B589" s="3" t="n">
-        <v>3.882</v>
+        <v>3.911</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="2" t="n">
-        <v>45288</v>
+        <v>45335</v>
       </c>
       <c r="B590" s="3" t="n">
-        <v>3.9</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="2" t="n">
-        <v>45287</v>
+        <v>45334</v>
       </c>
       <c r="B591" s="3" t="n">
-        <v>3.9</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="2" t="n">
-        <v>45282</v>
+        <v>45331</v>
       </c>
       <c r="B592" s="3" t="n">
-        <v>3.899</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="2" t="n">
-        <v>45281</v>
+        <v>45330</v>
       </c>
       <c r="B593" s="3" t="n">
-        <v>3.899</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="2" t="n">
-        <v>45280</v>
+        <v>45329</v>
       </c>
       <c r="B594" s="3" t="n">
-        <v>3.901</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="2" t="n">
-        <v>45279</v>
+        <v>45328</v>
       </c>
       <c r="B595" s="3" t="n">
-        <v>3.901</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="2" t="n">
-        <v>45278</v>
+        <v>45327</v>
       </c>
       <c r="B596" s="3" t="n">
-        <v>3.901</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="2" t="n">
-        <v>45275</v>
+        <v>45324</v>
       </c>
       <c r="B597" s="3" t="n">
-        <v>3.904</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="2" t="n">
-        <v>45274</v>
+        <v>45323</v>
       </c>
       <c r="B598" s="3" t="n">
-        <v>3.907</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="2" t="n">
-        <v>45273</v>
+        <v>45322</v>
       </c>
       <c r="B599" s="3" t="n">
-        <v>3.905</v>
+        <v>3.894</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="2" t="n">
-        <v>45272</v>
+        <v>45321</v>
       </c>
       <c r="B600" s="3" t="n">
-        <v>3.905</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="2" t="n">
-        <v>45271</v>
+        <v>45320</v>
       </c>
       <c r="B601" s="3" t="n">
-        <v>3.902</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="2" t="n">
-        <v>45268</v>
+        <v>45317</v>
       </c>
       <c r="B602" s="3" t="n">
-        <v>3.903</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="2" t="n">
-        <v>45267</v>
+        <v>45316</v>
       </c>
       <c r="B603" s="3" t="n">
-        <v>3.903</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="2" t="n">
-        <v>45266</v>
+        <v>45315</v>
       </c>
       <c r="B604" s="3" t="n">
-        <v>3.904</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="2" t="n">
-        <v>45265</v>
+        <v>45314</v>
       </c>
       <c r="B605" s="3" t="n">
-        <v>3.905</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="2" t="n">
-        <v>45264</v>
+        <v>45313</v>
       </c>
       <c r="B606" s="3" t="n">
-        <v>3.904</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="2" t="n">
-        <v>45261</v>
+        <v>45310</v>
       </c>
       <c r="B607" s="3" t="n">
         <v>3.904</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="2" t="n">
-        <v>45260</v>
+        <v>45309</v>
       </c>
       <c r="B608" s="3" t="n">
-        <v>3.891</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="2" t="n">
-        <v>45259</v>
+        <v>45308</v>
       </c>
       <c r="B609" s="3" t="n">
-        <v>3.902</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="2" t="n">
-        <v>45258</v>
+        <v>45307</v>
       </c>
       <c r="B610" s="3" t="n">
-        <v>3.903</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="2" t="n">
-        <v>45257</v>
+        <v>45306</v>
       </c>
       <c r="B611" s="3" t="n">
-        <v>3.903</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="2" t="n">
-        <v>45254</v>
+        <v>45303</v>
       </c>
       <c r="B612" s="3" t="n">
         <v>3.904</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="2" t="n">
-        <v>45253</v>
+        <v>45302</v>
       </c>
       <c r="B613" s="3" t="n">
-        <v>3.902</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="2" t="n">
-        <v>45252</v>
+        <v>45301</v>
       </c>
       <c r="B614" s="3" t="n">
-        <v>3.902</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="2" t="n">
-        <v>45251</v>
+        <v>45300</v>
       </c>
       <c r="B615" s="3" t="n">
-        <v>3.901</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="2" t="n">
-        <v>45250</v>
+        <v>45299</v>
       </c>
       <c r="B616" s="3" t="n">
-        <v>3.903</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="2" t="n">
-        <v>45247</v>
+        <v>45296</v>
       </c>
       <c r="B617" s="3" t="n">
-        <v>3.902</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="2" t="n">
-        <v>45246</v>
+        <v>45295</v>
       </c>
       <c r="B618" s="3" t="n">
-        <v>3.906</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="2" t="n">
-        <v>45245</v>
+        <v>45294</v>
       </c>
       <c r="B619" s="3" t="n">
-        <v>3.899</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="2" t="n">
-        <v>45244</v>
+        <v>45293</v>
       </c>
       <c r="B620" s="3" t="n">
-        <v>3.902</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="2" t="n">
-        <v>45243</v>
+        <v>45289</v>
       </c>
       <c r="B621" s="3" t="n">
-        <v>3.903</v>
+        <v>3.882</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="2" t="n">
-        <v>45240</v>
+        <v>45288</v>
       </c>
       <c r="B622" s="3" t="n">
-        <v>3.904</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="2" t="n">
-        <v>45239</v>
+        <v>45287</v>
       </c>
       <c r="B623" s="3" t="n">
-        <v>3.902</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="2" t="n">
-        <v>45238</v>
+        <v>45282</v>
       </c>
       <c r="B624" s="3" t="n">
-        <v>3.902</v>
+        <v>3.899</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="2" t="n">
-        <v>45237</v>
+        <v>45281</v>
       </c>
       <c r="B625" s="3" t="n">
-        <v>3.902</v>
+        <v>3.899</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="2" t="n">
-        <v>45236</v>
+        <v>45280</v>
       </c>
       <c r="B626" s="3" t="n">
-        <v>3.9</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="2" t="n">
-        <v>45233</v>
+        <v>45279</v>
       </c>
       <c r="B627" s="3" t="n">
-        <v>3.902</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="2" t="n">
-        <v>45232</v>
+        <v>45278</v>
       </c>
       <c r="B628" s="3" t="n">
-        <v>3.903</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="2" t="n">
-        <v>45231</v>
+        <v>45275</v>
       </c>
       <c r="B629" s="3" t="n">
-        <v>3.9</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="2" t="n">
-        <v>45230</v>
+        <v>45274</v>
       </c>
       <c r="B630" s="3" t="n">
-        <v>3.882</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="2" t="n">
-        <v>45229</v>
+        <v>45273</v>
       </c>
       <c r="B631" s="3" t="n">
-        <v>3.899</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="2" t="n">
-        <v>45226</v>
+        <v>45272</v>
       </c>
       <c r="B632" s="3" t="n">
-        <v>3.903</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="2" t="n">
-        <v>45225</v>
+        <v>45271</v>
       </c>
       <c r="B633" s="3" t="n">
-        <v>3.901</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="2" t="n">
-        <v>45224</v>
+        <v>45268</v>
       </c>
       <c r="B634" s="3" t="n">
-        <v>3.9</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="2" t="n">
-        <v>45223</v>
+        <v>45267</v>
       </c>
       <c r="B635" s="3" t="n">
-        <v>3.904</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="2" t="n">
-        <v>45222</v>
+        <v>45266</v>
       </c>
       <c r="B636" s="3" t="n">
-        <v>3.905</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="2" t="n">
-        <v>45219</v>
+        <v>45265</v>
       </c>
       <c r="B637" s="3" t="n">
         <v>3.905</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="2" t="n">
-        <v>45218</v>
+        <v>45264</v>
       </c>
       <c r="B638" s="3" t="n">
-        <v>3.905</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="2" t="n">
-        <v>45217</v>
+        <v>45261</v>
       </c>
       <c r="B639" s="3" t="n">
-        <v>3.903</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="2" t="n">
-        <v>45216</v>
+        <v>45260</v>
       </c>
       <c r="B640" s="3" t="n">
-        <v>3.904</v>
+        <v>3.891</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="2" t="n">
-        <v>45215</v>
+        <v>45259</v>
       </c>
       <c r="B641" s="3" t="n">
         <v>3.902</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="2" t="n">
-        <v>45212</v>
+        <v>45258</v>
       </c>
       <c r="B642" s="3" t="n">
         <v>3.903</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="2" t="n">
-        <v>45211</v>
+        <v>45257</v>
       </c>
       <c r="B643" s="3" t="n">
-        <v>3.901</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="2" t="n">
-        <v>45210</v>
+        <v>45254</v>
       </c>
       <c r="B644" s="3" t="n">
-        <v>3.901</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="2" t="n">
-        <v>45209</v>
+        <v>45253</v>
       </c>
       <c r="B645" s="3" t="n">
-        <v>3.899</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="2" t="n">
-        <v>45208</v>
+        <v>45252</v>
       </c>
       <c r="B646" s="3" t="n">
-        <v>3.9</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="2" t="n">
-        <v>45205</v>
+        <v>45251</v>
       </c>
       <c r="B647" s="3" t="n">
-        <v>3.899</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="2" t="n">
-        <v>45204</v>
+        <v>45250</v>
       </c>
       <c r="B648" s="3" t="n">
-        <v>3.9</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="2" t="n">
-        <v>45203</v>
+        <v>45247</v>
       </c>
       <c r="B649" s="3" t="n">
-        <v>3.901</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="2" t="n">
-        <v>45202</v>
+        <v>45246</v>
       </c>
       <c r="B650" s="3" t="n">
-        <v>3.9</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="2" t="n">
-        <v>45201</v>
+        <v>45245</v>
       </c>
       <c r="B651" s="3" t="n">
         <v>3.899</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="2" t="n">
-        <v>45198</v>
+        <v>45244</v>
       </c>
       <c r="B652" s="3" t="n">
-        <v>3.88</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="2" t="n">
-        <v>45197</v>
+        <v>45243</v>
       </c>
       <c r="B653" s="3" t="n">
-        <v>3.906</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="2" t="n">
-        <v>45196</v>
+        <v>45240</v>
       </c>
       <c r="B654" s="3" t="n">
-        <v>3.905</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="2" t="n">
-        <v>45195</v>
+        <v>45239</v>
       </c>
       <c r="B655" s="3" t="n">
-        <v>3.904</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="2" t="n">
-        <v>45194</v>
+        <v>45238</v>
       </c>
       <c r="B656" s="3" t="n">
-        <v>3.904</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="2" t="n">
-        <v>45191</v>
+        <v>45237</v>
       </c>
       <c r="B657" s="3" t="n">
-        <v>3.905</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="2" t="n">
-        <v>45190</v>
+        <v>45236</v>
       </c>
       <c r="B658" s="3" t="n">
-        <v>3.902</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="2" t="n">
-        <v>45189</v>
+        <v>45233</v>
       </c>
       <c r="B659" s="3" t="n">
-        <v>3.901</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="2" t="n">
-        <v>45188</v>
+        <v>45232</v>
       </c>
       <c r="B660" s="3" t="n">
-        <v>3.651</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="2" t="n">
-        <v>45187</v>
+        <v>45231</v>
       </c>
       <c r="B661" s="3" t="n">
-        <v>3.648</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="2" t="n">
-        <v>45184</v>
+        <v>45230</v>
       </c>
       <c r="B662" s="3" t="n">
-        <v>3.65</v>
+        <v>3.882</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="2" t="n">
-        <v>45183</v>
+        <v>45229</v>
       </c>
       <c r="B663" s="3" t="n">
-        <v>3.653</v>
+        <v>3.899</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="2" t="n">
-        <v>45182</v>
+        <v>45226</v>
       </c>
       <c r="B664" s="3" t="n">
-        <v>3.652</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="2" t="n">
-        <v>45181</v>
+        <v>45225</v>
       </c>
       <c r="B665" s="3" t="n">
-        <v>3.654</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="2" t="n">
-        <v>45180</v>
+        <v>45224</v>
       </c>
       <c r="B666" s="3" t="n">
-        <v>3.652</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="2" t="n">
-        <v>45177</v>
+        <v>45223</v>
       </c>
       <c r="B667" s="3" t="n">
-        <v>3.653</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="2" t="n">
-        <v>45176</v>
+        <v>45222</v>
       </c>
       <c r="B668" s="3" t="n">
-        <v>3.652</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="2" t="n">
-        <v>45175</v>
+        <v>45219</v>
       </c>
       <c r="B669" s="3" t="n">
-        <v>3.652</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="2" t="n">
-        <v>45174</v>
+        <v>45218</v>
       </c>
       <c r="B670" s="3" t="n">
-        <v>3.651</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="2" t="n">
-        <v>45173</v>
+        <v>45217</v>
       </c>
       <c r="B671" s="3" t="n">
-        <v>3.652</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="2" t="n">
-        <v>45170</v>
+        <v>45216</v>
       </c>
       <c r="B672" s="3" t="n">
-        <v>3.652</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="2" t="n">
-        <v>45169</v>
+        <v>45215</v>
       </c>
       <c r="B673" s="3" t="n">
-        <v>3.646</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="2" t="n">
-        <v>45168</v>
+        <v>45212</v>
       </c>
       <c r="B674" s="3" t="n">
-        <v>3.652</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="2" t="n">
-        <v>45167</v>
+        <v>45211</v>
       </c>
       <c r="B675" s="3" t="n">
-        <v>3.652</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="2" t="n">
-        <v>45166</v>
+        <v>45210</v>
       </c>
       <c r="B676" s="3" t="n">
-        <v>3.651</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="2" t="n">
-        <v>45163</v>
+        <v>45209</v>
       </c>
       <c r="B677" s="3" t="n">
-        <v>3.652</v>
+        <v>3.899</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="2" t="n">
-        <v>45162</v>
+        <v>45208</v>
       </c>
       <c r="B678" s="3" t="n">
-        <v>3.649</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="2" t="n">
-        <v>45161</v>
+        <v>45205</v>
       </c>
       <c r="B679" s="3" t="n">
-        <v>3.652</v>
+        <v>3.899</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="2" t="n">
-        <v>45160</v>
+        <v>45204</v>
       </c>
       <c r="B680" s="3" t="n">
-        <v>3.655</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="2" t="n">
-        <v>45159</v>
+        <v>45203</v>
       </c>
       <c r="B681" s="3" t="n">
-        <v>3.654</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="2" t="n">
-        <v>45156</v>
+        <v>45202</v>
       </c>
       <c r="B682" s="3" t="n">
-        <v>3.655</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="2" t="n">
-        <v>45155</v>
+        <v>45201</v>
       </c>
       <c r="B683" s="3" t="n">
-        <v>3.654</v>
+        <v>3.899</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="2" t="n">
-        <v>45154</v>
+        <v>45198</v>
       </c>
       <c r="B684" s="3" t="n">
-        <v>3.654</v>
+        <v>3.88</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="2" t="n">
-        <v>45153</v>
+        <v>45197</v>
       </c>
       <c r="B685" s="3" t="n">
-        <v>3.657</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="2" t="n">
-        <v>45152</v>
+        <v>45196</v>
       </c>
       <c r="B686" s="3" t="n">
-        <v>3.656</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="2" t="n">
-        <v>45149</v>
+        <v>45195</v>
       </c>
       <c r="B687" s="3" t="n">
-        <v>3.653</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="2" t="n">
-        <v>45148</v>
+        <v>45194</v>
       </c>
       <c r="B688" s="3" t="n">
-        <v>3.652</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="2" t="n">
-        <v>45147</v>
+        <v>45191</v>
       </c>
       <c r="B689" s="3" t="n">
-        <v>3.649</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="2" t="n">
-        <v>45146</v>
+        <v>45190</v>
       </c>
       <c r="B690" s="3" t="n">
-        <v>3.652</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="2" t="n">
-        <v>45145</v>
+        <v>45189</v>
       </c>
       <c r="B691" s="3" t="n">
-        <v>3.653</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="2" t="n">
-        <v>45142</v>
+        <v>45188</v>
       </c>
       <c r="B692" s="3" t="n">
-        <v>3.653</v>
+        <v>3.651</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="2" t="n">
-        <v>45141</v>
+        <v>45187</v>
       </c>
       <c r="B693" s="3" t="n">
-        <v>3.653</v>
+        <v>3.648</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="2" t="n">
-        <v>45140</v>
+        <v>45184</v>
       </c>
       <c r="B694" s="3" t="n">
-        <v>3.655</v>
+        <v>3.65</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="2" t="n">
-        <v>45139</v>
+        <v>45183</v>
       </c>
       <c r="B695" s="3" t="n">
-        <v>3.404</v>
+        <v>3.653</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="2" t="n">
-        <v>45138</v>
+        <v>45182</v>
       </c>
       <c r="B696" s="3" t="n">
-        <v>3.392</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="2" t="n">
-        <v>45135</v>
+        <v>45181</v>
       </c>
       <c r="B697" s="3" t="n">
-        <v>3.404</v>
+        <v>3.654</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="2" t="n">
-        <v>45134</v>
+        <v>45180</v>
       </c>
       <c r="B698" s="3" t="n">
-        <v>3.403</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="2" t="n">
-        <v>45133</v>
+        <v>45177</v>
       </c>
       <c r="B699" s="3" t="n">
-        <v>3.402</v>
+        <v>3.653</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="2" t="n">
-        <v>45132</v>
+        <v>45176</v>
       </c>
       <c r="B700" s="3" t="n">
-        <v>3.405</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="2" t="n">
-        <v>45131</v>
+        <v>45175</v>
       </c>
       <c r="B701" s="3" t="n">
-        <v>3.405</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="2" t="n">
-        <v>45128</v>
+        <v>45174</v>
       </c>
       <c r="B702" s="3" t="n">
-        <v>3.404</v>
+        <v>3.651</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="2" t="n">
-        <v>45127</v>
+        <v>45173</v>
       </c>
       <c r="B703" s="3" t="n">
-        <v>3.403</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="2" t="n">
-        <v>45126</v>
+        <v>45170</v>
       </c>
       <c r="B704" s="3" t="n">
-        <v>3.4</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="2" t="n">
-        <v>45125</v>
+        <v>45169</v>
       </c>
       <c r="B705" s="3" t="n">
-        <v>3.399</v>
+        <v>3.646</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="2" t="n">
-        <v>45124</v>
+        <v>45168</v>
       </c>
       <c r="B706" s="3" t="n">
-        <v>3.4</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="2" t="n">
-        <v>45121</v>
+        <v>45167</v>
       </c>
       <c r="B707" s="3" t="n">
-        <v>3.402</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="2" t="n">
-        <v>45120</v>
+        <v>45166</v>
       </c>
       <c r="B708" s="3" t="n">
-        <v>3.401</v>
+        <v>3.651</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="2" t="n">
-        <v>45119</v>
+        <v>45163</v>
       </c>
       <c r="B709" s="3" t="n">
-        <v>3.404</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="2" t="n">
-        <v>45118</v>
+        <v>45162</v>
       </c>
       <c r="B710" s="3" t="n">
-        <v>3.404</v>
+        <v>3.649</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="2" t="n">
-        <v>45117</v>
+        <v>45161</v>
       </c>
       <c r="B711" s="3" t="n">
-        <v>3.402</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="2" t="n">
-        <v>45114</v>
+        <v>45160</v>
       </c>
       <c r="B712" s="3" t="n">
-        <v>3.406</v>
+        <v>3.655</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="2" t="n">
-        <v>45113</v>
+        <v>45159</v>
       </c>
       <c r="B713" s="3" t="n">
-        <v>3.406</v>
+        <v>3.654</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="2" t="n">
-        <v>45112</v>
+        <v>45156</v>
       </c>
       <c r="B714" s="3" t="n">
-        <v>3.404</v>
+        <v>3.655</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="2" t="n">
-        <v>45111</v>
+        <v>45155</v>
       </c>
       <c r="B715" s="3" t="n">
-        <v>3.401</v>
+        <v>3.654</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="2" t="n">
-        <v>45110</v>
+        <v>45154</v>
       </c>
       <c r="B716" s="3" t="n">
-        <v>3.399</v>
+        <v>3.654</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="2" t="n">
-        <v>45107</v>
+        <v>45153</v>
       </c>
       <c r="B717" s="3" t="n">
-        <v>3.4</v>
+        <v>3.657</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="2" t="n">
-        <v>45106</v>
+        <v>45152</v>
       </c>
       <c r="B718" s="3" t="n">
-        <v>3.4</v>
+        <v>3.656</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="2" t="n">
-        <v>45105</v>
+        <v>45149</v>
       </c>
       <c r="B719" s="3" t="n">
-        <v>3.4</v>
+        <v>3.653</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="2" t="n">
-        <v>45104</v>
+        <v>45148</v>
       </c>
       <c r="B720" s="3" t="n">
-        <v>3.397</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="2" t="n">
-        <v>45103</v>
+        <v>45147</v>
       </c>
       <c r="B721" s="3" t="n">
-        <v>3.4</v>
+        <v>3.649</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="2" t="n">
-        <v>45100</v>
+        <v>45146</v>
       </c>
       <c r="B722" s="3" t="n">
-        <v>3.4</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="2" t="n">
-        <v>45099</v>
+        <v>45145</v>
       </c>
       <c r="B723" s="3" t="n">
-        <v>3.397</v>
+        <v>3.653</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="2" t="n">
-        <v>45098</v>
+        <v>45142</v>
       </c>
       <c r="B724" s="3" t="n">
-        <v>3.395</v>
+        <v>3.653</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="2" t="n">
-        <v>45097</v>
+        <v>45141</v>
       </c>
       <c r="B725" s="3" t="n">
-        <v>3.144</v>
+        <v>3.653</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="2" t="n">
-        <v>45096</v>
+        <v>45140</v>
       </c>
       <c r="B726" s="3" t="n">
-        <v>3.144</v>
+        <v>3.655</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="2" t="n">
-        <v>45093</v>
+        <v>45139</v>
       </c>
       <c r="B727" s="3" t="n">
-        <v>3.144</v>
+        <v>3.404</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="2" t="n">
-        <v>45092</v>
+        <v>45138</v>
       </c>
       <c r="B728" s="3" t="n">
-        <v>3.147</v>
+        <v>3.392</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="2" t="n">
-        <v>45091</v>
+        <v>45135</v>
       </c>
       <c r="B729" s="3" t="n">
-        <v>3.15</v>
+        <v>3.404</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="2" t="n">
-        <v>45090</v>
+        <v>45134</v>
       </c>
       <c r="B730" s="3" t="n">
-        <v>3.147</v>
+        <v>3.403</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="2" t="n">
-        <v>45089</v>
+        <v>45133</v>
       </c>
       <c r="B731" s="3" t="n">
-        <v>3.147</v>
+        <v>3.402</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="2" t="n">
-        <v>45086</v>
+        <v>45132</v>
       </c>
       <c r="B732" s="3" t="n">
-        <v>3.147</v>
+        <v>3.405</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="2" t="n">
-        <v>45085</v>
+        <v>45131</v>
       </c>
       <c r="B733" s="3" t="n">
-        <v>3.146</v>
+        <v>3.405</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="2" t="n">
-        <v>45084</v>
+        <v>45128</v>
       </c>
       <c r="B734" s="3" t="n">
-        <v>3.144</v>
+        <v>3.404</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="2" t="n">
-        <v>45083</v>
+        <v>45127</v>
       </c>
       <c r="B735" s="3" t="n">
-        <v>3.145</v>
+        <v>3.403</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="2" t="n">
-        <v>45082</v>
+        <v>45126</v>
       </c>
       <c r="B736" s="3" t="n">
-        <v>3.148</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="2" t="n">
-        <v>45079</v>
+        <v>45125</v>
       </c>
       <c r="B737" s="3" t="n">
-        <v>3.148</v>
+        <v>3.399</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="2" t="n">
-        <v>45078</v>
+        <v>45124</v>
       </c>
       <c r="B738" s="3" t="n">
-        <v>3.147</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="2" t="n">
-        <v>45077</v>
+        <v>45121</v>
       </c>
       <c r="B739" s="3" t="n">
-        <v>3.144</v>
+        <v>3.402</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="2" t="n">
-        <v>45076</v>
+        <v>45120</v>
       </c>
       <c r="B740" s="3" t="n">
-        <v>3.148</v>
+        <v>3.401</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="2" t="n">
-        <v>45075</v>
+        <v>45119</v>
       </c>
       <c r="B741" s="3" t="n">
-        <v>3.147</v>
+        <v>3.404</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="2" t="n">
-        <v>45072</v>
+        <v>45118</v>
       </c>
       <c r="B742" s="3" t="n">
-        <v>3.152</v>
+        <v>3.404</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="2" t="n">
-        <v>45071</v>
+        <v>45117</v>
       </c>
       <c r="B743" s="3" t="n">
-        <v>3.148</v>
+        <v>3.402</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="2" t="n">
-        <v>45070</v>
+        <v>45114</v>
       </c>
       <c r="B744" s="3" t="n">
-        <v>3.148</v>
+        <v>3.406</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="2" t="n">
-        <v>45069</v>
+        <v>45113</v>
       </c>
       <c r="B745" s="3" t="n">
-        <v>3.157</v>
+        <v>3.406</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="2" t="n">
-        <v>45068</v>
+        <v>45112</v>
       </c>
       <c r="B746" s="3" t="n">
-        <v>3.15</v>
+        <v>3.404</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="2" t="n">
-        <v>45065</v>
+        <v>45111</v>
       </c>
       <c r="B747" s="3" t="n">
-        <v>3.151</v>
+        <v>3.401</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="2" t="n">
-        <v>45064</v>
+        <v>45110</v>
       </c>
       <c r="B748" s="3" t="n">
-        <v>3.153</v>
+        <v>3.399</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="2" t="n">
-        <v>45063</v>
+        <v>45107</v>
       </c>
       <c r="B749" s="3" t="n">
-        <v>3.151</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="2" t="n">
-        <v>45062</v>
+        <v>45106</v>
       </c>
       <c r="B750" s="3" t="n">
-        <v>3.147</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="2" t="n">
-        <v>45061</v>
+        <v>45105</v>
       </c>
       <c r="B751" s="3" t="n">
-        <v>3.145</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="2" t="n">
-        <v>45058</v>
+        <v>45104</v>
       </c>
       <c r="B752" s="3" t="n">
-        <v>3.148</v>
+        <v>3.397</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="2" t="n">
-        <v>45057</v>
+        <v>45103</v>
       </c>
       <c r="B753" s="3" t="n">
-        <v>3.145</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="2" t="n">
-        <v>45056</v>
+        <v>45100</v>
       </c>
       <c r="B754" s="3" t="n">
-        <v>3.145</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="2" t="n">
-        <v>45055</v>
+        <v>45099</v>
       </c>
       <c r="B755" s="3" t="n">
-        <v>2.894</v>
+        <v>3.397</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="2" t="n">
-        <v>45054</v>
+        <v>45098</v>
       </c>
       <c r="B756" s="3" t="n">
-        <v>2.892</v>
+        <v>3.395</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="2" t="n">
-        <v>45051</v>
+        <v>45097</v>
       </c>
       <c r="B757" s="3" t="n">
-        <v>2.898</v>
+        <v>3.144</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="2" t="n">
-        <v>45050</v>
+        <v>45096</v>
       </c>
       <c r="B758" s="3" t="n">
-        <v>2.897</v>
+        <v>3.144</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="2" t="n">
-        <v>45049</v>
+        <v>45093</v>
       </c>
       <c r="B759" s="3" t="n">
-        <v>2.896</v>
+        <v>3.144</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="2" t="n">
-        <v>45048</v>
+        <v>45092</v>
       </c>
       <c r="B760" s="3" t="n">
-        <v>2.896</v>
+        <v>3.147</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="2" t="n">
-        <v>45044</v>
+        <v>45091</v>
       </c>
       <c r="B761" s="3" t="n">
-        <v>2.894</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="2" t="n">
-        <v>45043</v>
+        <v>45090</v>
       </c>
       <c r="B762" s="3" t="n">
-        <v>2.9</v>
+        <v>3.147</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="2" t="n">
-        <v>45042</v>
+        <v>45089</v>
       </c>
       <c r="B763" s="3" t="n">
-        <v>2.9</v>
+        <v>3.147</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="2" t="n">
-        <v>45041</v>
+        <v>45086</v>
       </c>
       <c r="B764" s="3" t="n">
-        <v>2.901</v>
+        <v>3.147</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="2" t="n">
-        <v>45040</v>
+        <v>45085</v>
       </c>
       <c r="B765" s="3" t="n">
-        <v>2.905</v>
+        <v>3.146</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="2" t="n">
-        <v>45037</v>
+        <v>45084</v>
       </c>
       <c r="B766" s="3" t="n">
-        <v>2.902</v>
+        <v>3.144</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="2" t="n">
-        <v>45036</v>
+        <v>45083</v>
       </c>
       <c r="B767" s="3" t="n">
-        <v>2.904</v>
+        <v>3.145</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="2" t="n">
-        <v>45035</v>
+        <v>45082</v>
       </c>
       <c r="B768" s="3" t="n">
-        <v>2.902</v>
+        <v>3.148</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="2" t="n">
-        <v>45034</v>
+        <v>45079</v>
       </c>
       <c r="B769" s="3" t="n">
-        <v>2.901</v>
+        <v>3.148</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="2" t="n">
-        <v>45033</v>
+        <v>45078</v>
       </c>
       <c r="B770" s="3" t="n">
-        <v>2.897</v>
+        <v>3.147</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="2" t="n">
-        <v>45030</v>
+        <v>45077</v>
       </c>
       <c r="B771" s="3" t="n">
-        <v>2.896</v>
+        <v>3.144</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="2" t="n">
-        <v>45029</v>
+        <v>45076</v>
       </c>
       <c r="B772" s="3" t="n">
-        <v>2.899</v>
+        <v>3.148</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="2" t="n">
-        <v>45028</v>
+        <v>45075</v>
       </c>
       <c r="B773" s="3" t="n">
-        <v>2.898</v>
+        <v>3.147</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="2" t="n">
-        <v>45027</v>
+        <v>45072</v>
       </c>
       <c r="B774" s="3" t="n">
-        <v>2.897</v>
+        <v>3.152</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="2" t="n">
-        <v>45022</v>
+        <v>45071</v>
       </c>
       <c r="B775" s="3" t="n">
-        <v>2.903</v>
+        <v>3.148</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="2" t="n">
-        <v>45021</v>
+        <v>45070</v>
       </c>
       <c r="B776" s="3" t="n">
-        <v>2.902</v>
+        <v>3.148</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="2" t="n">
-        <v>45020</v>
+        <v>45069</v>
       </c>
       <c r="B777" s="3" t="n">
-        <v>2.898</v>
+        <v>3.157</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="2" t="n">
-        <v>45019</v>
+        <v>45068</v>
       </c>
       <c r="B778" s="3" t="n">
-        <v>2.898</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="2" t="n">
-        <v>45016</v>
+        <v>45065</v>
       </c>
       <c r="B779" s="3" t="n">
-        <v>2.884</v>
+        <v>3.151</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="2" t="n">
-        <v>45015</v>
+        <v>45064</v>
       </c>
       <c r="B780" s="3" t="n">
-        <v>2.896</v>
+        <v>3.153</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="2" t="n">
-        <v>45014</v>
+        <v>45063</v>
       </c>
       <c r="B781" s="3" t="n">
-        <v>2.894</v>
+        <v>3.151</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="2" t="n">
-        <v>45013</v>
+        <v>45062</v>
       </c>
       <c r="B782" s="3" t="n">
-        <v>2.894</v>
+        <v>3.147</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="2" t="n">
-        <v>45012</v>
+        <v>45061</v>
       </c>
       <c r="B783" s="3" t="n">
-        <v>2.898</v>
+        <v>3.145</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="2" t="n">
-        <v>45009</v>
+        <v>45058</v>
       </c>
       <c r="B784" s="3" t="n">
-        <v>2.899</v>
+        <v>3.148</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="2" t="n">
-        <v>45008</v>
+        <v>45057</v>
       </c>
       <c r="B785" s="3" t="n">
-        <v>2.899</v>
+        <v>3.145</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="2" t="n">
-        <v>45007</v>
+        <v>45056</v>
       </c>
       <c r="B786" s="3" t="n">
-        <v>2.898</v>
+        <v>3.145</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="2" t="n">
-        <v>45006</v>
+        <v>45055</v>
       </c>
       <c r="B787" s="3" t="n">
-        <v>2.399</v>
+        <v>2.894</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="2" t="n">
-        <v>45005</v>
+        <v>45054</v>
       </c>
       <c r="B788" s="3" t="n">
-        <v>2.398</v>
+        <v>2.892</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="2" t="n">
-        <v>45002</v>
+        <v>45051</v>
       </c>
       <c r="B789" s="3" t="n">
-        <v>2.402</v>
+        <v>2.898</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="2" t="n">
-        <v>45001</v>
+        <v>45050</v>
       </c>
       <c r="B790" s="3" t="n">
-        <v>2.399</v>
+        <v>2.897</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="2" t="n">
-        <v>45000</v>
+        <v>45049</v>
       </c>
       <c r="B791" s="3" t="n">
-        <v>2.4</v>
+        <v>2.896</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="2" t="n">
-        <v>44999</v>
+        <v>45048</v>
       </c>
       <c r="B792" s="3" t="n">
-        <v>2.401</v>
+        <v>2.896</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="2" t="n">
-        <v>44998</v>
+        <v>45044</v>
       </c>
       <c r="B793" s="3" t="n">
-        <v>2.401</v>
+        <v>2.894</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="2" t="n">
-        <v>44995</v>
+        <v>45043</v>
       </c>
       <c r="B794" s="3" t="n">
-        <v>2.403</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="2" t="n">
-        <v>44994</v>
+        <v>45042</v>
       </c>
       <c r="B795" s="3" t="n">
-        <v>2.401</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="2" t="n">
-        <v>44993</v>
+        <v>45041</v>
       </c>
       <c r="B796" s="3" t="n">
-        <v>2.399</v>
+        <v>2.901</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="2" t="n">
-        <v>44992</v>
+        <v>45040</v>
       </c>
       <c r="B797" s="3" t="n">
-        <v>2.398</v>
+        <v>2.905</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="2" t="n">
-        <v>44991</v>
+        <v>45037</v>
       </c>
       <c r="B798" s="3" t="n">
-        <v>2.399</v>
+        <v>2.902</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="2" t="n">
-        <v>44988</v>
+        <v>45036</v>
       </c>
       <c r="B799" s="3" t="n">
-        <v>2.4</v>
+        <v>2.904</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="2" t="n">
-        <v>44987</v>
+        <v>45035</v>
       </c>
       <c r="B800" s="3" t="n">
-        <v>2.399</v>
+        <v>2.902</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="2" t="n">
-        <v>44986</v>
+        <v>45034</v>
       </c>
       <c r="B801" s="3" t="n">
-        <v>2.398</v>
+        <v>2.901</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="2" t="n">
-        <v>44985</v>
+        <v>45033</v>
       </c>
       <c r="B802" s="3" t="n">
-        <v>2.388</v>
+        <v>2.897</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="2" t="n">
-        <v>44984</v>
+        <v>45030</v>
       </c>
       <c r="B803" s="3" t="n">
-        <v>2.398</v>
+        <v>2.896</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="2" t="n">
-        <v>44981</v>
+        <v>45029</v>
       </c>
       <c r="B804" s="3" t="n">
-        <v>2.398</v>
+        <v>2.899</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="2" t="n">
-        <v>44980</v>
+        <v>45028</v>
       </c>
       <c r="B805" s="3" t="n">
-        <v>2.399</v>
+        <v>2.898</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="2" t="n">
-        <v>44979</v>
+        <v>45027</v>
       </c>
       <c r="B806" s="3" t="n">
-        <v>2.399</v>
+        <v>2.897</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="2" t="n">
-        <v>44978</v>
+        <v>45022</v>
       </c>
       <c r="B807" s="3" t="n">
-        <v>2.398</v>
+        <v>2.903</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="2" t="n">
-        <v>44977</v>
+        <v>45021</v>
       </c>
       <c r="B808" s="3" t="n">
-        <v>2.4</v>
+        <v>2.902</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="2" t="n">
-        <v>44974</v>
+        <v>45020</v>
       </c>
       <c r="B809" s="3" t="n">
-        <v>2.398</v>
+        <v>2.898</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="2" t="n">
-        <v>44973</v>
+        <v>45019</v>
       </c>
       <c r="B810" s="3" t="n">
-        <v>2.4</v>
+        <v>2.898</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="2" t="n">
-        <v>44972</v>
+        <v>45016</v>
       </c>
       <c r="B811" s="3" t="n">
-        <v>2.405</v>
+        <v>2.884</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="2" t="n">
-        <v>44971</v>
+        <v>45015</v>
       </c>
       <c r="B812" s="3" t="n">
-        <v>2.4</v>
+        <v>2.896</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="2" t="n">
-        <v>44970</v>
+        <v>45014</v>
       </c>
       <c r="B813" s="3" t="n">
-        <v>2.4</v>
+        <v>2.894</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="2" t="n">
-        <v>44967</v>
+        <v>45013</v>
       </c>
       <c r="B814" s="3" t="n">
-        <v>2.401</v>
+        <v>2.894</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="2" t="n">
-        <v>44966</v>
+        <v>45012</v>
       </c>
       <c r="B815" s="3" t="n">
-        <v>2.401</v>
+        <v>2.898</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="2" t="n">
-        <v>44965</v>
+        <v>45009</v>
       </c>
       <c r="B816" s="3" t="n">
-        <v>2.401</v>
+        <v>2.899</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="2" t="n">
-        <v>44964</v>
+        <v>45008</v>
       </c>
       <c r="B817" s="3" t="n">
-        <v>1.902</v>
+        <v>2.899</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="2" t="n">
-        <v>44963</v>
+        <v>45007</v>
       </c>
       <c r="B818" s="3" t="n">
-        <v>1.901</v>
+        <v>2.898</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="2" t="n">
-        <v>44960</v>
+        <v>45006</v>
       </c>
       <c r="B819" s="3" t="n">
-        <v>1.898</v>
+        <v>2.399</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="2" t="n">
-        <v>44959</v>
+        <v>45005</v>
       </c>
       <c r="B820" s="3" t="n">
-        <v>1.902</v>
+        <v>2.398</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="2" t="n">
-        <v>44958</v>
+        <v>45002</v>
       </c>
       <c r="B821" s="3" t="n">
-        <v>1.901</v>
+        <v>2.402</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="2" t="n">
-        <v>44957</v>
+        <v>45001</v>
       </c>
       <c r="B822" s="3" t="n">
-        <v>1.894</v>
+        <v>2.399</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="2" t="n">
-        <v>44956</v>
+        <v>45000</v>
       </c>
       <c r="B823" s="3" t="n">
-        <v>1.904</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="2" t="n">
-        <v>44953</v>
+        <v>44999</v>
       </c>
       <c r="B824" s="3" t="n">
-        <v>1.906</v>
+        <v>2.401</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="2" t="n">
-        <v>44952</v>
+        <v>44998</v>
       </c>
       <c r="B825" s="3" t="n">
-        <v>1.904</v>
+        <v>2.401</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="2" t="n">
-        <v>44951</v>
+        <v>44995</v>
       </c>
       <c r="B826" s="3" t="n">
-        <v>1.904</v>
+        <v>2.403</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="2" t="n">
-        <v>44950</v>
+        <v>44994</v>
       </c>
       <c r="B827" s="3" t="n">
-        <v>1.904</v>
+        <v>2.401</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="2" t="n">
-        <v>44949</v>
+        <v>44993</v>
       </c>
       <c r="B828" s="3" t="n">
-        <v>1.902</v>
+        <v>2.399</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="2" t="n">
-        <v>44946</v>
+        <v>44992</v>
       </c>
       <c r="B829" s="3" t="n">
-        <v>1.903</v>
+        <v>2.398</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="2" t="n">
-        <v>44945</v>
+        <v>44991</v>
       </c>
       <c r="B830" s="3" t="n">
-        <v>1.903</v>
+        <v>2.399</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="2" t="n">
-        <v>44944</v>
+        <v>44988</v>
       </c>
       <c r="B831" s="3" t="n">
-        <v>1.902</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="2" t="n">
-        <v>44943</v>
+        <v>44987</v>
       </c>
       <c r="B832" s="3" t="n">
-        <v>1.901</v>
+        <v>2.399</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="2" t="n">
-        <v>44942</v>
+        <v>44986</v>
       </c>
       <c r="B833" s="3" t="n">
-        <v>1.902</v>
+        <v>2.398</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="2" t="n">
-        <v>44939</v>
+        <v>44985</v>
       </c>
       <c r="B834" s="3" t="n">
-        <v>1.901</v>
+        <v>2.388</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="2" t="n">
-        <v>44938</v>
+        <v>44984</v>
       </c>
       <c r="B835" s="3" t="n">
-        <v>1.9</v>
+        <v>2.398</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="2" t="n">
-        <v>44937</v>
+        <v>44981</v>
       </c>
       <c r="B836" s="3" t="n">
-        <v>1.9</v>
+        <v>2.398</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="2" t="n">
-        <v>44936</v>
+        <v>44980</v>
       </c>
       <c r="B837" s="3" t="n">
-        <v>1.9</v>
+        <v>2.399</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="2" t="n">
-        <v>44935</v>
+        <v>44979</v>
       </c>
       <c r="B838" s="3" t="n">
-        <v>1.9</v>
+        <v>2.399</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="2" t="n">
-        <v>44932</v>
+        <v>44978</v>
       </c>
       <c r="B839" s="3" t="n">
-        <v>1.898</v>
+        <v>2.398</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="2" t="n">
-        <v>44931</v>
+        <v>44977</v>
       </c>
       <c r="B840" s="3" t="n">
-        <v>1.9</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="2" t="n">
-        <v>44930</v>
+        <v>44974</v>
       </c>
       <c r="B841" s="3" t="n">
-        <v>1.904</v>
+        <v>2.398</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="2" t="n">
-        <v>44929</v>
+        <v>44973</v>
       </c>
       <c r="B842" s="3" t="n">
-        <v>1.904</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="2" t="n">
-        <v>44928</v>
+        <v>44972</v>
       </c>
       <c r="B843" s="3" t="n">
-        <v>1.906</v>
+        <v>2.405</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="2" t="n">
-        <v>44925</v>
+        <v>44971</v>
       </c>
       <c r="B844" s="3" t="n">
-        <v>1.89</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="2" t="n">
-        <v>44924</v>
+        <v>44970</v>
       </c>
       <c r="B845" s="3" t="n">
-        <v>1.905</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="2" t="n">
-        <v>44923</v>
+        <v>44967</v>
       </c>
       <c r="B846" s="3" t="n">
-        <v>1.906</v>
+        <v>2.401</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="2" t="n">
-        <v>44922</v>
+        <v>44966</v>
       </c>
       <c r="B847" s="3" t="n">
-        <v>1.906</v>
+        <v>2.401</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="2" t="n">
-        <v>44918</v>
+        <v>44965</v>
       </c>
       <c r="B848" s="3" t="n">
-        <v>1.907</v>
+        <v>2.401</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="2" t="n">
-        <v>44917</v>
+        <v>44964</v>
       </c>
       <c r="B849" s="3" t="n">
-        <v>1.904</v>
+        <v>1.902</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="2" t="n">
-        <v>44916</v>
+        <v>44963</v>
       </c>
       <c r="B850" s="3" t="n">
-        <v>1.902</v>
+        <v>1.901</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="2" t="n">
-        <v>44915</v>
+        <v>44960</v>
       </c>
       <c r="B851" s="3" t="n">
-        <v>1.403</v>
+        <v>1.898</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="2" t="n">
-        <v>44914</v>
+        <v>44959</v>
       </c>
       <c r="B852" s="3" t="n">
-        <v>1.403</v>
+        <v>1.902</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="2" t="n">
-        <v>44911</v>
+        <v>44958</v>
       </c>
       <c r="B853" s="3" t="n">
-        <v>1.402</v>
+        <v>1.901</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="2" t="n">
-        <v>44910</v>
+        <v>44957</v>
       </c>
       <c r="B854" s="3" t="n">
-        <v>1.403</v>
+        <v>1.894</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="2" t="n">
-        <v>44909</v>
+        <v>44956</v>
       </c>
       <c r="B855" s="3" t="n">
-        <v>1.402</v>
+        <v>1.904</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="2" t="n">
-        <v>44908</v>
+        <v>44953</v>
       </c>
       <c r="B856" s="3" t="n">
-        <v>1.4</v>
+        <v>1.906</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="2" t="n">
-        <v>44907</v>
+        <v>44952</v>
       </c>
       <c r="B857" s="3" t="n">
-        <v>1.4</v>
+        <v>1.904</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="2" t="n">
-        <v>44904</v>
+        <v>44951</v>
       </c>
       <c r="B858" s="3" t="n">
-        <v>1.4</v>
+        <v>1.904</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="2" t="n">
-        <v>44903</v>
+        <v>44950</v>
       </c>
       <c r="B859" s="3" t="n">
-        <v>1.4</v>
+        <v>1.904</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="2" t="n">
-        <v>44902</v>
+        <v>44949</v>
       </c>
       <c r="B860" s="3" t="n">
-        <v>1.399</v>
+        <v>1.902</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="2" t="n">
-        <v>44901</v>
+        <v>44946</v>
       </c>
       <c r="B861" s="3" t="n">
-        <v>1.406</v>
+        <v>1.903</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="2" t="n">
-        <v>44900</v>
+        <v>44945</v>
       </c>
       <c r="B862" s="3" t="n">
-        <v>1.398</v>
+        <v>1.903</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="2" t="n">
-        <v>44897</v>
+        <v>44944</v>
       </c>
       <c r="B863" s="3" t="n">
-        <v>1.4</v>
+        <v>1.902</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="2" t="n">
-        <v>44896</v>
+        <v>44943</v>
       </c>
       <c r="B864" s="3" t="n">
-        <v>1.4</v>
+        <v>1.901</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="2" t="n">
-        <v>44895</v>
+        <v>44942</v>
       </c>
       <c r="B865" s="3" t="n">
-        <v>1.391</v>
+        <v>1.902</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="2" t="n">
-        <v>44894</v>
+        <v>44939</v>
       </c>
       <c r="B866" s="3" t="n">
-        <v>1.402</v>
+        <v>1.901</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="2" t="n">
-        <v>44893</v>
+        <v>44938</v>
       </c>
       <c r="B867" s="3" t="n">
-        <v>1.403</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="2" t="n">
-        <v>44890</v>
+        <v>44937</v>
       </c>
       <c r="B868" s="3" t="n">
-        <v>1.403</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="2" t="n">
-        <v>44889</v>
+        <v>44936</v>
       </c>
       <c r="B869" s="3" t="n">
-        <v>1.405</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="2" t="n">
-        <v>44888</v>
+        <v>44935</v>
       </c>
       <c r="B870" s="3" t="n">
-        <v>1.405</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="2" t="n">
-        <v>44887</v>
+        <v>44932</v>
       </c>
       <c r="B871" s="3" t="n">
-        <v>1.404</v>
+        <v>1.898</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="2" t="n">
-        <v>44886</v>
+        <v>44931</v>
       </c>
       <c r="B872" s="3" t="n">
-        <v>1.403</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="2" t="n">
-        <v>44883</v>
+        <v>44930</v>
       </c>
       <c r="B873" s="3" t="n">
-        <v>1.403</v>
+        <v>1.904</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="2" t="n">
-        <v>44882</v>
+        <v>44929</v>
       </c>
       <c r="B874" s="3" t="n">
-        <v>1.402</v>
+        <v>1.904</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="2" t="n">
-        <v>44881</v>
+        <v>44928</v>
       </c>
       <c r="B875" s="3" t="n">
-        <v>1.401</v>
+        <v>1.906</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="2" t="n">
-        <v>44880</v>
+        <v>44925</v>
       </c>
       <c r="B876" s="3" t="n">
-        <v>1.4</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="2" t="n">
-        <v>44879</v>
+        <v>44924</v>
       </c>
       <c r="B877" s="3" t="n">
-        <v>1.401</v>
+        <v>1.905</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="2" t="n">
-        <v>44876</v>
+        <v>44923</v>
       </c>
       <c r="B878" s="3" t="n">
-        <v>1.404</v>
+        <v>1.906</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="2" t="n">
-        <v>44875</v>
+        <v>44922</v>
       </c>
       <c r="B879" s="3" t="n">
-        <v>1.402</v>
+        <v>1.906</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="2" t="n">
-        <v>44874</v>
+        <v>44918</v>
       </c>
       <c r="B880" s="3" t="n">
-        <v>1.4</v>
+        <v>1.907</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="2" t="n">
-        <v>44873</v>
+        <v>44917</v>
       </c>
       <c r="B881" s="3" t="n">
-        <v>1.4</v>
+        <v>1.904</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="2" t="n">
-        <v>44872</v>
+        <v>44916</v>
       </c>
       <c r="B882" s="3" t="n">
-        <v>1.4</v>
+        <v>1.902</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="2" t="n">
-        <v>44869</v>
+        <v>44915</v>
       </c>
       <c r="B883" s="3" t="n">
-        <v>1.401</v>
+        <v>1.403</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="2" t="n">
-        <v>44868</v>
+        <v>44914</v>
       </c>
       <c r="B884" s="3" t="n">
         <v>1.403</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="2" t="n">
-        <v>44867</v>
+        <v>44911</v>
       </c>
       <c r="B885" s="3" t="n">
-        <v>1.403</v>
+        <v>1.402</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="2" t="n">
-        <v>44866</v>
+        <v>44910</v>
       </c>
       <c r="B886" s="3" t="n">
-        <v>0.659</v>
+        <v>1.403</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="2" t="n">
-        <v>44865</v>
+        <v>44909</v>
       </c>
       <c r="B887" s="3" t="n">
-        <v>0.648</v>
+        <v>1.402</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="2" t="n">
-        <v>44862</v>
+        <v>44908</v>
       </c>
       <c r="B888" s="3" t="n">
-        <v>0.656</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="2" t="n">
-        <v>44861</v>
+        <v>44907</v>
       </c>
       <c r="B889" s="3" t="n">
-        <v>0.657</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="2" t="n">
-        <v>44860</v>
+        <v>44904</v>
       </c>
       <c r="B890" s="3" t="n">
-        <v>0.656</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="2" t="n">
-        <v>44859</v>
+        <v>44903</v>
       </c>
       <c r="B891" s="3" t="n">
-        <v>0.656</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="2" t="n">
-        <v>44858</v>
+        <v>44902</v>
       </c>
       <c r="B892" s="3" t="n">
-        <v>0.658</v>
+        <v>1.399</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="2" t="n">
-        <v>44855</v>
+        <v>44901</v>
       </c>
       <c r="B893" s="3" t="n">
-        <v>0.657</v>
+        <v>1.406</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="2" t="n">
-        <v>44854</v>
+        <v>44900</v>
       </c>
       <c r="B894" s="3" t="n">
-        <v>0.656</v>
+        <v>1.398</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="2" t="n">
-        <v>44853</v>
+        <v>44897</v>
       </c>
       <c r="B895" s="3" t="n">
-        <v>0.656</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="2" t="n">
-        <v>44852</v>
+        <v>44896</v>
       </c>
       <c r="B896" s="3" t="n">
-        <v>0.657</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="2" t="n">
-        <v>44851</v>
+        <v>44895</v>
       </c>
       <c r="B897" s="3" t="n">
-        <v>0.658</v>
+        <v>1.391</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="2" t="n">
-        <v>44848</v>
+        <v>44894</v>
       </c>
       <c r="B898" s="3" t="n">
-        <v>0.657</v>
+        <v>1.402</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="2" t="n">
-        <v>44847</v>
+        <v>44893</v>
       </c>
       <c r="B899" s="3" t="n">
-        <v>0.658</v>
+        <v>1.403</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="2" t="n">
-        <v>44846</v>
+        <v>44890</v>
       </c>
       <c r="B900" s="3" t="n">
-        <v>0.658</v>
+        <v>1.403</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="2" t="n">
-        <v>44845</v>
+        <v>44889</v>
       </c>
       <c r="B901" s="3" t="n">
-        <v>0.657</v>
+        <v>1.405</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="2" t="n">
-        <v>44844</v>
+        <v>44888</v>
       </c>
       <c r="B902" s="3" t="n">
-        <v>0.655</v>
+        <v>1.405</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="2" t="n">
-        <v>44841</v>
+        <v>44887</v>
       </c>
       <c r="B903" s="3" t="n">
-        <v>0.656</v>
+        <v>1.404</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="2" t="n">
-        <v>44840</v>
+        <v>44886</v>
       </c>
       <c r="B904" s="3" t="n">
-        <v>0.655</v>
+        <v>1.403</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="2" t="n">
-        <v>44839</v>
+        <v>44883</v>
       </c>
       <c r="B905" s="3" t="n">
-        <v>0.652</v>
+        <v>1.403</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="2" t="n">
-        <v>44838</v>
+        <v>44882</v>
       </c>
       <c r="B906" s="3" t="n">
-        <v>0.657</v>
+        <v>1.402</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="2" t="n">
-        <v>44837</v>
+        <v>44881</v>
       </c>
       <c r="B907" s="3" t="n">
-        <v>0.656</v>
+        <v>1.401</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="2" t="n">
-        <v>44834</v>
+        <v>44880</v>
       </c>
       <c r="B908" s="3" t="n">
-        <v>0.642</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="2" t="n">
-        <v>44833</v>
+        <v>44879</v>
       </c>
       <c r="B909" s="3" t="n">
-        <v>0.661</v>
+        <v>1.401</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="2" t="n">
-        <v>44832</v>
+        <v>44876</v>
       </c>
       <c r="B910" s="3" t="n">
-        <v>0.662</v>
+        <v>1.404</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="2" t="n">
-        <v>44831</v>
+        <v>44875</v>
       </c>
       <c r="B911" s="3" t="n">
-        <v>0.662</v>
+        <v>1.402</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="2" t="n">
-        <v>44830</v>
+        <v>44874</v>
       </c>
       <c r="B912" s="3" t="n">
-        <v>0.663</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="2" t="n">
-        <v>44827</v>
+        <v>44873</v>
       </c>
       <c r="B913" s="3" t="n">
-        <v>0.662</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="2" t="n">
-        <v>44826</v>
+        <v>44872</v>
       </c>
       <c r="B914" s="3" t="n">
-        <v>0.661</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="2" t="n">
-        <v>44825</v>
+        <v>44869</v>
       </c>
       <c r="B915" s="3" t="n">
-        <v>0.661</v>
+        <v>1.401</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="2" t="n">
-        <v>44824</v>
+        <v>44868</v>
       </c>
       <c r="B916" s="3" t="n">
-        <v>0.659</v>
+        <v>1.403</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="2" t="n">
-        <v>44823</v>
+        <v>44867</v>
       </c>
       <c r="B917" s="3" t="n">
-        <v>0.657</v>
+        <v>1.403</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="2" t="n">
-        <v>44820</v>
+        <v>44866</v>
       </c>
       <c r="B918" s="3" t="n">
-        <v>0.66</v>
+        <v>0.659</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="2" t="n">
-        <v>44819</v>
+        <v>44865</v>
       </c>
       <c r="B919" s="3" t="n">
-        <v>0.66</v>
+        <v>0.648</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="2" t="n">
-        <v>44818</v>
+        <v>44862</v>
       </c>
       <c r="B920" s="3" t="n">
-        <v>0.662</v>
+        <v>0.656</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="2" t="n">
-        <v>44817</v>
+        <v>44861</v>
       </c>
       <c r="B921" s="3" t="n">
-        <v>-0.083</v>
+        <v>0.657</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="2" t="n">
-        <v>44816</v>
+        <v>44860</v>
       </c>
       <c r="B922" s="3" t="n">
-        <v>-0.08599999999999999</v>
+        <v>0.656</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="2" t="n">
-        <v>44813</v>
+        <v>44859</v>
       </c>
       <c r="B923" s="3" t="n">
-        <v>-0.08500000000000001</v>
+        <v>0.656</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="2" t="n">
-        <v>44812</v>
+        <v>44858</v>
       </c>
       <c r="B924" s="3" t="n">
-        <v>-0.08599999999999999</v>
+        <v>0.658</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="2" t="n">
-        <v>44811</v>
+        <v>44855</v>
       </c>
       <c r="B925" s="3" t="n">
-        <v>-0.076</v>
+        <v>0.657</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="2" t="n">
-        <v>44810</v>
+        <v>44854</v>
       </c>
       <c r="B926" s="3" t="n">
-        <v>-0.08500000000000001</v>
+        <v>0.656</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="2" t="n">
-        <v>44809</v>
+        <v>44853</v>
       </c>
       <c r="B927" s="3" t="n">
-        <v>-0.08699999999999999</v>
+        <v>0.656</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="2" t="n">
-        <v>44806</v>
+        <v>44852</v>
       </c>
       <c r="B928" s="3" t="n">
-        <v>-0.083</v>
+        <v>0.657</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="2" t="n">
-        <v>44805</v>
+        <v>44851</v>
       </c>
       <c r="B929" s="3" t="n">
-        <v>-0.08400000000000001</v>
+        <v>0.658</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="2" t="n">
-        <v>44804</v>
+        <v>44848</v>
       </c>
       <c r="B930" s="3" t="n">
-        <v>-0.091</v>
+        <v>0.657</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="2" t="n">
-        <v>44803</v>
+        <v>44847</v>
       </c>
       <c r="B931" s="3" t="n">
-        <v>-0.08400000000000001</v>
+        <v>0.658</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="2" t="n">
-        <v>44802</v>
+        <v>44846</v>
       </c>
       <c r="B932" s="3" t="n">
-        <v>-0.081</v>
+        <v>0.658</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="2" t="n">
-        <v>44799</v>
+        <v>44845</v>
       </c>
       <c r="B933" s="3" t="n">
-        <v>-0.08</v>
+        <v>0.657</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="2" t="n">
-        <v>44798</v>
+        <v>44844</v>
       </c>
       <c r="B934" s="3" t="n">
-        <v>-0.08</v>
+        <v>0.655</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="2" t="n">
-        <v>44797</v>
+        <v>44841</v>
       </c>
       <c r="B935" s="3" t="n">
-        <v>-0.082</v>
+        <v>0.656</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="2" t="n">
-        <v>44796</v>
+        <v>44840</v>
       </c>
       <c r="B936" s="3" t="n">
-        <v>-0.08</v>
+        <v>0.655</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="2" t="n">
-        <v>44795</v>
+        <v>44839</v>
       </c>
       <c r="B937" s="3" t="n">
-        <v>-0.082</v>
+        <v>0.652</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="2" t="n">
-        <v>44792</v>
+        <v>44838</v>
       </c>
       <c r="B938" s="3" t="n">
-        <v>-0.08400000000000001</v>
+        <v>0.657</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="2" t="n">
-        <v>44791</v>
+        <v>44837</v>
       </c>
       <c r="B939" s="3" t="n">
-        <v>-0.08400000000000001</v>
+        <v>0.656</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="2" t="n">
-        <v>44790</v>
+        <v>44834</v>
       </c>
       <c r="B940" s="3" t="n">
-        <v>-0.08699999999999999</v>
+        <v>0.642</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="2" t="n">
-        <v>44789</v>
+        <v>44833</v>
       </c>
       <c r="B941" s="3" t="n">
-        <v>-0.08699999999999999</v>
+        <v>0.661</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="2" t="n">
-        <v>44788</v>
+        <v>44832</v>
       </c>
       <c r="B942" s="3" t="n">
-        <v>-0.08799999999999999</v>
+        <v>0.662</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="2" t="n">
-        <v>44785</v>
+        <v>44831</v>
       </c>
       <c r="B943" s="3" t="n">
-        <v>-0.08799999999999999</v>
+        <v>0.662</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="2" t="n">
-        <v>44784</v>
+        <v>44830</v>
       </c>
       <c r="B944" s="3" t="n">
-        <v>-0.08500000000000001</v>
+        <v>0.663</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="2" t="n">
-        <v>44783</v>
+        <v>44827</v>
       </c>
       <c r="B945" s="3" t="n">
-        <v>-0.08599999999999999</v>
+        <v>0.662</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="2" t="n">
-        <v>44782</v>
+        <v>44826</v>
       </c>
       <c r="B946" s="3" t="n">
-        <v>-0.08500000000000001</v>
+        <v>0.661</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="2" t="n">
-        <v>44781</v>
+        <v>44825</v>
       </c>
       <c r="B947" s="3" t="n">
-        <v>-0.08500000000000001</v>
+        <v>0.661</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="2" t="n">
-        <v>44778</v>
+        <v>44824</v>
       </c>
       <c r="B948" s="3" t="n">
-        <v>-0.08500000000000001</v>
+        <v>0.659</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="2" t="n">
-        <v>44777</v>
+        <v>44823</v>
       </c>
       <c r="B949" s="3" t="n">
-        <v>-0.08400000000000001</v>
+        <v>0.657</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="2" t="n">
-        <v>44776</v>
+        <v>44820</v>
       </c>
       <c r="B950" s="3" t="n">
-        <v>-0.08699999999999999</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="2" t="n">
-        <v>44775</v>
+        <v>44819</v>
       </c>
       <c r="B951" s="3" t="n">
-        <v>-0.08699999999999999</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="2" t="n">
-        <v>44774</v>
+        <v>44818</v>
       </c>
       <c r="B952" s="3" t="n">
-        <v>-0.08799999999999999</v>
+        <v>0.662</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="2" t="n">
-        <v>44771</v>
+        <v>44817</v>
       </c>
       <c r="B953" s="3" t="n">
-        <v>-0.091</v>
+        <v>-0.083</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="2" t="n">
-        <v>44770</v>
+        <v>44816</v>
       </c>
       <c r="B954" s="3" t="n">
-        <v>-0.08699999999999999</v>
+        <v>-0.08599999999999999</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="2" t="n">
-        <v>44769</v>
+        <v>44813</v>
       </c>
       <c r="B955" s="3" t="n">
         <v>-0.08500000000000001</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="2" t="n">
-        <v>44768</v>
+        <v>44812</v>
       </c>
       <c r="B956" s="3" t="n">
-        <v>-0.581</v>
+        <v>-0.08599999999999999</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="2" t="n">
-        <v>44767</v>
+        <v>44811</v>
       </c>
       <c r="B957" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.076</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="2" t="n">
-        <v>44764</v>
+        <v>44810</v>
       </c>
       <c r="B958" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.08500000000000001</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="2" t="n">
-        <v>44763</v>
+        <v>44809</v>
       </c>
       <c r="B959" s="3" t="n">
-        <v>-0.584</v>
+        <v>-0.08699999999999999</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="2" t="n">
-        <v>44762</v>
+        <v>44806</v>
       </c>
       <c r="B960" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.083</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="2" t="n">
-        <v>44761</v>
+        <v>44805</v>
       </c>
       <c r="B961" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.08400000000000001</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="2" t="n">
-        <v>44760</v>
+        <v>44804</v>
       </c>
       <c r="B962" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.091</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="2" t="n">
-        <v>44757</v>
+        <v>44803</v>
       </c>
       <c r="B963" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.08400000000000001</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="2" t="n">
-        <v>44756</v>
+        <v>44802</v>
       </c>
       <c r="B964" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.081</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="2" t="n">
-        <v>44755</v>
+        <v>44799</v>
       </c>
       <c r="B965" s="3" t="n">
-        <v>-0.581</v>
+        <v>-0.08</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="2" t="n">
-        <v>44754</v>
+        <v>44798</v>
       </c>
       <c r="B966" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.08</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="2" t="n">
-        <v>44753</v>
+        <v>44797</v>
       </c>
       <c r="B967" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.082</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="2" t="n">
-        <v>44750</v>
+        <v>44796</v>
       </c>
       <c r="B968" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.08</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="2" t="n">
-        <v>44749</v>
+        <v>44795</v>
       </c>
       <c r="B969" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.082</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="2" t="n">
-        <v>44748</v>
+        <v>44792</v>
       </c>
       <c r="B970" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.08400000000000001</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="2" t="n">
-        <v>44747</v>
+        <v>44791</v>
       </c>
       <c r="B971" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.08400000000000001</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="2" t="n">
-        <v>44746</v>
+        <v>44790</v>
       </c>
       <c r="B972" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.08699999999999999</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="2" t="n">
-        <v>44743</v>
+        <v>44789</v>
       </c>
       <c r="B973" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.08699999999999999</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="2" t="n">
-        <v>44742</v>
+        <v>44788</v>
       </c>
       <c r="B974" s="3" t="n">
-        <v>-0.591</v>
+        <v>-0.08799999999999999</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="2" t="n">
-        <v>44741</v>
+        <v>44785</v>
       </c>
       <c r="B975" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.08799999999999999</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="2" t="n">
-        <v>44740</v>
+        <v>44784</v>
       </c>
       <c r="B976" s="3" t="n">
-        <v>-0.581</v>
+        <v>-0.08500000000000001</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="2" t="n">
-        <v>44739</v>
+        <v>44783</v>
       </c>
       <c r="B977" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.08599999999999999</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="2" t="n">
-        <v>44736</v>
+        <v>44782</v>
       </c>
       <c r="B978" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.08500000000000001</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="2" t="n">
-        <v>44735</v>
+        <v>44781</v>
       </c>
       <c r="B979" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.08500000000000001</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="2" t="n">
-        <v>44734</v>
+        <v>44778</v>
       </c>
       <c r="B980" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.08500000000000001</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="2" t="n">
-        <v>44733</v>
+        <v>44777</v>
       </c>
       <c r="B981" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.08400000000000001</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="2" t="n">
-        <v>44732</v>
+        <v>44776</v>
       </c>
       <c r="B982" s="3" t="n">
-        <v>-0.581</v>
+        <v>-0.08699999999999999</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="2" t="n">
-        <v>44729</v>
+        <v>44775</v>
       </c>
       <c r="B983" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.08699999999999999</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="2" t="n">
-        <v>44728</v>
+        <v>44774</v>
       </c>
       <c r="B984" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.08799999999999999</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="2" t="n">
-        <v>44727</v>
+        <v>44771</v>
       </c>
       <c r="B985" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.091</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="2" t="n">
-        <v>44726</v>
+        <v>44770</v>
       </c>
       <c r="B986" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.08699999999999999</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="2" t="n">
-        <v>44725</v>
+        <v>44769</v>
       </c>
       <c r="B987" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.08500000000000001</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="2" t="n">
-        <v>44722</v>
+        <v>44768</v>
       </c>
       <c r="B988" s="3" t="n">
         <v>-0.581</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="2" t="n">
-        <v>44721</v>
+        <v>44767</v>
       </c>
       <c r="B989" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="2" t="n">
-        <v>44720</v>
+        <v>44764</v>
       </c>
       <c r="B990" s="3" t="n">
         <v>-0.582</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="2" t="n">
-        <v>44719</v>
+        <v>44763</v>
       </c>
       <c r="B991" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.584</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="2" t="n">
-        <v>44718</v>
+        <v>44762</v>
       </c>
       <c r="B992" s="3" t="n">
-        <v>-0.59</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="2" t="n">
-        <v>44715</v>
+        <v>44761</v>
       </c>
       <c r="B993" s="3" t="n">
-        <v>-0.587</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="2" t="n">
-        <v>44714</v>
+        <v>44760</v>
       </c>
       <c r="B994" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="2" t="n">
-        <v>44713</v>
+        <v>44757</v>
       </c>
       <c r="B995" s="3" t="n">
         <v>-0.582</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="2" t="n">
-        <v>44712</v>
+        <v>44756</v>
       </c>
       <c r="B996" s="3" t="n">
-        <v>-0.589</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="2" t="n">
-        <v>44711</v>
+        <v>44755</v>
       </c>
       <c r="B997" s="3" t="n">
-        <v>-0.586</v>
+        <v>-0.581</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="2" t="n">
-        <v>44708</v>
+        <v>44754</v>
       </c>
       <c r="B998" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="2" t="n">
-        <v>44707</v>
+        <v>44753</v>
       </c>
       <c r="B999" s="3" t="n">
-        <v>-0.59</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="2" t="n">
-        <v>44706</v>
+        <v>44750</v>
       </c>
       <c r="B1000" s="3" t="n">
-        <v>-0.587</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="2" t="n">
-        <v>44705</v>
+        <v>44749</v>
       </c>
       <c r="B1001" s="3" t="n">
-        <v>-0.587</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="2" t="n">
-        <v>44704</v>
+        <v>44748</v>
       </c>
       <c r="B1002" s="3" t="n">
-        <v>-0.586</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="2" t="n">
-        <v>44701</v>
+        <v>44747</v>
       </c>
       <c r="B1003" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="2" t="n">
-        <v>44700</v>
+        <v>44746</v>
       </c>
       <c r="B1004" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="2" t="n">
-        <v>44699</v>
+        <v>44743</v>
       </c>
       <c r="B1005" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="2" t="n">
-        <v>44698</v>
+        <v>44742</v>
       </c>
       <c r="B1006" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.591</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="2" t="n">
-        <v>44697</v>
+        <v>44741</v>
       </c>
       <c r="B1007" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="2" t="n">
-        <v>44694</v>
+        <v>44740</v>
       </c>
       <c r="B1008" s="3" t="n">
-        <v>-0.586</v>
+        <v>-0.581</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="2" t="n">
-        <v>44693</v>
+        <v>44739</v>
       </c>
       <c r="B1009" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="2" t="n">
-        <v>44692</v>
+        <v>44736</v>
       </c>
       <c r="B1010" s="3" t="n">
-        <v>-0.584</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="2" t="n">
-        <v>44691</v>
+        <v>44735</v>
       </c>
       <c r="B1011" s="3" t="n">
-        <v>-0.584</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="2" t="n">
-        <v>44690</v>
+        <v>44734</v>
       </c>
       <c r="B1012" s="3" t="n">
-        <v>-0.586</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="2" t="n">
-        <v>44687</v>
+        <v>44733</v>
       </c>
       <c r="B1013" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="2" t="n">
-        <v>44686</v>
+        <v>44732</v>
       </c>
       <c r="B1014" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.581</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="2" t="n">
-        <v>44685</v>
+        <v>44729</v>
       </c>
       <c r="B1015" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="2" t="n">
-        <v>44684</v>
+        <v>44728</v>
       </c>
       <c r="B1016" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="2" t="n">
-        <v>44683</v>
+        <v>44727</v>
       </c>
       <c r="B1017" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="2" t="n">
-        <v>44680</v>
+        <v>44726</v>
       </c>
       <c r="B1018" s="3" t="n">
-        <v>-0.586</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="2" t="n">
-        <v>44679</v>
+        <v>44725</v>
       </c>
       <c r="B1019" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="2" t="n">
-        <v>44678</v>
+        <v>44722</v>
       </c>
       <c r="B1020" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.581</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="2" t="n">
-        <v>44677</v>
+        <v>44721</v>
       </c>
       <c r="B1021" s="3" t="n">
         <v>-0.582</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="2" t="n">
-        <v>44676</v>
+        <v>44720</v>
       </c>
       <c r="B1022" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="2" t="n">
-        <v>44673</v>
+        <v>44719</v>
       </c>
       <c r="B1023" s="3" t="n">
         <v>-0.583</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="2" t="n">
-        <v>44672</v>
+        <v>44718</v>
       </c>
       <c r="B1024" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.59</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="2" t="n">
-        <v>44671</v>
+        <v>44715</v>
       </c>
       <c r="B1025" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.587</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="2" t="n">
-        <v>44670</v>
+        <v>44714</v>
       </c>
       <c r="B1026" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="2" t="n">
-        <v>44665</v>
+        <v>44713</v>
       </c>
       <c r="B1027" s="3" t="n">
-        <v>-0.586</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="2" t="n">
-        <v>44664</v>
+        <v>44712</v>
       </c>
       <c r="B1028" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.589</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="2" t="n">
-        <v>44663</v>
+        <v>44711</v>
       </c>
       <c r="B1029" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.586</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="2" t="n">
-        <v>44662</v>
+        <v>44708</v>
       </c>
       <c r="B1030" s="3" t="n">
-        <v>-0.584</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="2" t="n">
-        <v>44659</v>
+        <v>44707</v>
       </c>
       <c r="B1031" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.59</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="2" t="n">
-        <v>44658</v>
+        <v>44706</v>
       </c>
       <c r="B1032" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.587</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="2" t="n">
-        <v>44657</v>
+        <v>44705</v>
       </c>
       <c r="B1033" s="3" t="n">
-        <v>-0.584</v>
+        <v>-0.587</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="2" t="n">
-        <v>44656</v>
+        <v>44704</v>
       </c>
       <c r="B1034" s="3" t="n">
         <v>-0.586</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="2" t="n">
-        <v>44655</v>
+        <v>44701</v>
       </c>
       <c r="B1035" s="3" t="n">
         <v>-0.585</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="2" t="n">
-        <v>44652</v>
+        <v>44700</v>
       </c>
       <c r="B1036" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="2" t="n">
-        <v>44651</v>
+        <v>44699</v>
       </c>
       <c r="B1037" s="3" t="n">
-        <v>-0.593</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="2" t="n">
-        <v>44650</v>
+        <v>44698</v>
       </c>
       <c r="B1038" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="2" t="n">
-        <v>44649</v>
+        <v>44697</v>
       </c>
       <c r="B1039" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="2" t="n">
-        <v>44648</v>
+        <v>44694</v>
       </c>
       <c r="B1040" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.586</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="2" t="n">
-        <v>44645</v>
+        <v>44693</v>
       </c>
       <c r="B1041" s="3" t="n">
-        <v>-0.581</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="2" t="n">
-        <v>44644</v>
+        <v>44692</v>
       </c>
       <c r="B1042" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.584</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="2" t="n">
-        <v>44643</v>
+        <v>44691</v>
       </c>
       <c r="B1043" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.584</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="2" t="n">
-        <v>44642</v>
+        <v>44690</v>
       </c>
       <c r="B1044" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.586</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="2" t="n">
-        <v>44641</v>
+        <v>44687</v>
       </c>
       <c r="B1045" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="2" t="n">
-        <v>44638</v>
+        <v>44686</v>
       </c>
       <c r="B1046" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="2" t="n">
-        <v>44637</v>
+        <v>44685</v>
       </c>
       <c r="B1047" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="2" t="n">
-        <v>44636</v>
+        <v>44684</v>
       </c>
       <c r="B1048" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="2" t="n">
-        <v>44635</v>
+        <v>44683</v>
       </c>
       <c r="B1049" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="2" t="n">
-        <v>44634</v>
+        <v>44680</v>
       </c>
       <c r="B1050" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.586</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="2" t="n">
-        <v>44631</v>
+        <v>44679</v>
       </c>
       <c r="B1051" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="2" t="n">
-        <v>44630</v>
+        <v>44678</v>
       </c>
       <c r="B1052" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="2" t="n">
-        <v>44629</v>
+        <v>44677</v>
       </c>
       <c r="B1053" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="2" t="n">
-        <v>44628</v>
+        <v>44676</v>
       </c>
       <c r="B1054" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="2" t="n">
-        <v>44627</v>
+        <v>44673</v>
       </c>
       <c r="B1055" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="2" t="n">
-        <v>44624</v>
+        <v>44672</v>
       </c>
       <c r="B1056" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="2" t="n">
-        <v>44623</v>
+        <v>44671</v>
       </c>
       <c r="B1057" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="2" t="n">
-        <v>44622</v>
+        <v>44670</v>
       </c>
       <c r="B1058" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="2" t="n">
-        <v>44621</v>
+        <v>44665</v>
       </c>
       <c r="B1059" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.586</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="2" t="n">
-        <v>44620</v>
+        <v>44664</v>
       </c>
       <c r="B1060" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="2" t="n">
-        <v>44617</v>
+        <v>44663</v>
       </c>
       <c r="B1061" s="3" t="n">
-        <v>-0.575</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="2" t="n">
-        <v>44616</v>
+        <v>44662</v>
       </c>
       <c r="B1062" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.584</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="2" t="n">
-        <v>44615</v>
+        <v>44659</v>
       </c>
       <c r="B1063" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="2" t="n">
-        <v>44614</v>
+        <v>44658</v>
       </c>
       <c r="B1064" s="3" t="n">
-        <v>-0.575</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="2" t="n">
-        <v>44613</v>
+        <v>44657</v>
       </c>
       <c r="B1065" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.584</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="2" t="n">
-        <v>44610</v>
+        <v>44656</v>
       </c>
       <c r="B1066" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.586</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="2" t="n">
-        <v>44609</v>
+        <v>44655</v>
       </c>
       <c r="B1067" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="2" t="n">
-        <v>44608</v>
+        <v>44652</v>
       </c>
       <c r="B1068" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="2" t="n">
-        <v>44607</v>
+        <v>44651</v>
       </c>
       <c r="B1069" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.593</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="2" t="n">
-        <v>44606</v>
+        <v>44650</v>
       </c>
       <c r="B1070" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="2" t="n">
-        <v>44603</v>
+        <v>44649</v>
       </c>
       <c r="B1071" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="2" t="n">
-        <v>44602</v>
+        <v>44648</v>
       </c>
       <c r="B1072" s="3" t="n">
-        <v>-0.572</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="2" t="n">
-        <v>44601</v>
+        <v>44645</v>
       </c>
       <c r="B1073" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.581</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="2" t="n">
-        <v>44600</v>
+        <v>44644</v>
       </c>
       <c r="B1074" s="3" t="n">
-        <v>-0.574</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="2" t="n">
-        <v>44599</v>
+        <v>44643</v>
       </c>
       <c r="B1075" s="3" t="n">
         <v>-0.578</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="2" t="n">
-        <v>44596</v>
+        <v>44642</v>
       </c>
       <c r="B1076" s="3" t="n">
         <v>-0.578</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="2" t="n">
-        <v>44595</v>
+        <v>44641</v>
       </c>
       <c r="B1077" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="2" t="n">
-        <v>44594</v>
+        <v>44638</v>
       </c>
       <c r="B1078" s="3" t="n">
         <v>-0.578</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="2" t="n">
-        <v>44593</v>
+        <v>44637</v>
       </c>
       <c r="B1079" s="3" t="n">
         <v>-0.578</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="2" t="n">
-        <v>44592</v>
+        <v>44636</v>
       </c>
       <c r="B1080" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="2" t="n">
-        <v>44589</v>
+        <v>44635</v>
       </c>
       <c r="B1081" s="3" t="n">
         <v>-0.573</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" s="2" t="n">
-        <v>44588</v>
+        <v>44634</v>
       </c>
       <c r="B1082" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="2" t="n">
-        <v>44587</v>
+        <v>44631</v>
       </c>
       <c r="B1083" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="2" t="n">
-        <v>44586</v>
+        <v>44630</v>
       </c>
       <c r="B1084" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="2" t="n">
-        <v>44585</v>
+        <v>44629</v>
       </c>
       <c r="B1085" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="2" t="n">
-        <v>44582</v>
+        <v>44628</v>
       </c>
       <c r="B1086" s="3" t="n">
         <v>-0.579</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="2" t="n">
-        <v>44581</v>
+        <v>44627</v>
       </c>
       <c r="B1087" s="3" t="n">
         <v>-0.579</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="2" t="n">
-        <v>44580</v>
+        <v>44624</v>
       </c>
       <c r="B1088" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="2" t="n">
-        <v>44579</v>
+        <v>44623</v>
       </c>
       <c r="B1089" s="3" t="n">
         <v>-0.579</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="2" t="n">
-        <v>44578</v>
+        <v>44622</v>
       </c>
       <c r="B1090" s="3" t="n">
         <v>-0.578</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="2" t="n">
-        <v>44575</v>
+        <v>44621</v>
       </c>
       <c r="B1091" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="2" t="n">
-        <v>44574</v>
+        <v>44620</v>
       </c>
       <c r="B1092" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="2" t="n">
-        <v>44573</v>
+        <v>44617</v>
       </c>
       <c r="B1093" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.575</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="2" t="n">
-        <v>44572</v>
+        <v>44616</v>
       </c>
       <c r="B1094" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="2" t="n">
-        <v>44571</v>
+        <v>44615</v>
       </c>
       <c r="B1095" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="2" t="n">
-        <v>44568</v>
+        <v>44614</v>
       </c>
       <c r="B1096" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.575</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="2" t="n">
-        <v>44567</v>
+        <v>44613</v>
       </c>
       <c r="B1097" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="2" t="n">
-        <v>44566</v>
+        <v>44610</v>
       </c>
       <c r="B1098" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="2" t="n">
-        <v>44565</v>
+        <v>44609</v>
       </c>
       <c r="B1099" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="2" t="n">
-        <v>44564</v>
+        <v>44608</v>
       </c>
       <c r="B1100" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="2" t="n">
-        <v>44561</v>
+        <v>44607</v>
       </c>
       <c r="B1101" s="3" t="n">
-        <v>-0.59</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="2" t="n">
-        <v>44560</v>
+        <v>44606</v>
       </c>
       <c r="B1102" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="2" t="n">
-        <v>44559</v>
+        <v>44603</v>
       </c>
       <c r="B1103" s="3" t="n">
         <v>-0.578</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="2" t="n">
-        <v>44558</v>
+        <v>44602</v>
       </c>
       <c r="B1104" s="3" t="n">
-        <v>-0.575</v>
+        <v>-0.572</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="2" t="n">
-        <v>44557</v>
+        <v>44601</v>
       </c>
       <c r="B1105" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" s="2" t="n">
-        <v>44554</v>
+        <v>44600</v>
       </c>
       <c r="B1106" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.574</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" s="2" t="n">
-        <v>44553</v>
+        <v>44599</v>
       </c>
       <c r="B1107" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="2" t="n">
-        <v>44552</v>
+        <v>44596</v>
       </c>
       <c r="B1108" s="3" t="n">
-        <v>-0.574</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="2" t="n">
-        <v>44551</v>
+        <v>44595</v>
       </c>
       <c r="B1109" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="2" t="n">
-        <v>44550</v>
+        <v>44594</v>
       </c>
       <c r="B1110" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="2" t="n">
-        <v>44547</v>
+        <v>44593</v>
       </c>
       <c r="B1111" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="2" t="n">
-        <v>44546</v>
+        <v>44592</v>
       </c>
       <c r="B1112" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="2" t="n">
-        <v>44545</v>
+        <v>44589</v>
       </c>
       <c r="B1113" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="2" t="n">
-        <v>44544</v>
+        <v>44588</v>
       </c>
       <c r="B1114" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="2" t="n">
-        <v>44543</v>
+        <v>44587</v>
       </c>
       <c r="B1115" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="2" t="n">
-        <v>44540</v>
+        <v>44586</v>
       </c>
       <c r="B1116" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="2" t="n">
-        <v>44539</v>
+        <v>44585</v>
       </c>
       <c r="B1117" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="2" t="n">
-        <v>44538</v>
+        <v>44582</v>
       </c>
       <c r="B1118" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="2" t="n">
-        <v>44537</v>
+        <v>44581</v>
       </c>
       <c r="B1119" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" s="2" t="n">
-        <v>44536</v>
+        <v>44580</v>
       </c>
       <c r="B1120" s="3" t="n">
         <v>-0.578</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" s="2" t="n">
-        <v>44533</v>
+        <v>44579</v>
       </c>
       <c r="B1121" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="2" t="n">
-        <v>44532</v>
+        <v>44578</v>
       </c>
       <c r="B1122" s="3" t="n">
-        <v>-0.575</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" s="2" t="n">
-        <v>44531</v>
+        <v>44575</v>
       </c>
       <c r="B1123" s="3" t="n">
-        <v>-0.574</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" s="2" t="n">
-        <v>44530</v>
+        <v>44574</v>
       </c>
       <c r="B1124" s="3" t="n">
-        <v>-0.575</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" s="2" t="n">
-        <v>44529</v>
+        <v>44573</v>
       </c>
       <c r="B1125" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" s="2" t="n">
-        <v>44526</v>
+        <v>44572</v>
       </c>
       <c r="B1126" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" s="2" t="n">
-        <v>44525</v>
+        <v>44571</v>
       </c>
       <c r="B1127" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" s="2" t="n">
-        <v>44524</v>
+        <v>44568</v>
       </c>
       <c r="B1128" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" s="2" t="n">
-        <v>44523</v>
+        <v>44567</v>
       </c>
       <c r="B1129" s="3" t="n">
-        <v>-0.574</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" s="2" t="n">
-        <v>44522</v>
+        <v>44566</v>
       </c>
       <c r="B1130" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" s="2" t="n">
-        <v>44519</v>
+        <v>44565</v>
       </c>
       <c r="B1131" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" s="2" t="n">
-        <v>44518</v>
+        <v>44564</v>
       </c>
       <c r="B1132" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" s="2" t="n">
-        <v>44517</v>
+        <v>44561</v>
       </c>
       <c r="B1133" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.59</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" s="2" t="n">
-        <v>44516</v>
+        <v>44560</v>
       </c>
       <c r="B1134" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" s="2" t="n">
-        <v>44515</v>
+        <v>44559</v>
       </c>
       <c r="B1135" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" s="2" t="n">
-        <v>44512</v>
+        <v>44558</v>
       </c>
       <c r="B1136" s="3" t="n">
-        <v>-0.572</v>
+        <v>-0.575</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" s="2" t="n">
-        <v>44511</v>
+        <v>44557</v>
       </c>
       <c r="B1137" s="3" t="n">
-        <v>-0.575</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" s="2" t="n">
-        <v>44510</v>
+        <v>44554</v>
       </c>
       <c r="B1138" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" s="2" t="n">
-        <v>44509</v>
+        <v>44553</v>
       </c>
       <c r="B1139" s="3" t="n">
-        <v>-0.575</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" s="2" t="n">
-        <v>44508</v>
+        <v>44552</v>
       </c>
       <c r="B1140" s="3" t="n">
-        <v>-0.575</v>
+        <v>-0.574</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" s="2" t="n">
-        <v>44505</v>
+        <v>44551</v>
       </c>
       <c r="B1141" s="3" t="n">
-        <v>-0.572</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" s="2" t="n">
-        <v>44504</v>
+        <v>44550</v>
       </c>
       <c r="B1142" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" s="2" t="n">
-        <v>44503</v>
+        <v>44547</v>
       </c>
       <c r="B1143" s="3" t="n">
-        <v>-0.574</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" s="2" t="n">
-        <v>44502</v>
+        <v>44546</v>
       </c>
       <c r="B1144" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" s="2" t="n">
-        <v>44501</v>
+        <v>44545</v>
       </c>
       <c r="B1145" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" s="2" t="n">
-        <v>44498</v>
+        <v>44544</v>
       </c>
       <c r="B1146" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" s="2" t="n">
-        <v>44497</v>
+        <v>44543</v>
       </c>
       <c r="B1147" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" s="2" t="n">
-        <v>44496</v>
+        <v>44540</v>
       </c>
       <c r="B1148" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" s="2" t="n">
-        <v>44495</v>
+        <v>44539</v>
       </c>
       <c r="B1149" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" s="2" t="n">
-        <v>44494</v>
+        <v>44538</v>
       </c>
       <c r="B1150" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" s="2" t="n">
-        <v>44491</v>
+        <v>44537</v>
       </c>
       <c r="B1151" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" s="2" t="n">
-        <v>44490</v>
+        <v>44536</v>
       </c>
       <c r="B1152" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" s="2" t="n">
-        <v>44489</v>
+        <v>44533</v>
       </c>
       <c r="B1153" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" s="2" t="n">
-        <v>44488</v>
+        <v>44532</v>
       </c>
       <c r="B1154" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.575</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" s="2" t="n">
-        <v>44487</v>
+        <v>44531</v>
       </c>
       <c r="B1155" s="3" t="n">
         <v>-0.574</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="2" t="n">
-        <v>44484</v>
+        <v>44530</v>
       </c>
       <c r="B1156" s="3" t="n">
-        <v>-0.572</v>
+        <v>-0.575</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="2" t="n">
-        <v>44483</v>
+        <v>44529</v>
       </c>
       <c r="B1157" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="2" t="n">
-        <v>44482</v>
+        <v>44526</v>
       </c>
       <c r="B1158" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" s="2" t="n">
-        <v>44481</v>
+        <v>44525</v>
       </c>
       <c r="B1159" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" s="2" t="n">
-        <v>44480</v>
+        <v>44524</v>
       </c>
       <c r="B1160" s="3" t="n">
         <v>-0.57</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" s="2" t="n">
-        <v>44477</v>
+        <v>44523</v>
       </c>
       <c r="B1161" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.574</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" s="2" t="n">
-        <v>44476</v>
+        <v>44522</v>
       </c>
       <c r="B1162" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" s="2" t="n">
-        <v>44475</v>
+        <v>44519</v>
       </c>
       <c r="B1163" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" s="2" t="n">
-        <v>44474</v>
+        <v>44518</v>
       </c>
       <c r="B1164" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" s="2" t="n">
-        <v>44473</v>
+        <v>44517</v>
       </c>
       <c r="B1165" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" s="2" t="n">
-        <v>44470</v>
+        <v>44516</v>
       </c>
       <c r="B1166" s="3" t="n">
         <v>-0.571</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" s="2" t="n">
-        <v>44469</v>
+        <v>44515</v>
       </c>
       <c r="B1167" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" s="2" t="n">
-        <v>44468</v>
+        <v>44512</v>
       </c>
       <c r="B1168" s="3" t="n">
         <v>-0.572</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" s="2" t="n">
-        <v>44467</v>
+        <v>44511</v>
       </c>
       <c r="B1169" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.575</v>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" s="2" t="n">
-        <v>44466</v>
+        <v>44510</v>
       </c>
       <c r="B1170" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" s="2" t="n">
-        <v>44463</v>
+        <v>44509</v>
       </c>
       <c r="B1171" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.575</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" s="2" t="n">
-        <v>44462</v>
+        <v>44508</v>
       </c>
       <c r="B1172" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.575</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" s="2" t="n">
-        <v>44461</v>
+        <v>44505</v>
       </c>
       <c r="B1173" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.572</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" s="2" t="n">
-        <v>44460</v>
+        <v>44504</v>
       </c>
       <c r="B1174" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" s="2" t="n">
-        <v>44459</v>
+        <v>44503</v>
       </c>
       <c r="B1175" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.574</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" s="2" t="n">
-        <v>44456</v>
+        <v>44502</v>
       </c>
       <c r="B1176" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" s="2" t="n">
-        <v>44455</v>
+        <v>44501</v>
       </c>
       <c r="B1177" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" s="2" t="n">
-        <v>44454</v>
+        <v>44498</v>
       </c>
       <c r="B1178" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" s="2" t="n">
-        <v>44453</v>
+        <v>44497</v>
       </c>
       <c r="B1179" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" s="2" t="n">
-        <v>44452</v>
+        <v>44496</v>
       </c>
       <c r="B1180" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" s="2" t="n">
-        <v>44449</v>
+        <v>44495</v>
       </c>
       <c r="B1181" s="3" t="n">
         <v>-0.57</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" s="2" t="n">
-        <v>44448</v>
+        <v>44494</v>
       </c>
       <c r="B1182" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" s="2" t="n">
-        <v>44447</v>
+        <v>44491</v>
       </c>
       <c r="B1183" s="3" t="n">
         <v>-0.569</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" s="2" t="n">
-        <v>44446</v>
+        <v>44490</v>
       </c>
       <c r="B1184" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" s="2" t="n">
-        <v>44445</v>
+        <v>44489</v>
       </c>
       <c r="B1185" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" s="2" t="n">
-        <v>44442</v>
+        <v>44488</v>
       </c>
       <c r="B1186" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" s="2" t="n">
-        <v>44441</v>
+        <v>44487</v>
       </c>
       <c r="B1187" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.574</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" s="2" t="n">
-        <v>44440</v>
+        <v>44484</v>
       </c>
       <c r="B1188" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.572</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" s="2" t="n">
-        <v>44439</v>
+        <v>44483</v>
       </c>
       <c r="B1189" s="3" t="n">
         <v>-0.57</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" s="2" t="n">
-        <v>44438</v>
+        <v>44482</v>
       </c>
       <c r="B1190" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" s="2" t="n">
-        <v>44435</v>
+        <v>44481</v>
       </c>
       <c r="B1191" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" s="2" t="n">
-        <v>44434</v>
+        <v>44480</v>
       </c>
       <c r="B1192" s="3" t="n">
         <v>-0.57</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" s="2" t="n">
-        <v>44433</v>
+        <v>44477</v>
       </c>
       <c r="B1193" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" s="2" t="n">
-        <v>44432</v>
+        <v>44476</v>
       </c>
       <c r="B1194" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" s="2" t="n">
-        <v>44431</v>
+        <v>44475</v>
       </c>
       <c r="B1195" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" s="2" t="n">
-        <v>44428</v>
+        <v>44474</v>
       </c>
       <c r="B1196" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" s="2" t="n">
-        <v>44427</v>
+        <v>44473</v>
       </c>
       <c r="B1197" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" s="2" t="n">
-        <v>44426</v>
+        <v>44470</v>
       </c>
       <c r="B1198" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" s="2" t="n">
-        <v>44425</v>
+        <v>44469</v>
       </c>
       <c r="B1199" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" s="2" t="n">
-        <v>44424</v>
+        <v>44468</v>
       </c>
       <c r="B1200" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.572</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" s="2" t="n">
-        <v>44421</v>
+        <v>44467</v>
       </c>
       <c r="B1201" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" s="2" t="n">
-        <v>44420</v>
+        <v>44466</v>
       </c>
       <c r="B1202" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" s="2" t="n">
-        <v>44419</v>
+        <v>44463</v>
       </c>
       <c r="B1203" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" s="2" t="n">
-        <v>44418</v>
+        <v>44462</v>
       </c>
       <c r="B1204" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" s="2" t="n">
-        <v>44417</v>
+        <v>44461</v>
       </c>
       <c r="B1205" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" s="2" t="n">
-        <v>44414</v>
+        <v>44460</v>
       </c>
       <c r="B1206" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" s="2" t="n">
-        <v>44413</v>
+        <v>44459</v>
       </c>
       <c r="B1207" s="3" t="n">
         <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" s="2" t="n">
-        <v>44412</v>
+        <v>44456</v>
       </c>
       <c r="B1208" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" s="2" t="n">
-        <v>44411</v>
+        <v>44455</v>
       </c>
       <c r="B1209" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" s="2" t="n">
-        <v>44410</v>
+        <v>44454</v>
       </c>
       <c r="B1210" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" s="2" t="n">
-        <v>44407</v>
+        <v>44453</v>
       </c>
       <c r="B1211" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" s="2" t="n">
-        <v>44406</v>
+        <v>44452</v>
       </c>
       <c r="B1212" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" s="2" t="n">
-        <v>44405</v>
+        <v>44449</v>
       </c>
       <c r="B1213" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" s="2" t="n">
-        <v>44404</v>
+        <v>44448</v>
       </c>
       <c r="B1214" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" s="2" t="n">
-        <v>44403</v>
+        <v>44447</v>
       </c>
       <c r="B1215" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" s="2" t="n">
-        <v>44400</v>
+        <v>44446</v>
       </c>
       <c r="B1216" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" s="2" t="n">
-        <v>44399</v>
+        <v>44445</v>
       </c>
       <c r="B1217" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" s="2" t="n">
-        <v>44398</v>
+        <v>44442</v>
       </c>
       <c r="B1218" s="3" t="n">
         <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" s="2" t="n">
-        <v>44397</v>
+        <v>44441</v>
       </c>
       <c r="B1219" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" s="2" t="n">
-        <v>44396</v>
+        <v>44440</v>
       </c>
       <c r="B1220" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" s="2" t="n">
-        <v>44393</v>
+        <v>44439</v>
       </c>
       <c r="B1221" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" s="2" t="n">
-        <v>44392</v>
+        <v>44438</v>
       </c>
       <c r="B1222" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" s="2" t="n">
-        <v>44391</v>
+        <v>44435</v>
       </c>
       <c r="B1223" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" s="2" t="n">
-        <v>44390</v>
+        <v>44434</v>
       </c>
       <c r="B1224" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" s="2" t="n">
-        <v>44389</v>
+        <v>44433</v>
       </c>
       <c r="B1225" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" s="2" t="n">
-        <v>44386</v>
+        <v>44432</v>
       </c>
       <c r="B1226" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" s="2" t="n">
-        <v>44385</v>
+        <v>44431</v>
       </c>
       <c r="B1227" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" s="2" t="n">
-        <v>44384</v>
+        <v>44428</v>
       </c>
       <c r="B1228" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" s="2" t="n">
-        <v>44383</v>
+        <v>44427</v>
       </c>
       <c r="B1229" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" s="2" t="n">
-        <v>44382</v>
+        <v>44426</v>
       </c>
       <c r="B1230" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" s="2" t="n">
-        <v>44379</v>
+        <v>44425</v>
       </c>
       <c r="B1231" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" s="2" t="n">
-        <v>44378</v>
+        <v>44424</v>
       </c>
       <c r="B1232" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" s="2" t="n">
-        <v>44377</v>
+        <v>44421</v>
       </c>
       <c r="B1233" s="3" t="n">
-        <v>-0.581</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" s="2" t="n">
-        <v>44376</v>
+        <v>44420</v>
       </c>
       <c r="B1234" s="3" t="n">
         <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" s="2" t="n">
-        <v>44375</v>
+        <v>44419</v>
       </c>
       <c r="B1235" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" s="2" t="n">
-        <v>44372</v>
+        <v>44418</v>
       </c>
       <c r="B1236" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" s="2" t="n">
-        <v>44371</v>
+        <v>44417</v>
       </c>
       <c r="B1237" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" s="2" t="n">
-        <v>44370</v>
+        <v>44414</v>
       </c>
       <c r="B1238" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" s="2" t="n">
-        <v>44369</v>
+        <v>44413</v>
       </c>
       <c r="B1239" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" s="2" t="n">
-        <v>44368</v>
+        <v>44412</v>
       </c>
       <c r="B1240" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" s="2" t="n">
-        <v>44365</v>
+        <v>44411</v>
       </c>
       <c r="B1241" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" s="2" t="n">
-        <v>44364</v>
+        <v>44410</v>
       </c>
       <c r="B1242" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" s="2" t="n">
-        <v>44363</v>
+        <v>44407</v>
       </c>
       <c r="B1243" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" s="2" t="n">
-        <v>44362</v>
+        <v>44406</v>
       </c>
       <c r="B1244" s="3" t="n">
-        <v>-0.5610000000000001</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" s="2" t="n">
-        <v>44361</v>
+        <v>44405</v>
       </c>
       <c r="B1245" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" s="2" t="n">
-        <v>44358</v>
+        <v>44404</v>
       </c>
       <c r="B1246" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" s="2" t="n">
-        <v>44357</v>
+        <v>44403</v>
       </c>
       <c r="B1247" s="3" t="n">
-        <v>-0.5610000000000001</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" s="2" t="n">
-        <v>44356</v>
+        <v>44400</v>
       </c>
       <c r="B1248" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" s="2" t="n">
-        <v>44355</v>
+        <v>44399</v>
       </c>
       <c r="B1249" s="3" t="n">
         <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" s="2" t="n">
-        <v>44354</v>
+        <v>44398</v>
       </c>
       <c r="B1250" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" s="2" t="n">
-        <v>44351</v>
+        <v>44397</v>
       </c>
       <c r="B1251" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" s="2" t="n">
-        <v>44350</v>
+        <v>44396</v>
       </c>
       <c r="B1252" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" s="2" t="n">
-        <v>44349</v>
+        <v>44393</v>
       </c>
       <c r="B1253" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" s="2" t="n">
-        <v>44348</v>
+        <v>44392</v>
       </c>
       <c r="B1254" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" s="2" t="n">
-        <v>44347</v>
+        <v>44391</v>
       </c>
       <c r="B1255" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" s="2" t="n">
-        <v>44344</v>
+        <v>44390</v>
       </c>
       <c r="B1256" s="3" t="n">
         <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" s="2" t="n">
-        <v>44343</v>
+        <v>44389</v>
       </c>
       <c r="B1257" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" s="2" t="n">
-        <v>44342</v>
+        <v>44386</v>
       </c>
       <c r="B1258" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" s="2" t="n">
-        <v>44341</v>
+        <v>44385</v>
       </c>
       <c r="B1259" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" s="2" t="n">
-        <v>44340</v>
+        <v>44384</v>
       </c>
       <c r="B1260" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" s="2" t="n">
-        <v>44337</v>
+        <v>44383</v>
       </c>
       <c r="B1261" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" s="2" t="n">
-        <v>44336</v>
+        <v>44382</v>
       </c>
       <c r="B1262" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" s="2" t="n">
-        <v>44335</v>
+        <v>44379</v>
       </c>
       <c r="B1263" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" s="2" t="n">
-        <v>44334</v>
+        <v>44378</v>
       </c>
       <c r="B1264" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" s="2" t="n">
-        <v>44333</v>
+        <v>44377</v>
       </c>
       <c r="B1265" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.581</v>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" s="2" t="n">
-        <v>44330</v>
+        <v>44376</v>
       </c>
       <c r="B1266" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" s="2" t="n">
-        <v>44329</v>
+        <v>44375</v>
       </c>
       <c r="B1267" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" s="2" t="n">
-        <v>44328</v>
+        <v>44372</v>
       </c>
       <c r="B1268" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" s="2" t="n">
-        <v>44327</v>
+        <v>44371</v>
       </c>
       <c r="B1269" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" s="2" t="n">
-        <v>44326</v>
+        <v>44370</v>
       </c>
       <c r="B1270" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" s="2" t="n">
-        <v>44323</v>
+        <v>44369</v>
       </c>
       <c r="B1271" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" s="2" t="n">
-        <v>44322</v>
+        <v>44368</v>
       </c>
       <c r="B1272" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" s="2" t="n">
-        <v>44321</v>
+        <v>44365</v>
       </c>
       <c r="B1273" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" s="2" t="n">
-        <v>44320</v>
+        <v>44364</v>
       </c>
       <c r="B1274" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" s="2" t="n">
-        <v>44319</v>
+        <v>44363</v>
       </c>
       <c r="B1275" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" s="2" t="n">
-        <v>44316</v>
+        <v>44362</v>
       </c>
       <c r="B1276" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.5610000000000001</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" s="2" t="n">
-        <v>44315</v>
+        <v>44361</v>
       </c>
       <c r="B1277" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" s="2" t="n">
-        <v>44314</v>
+        <v>44358</v>
       </c>
       <c r="B1278" s="3" t="n">
         <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" s="2" t="n">
-        <v>44313</v>
+        <v>44357</v>
       </c>
       <c r="B1279" s="3" t="n">
-        <v>-0.5600000000000001</v>
+        <v>-0.5610000000000001</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" s="2" t="n">
-        <v>44312</v>
+        <v>44356</v>
       </c>
       <c r="B1280" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" s="2" t="n">
-        <v>44309</v>
+        <v>44355</v>
       </c>
       <c r="B1281" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" s="2" t="n">
-        <v>44308</v>
+        <v>44354</v>
       </c>
       <c r="B1282" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" s="2" t="n">
-        <v>44307</v>
+        <v>44351</v>
       </c>
       <c r="B1283" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" s="2" t="n">
-        <v>44306</v>
+        <v>44350</v>
       </c>
       <c r="B1284" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" s="2" t="n">
-        <v>44305</v>
+        <v>44349</v>
       </c>
       <c r="B1285" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" s="2" t="n">
-        <v>44302</v>
+        <v>44348</v>
       </c>
       <c r="B1286" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" s="2" t="n">
-        <v>44301</v>
+        <v>44347</v>
       </c>
       <c r="B1287" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" s="2" t="n">
-        <v>44300</v>
+        <v>44344</v>
       </c>
       <c r="B1288" s="3" t="n">
-        <v>-0.5600000000000001</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" s="2" t="n">
-        <v>44299</v>
+        <v>44343</v>
       </c>
       <c r="B1289" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" s="2" t="n">
-        <v>44298</v>
+        <v>44342</v>
       </c>
       <c r="B1290" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" s="2" t="n">
-        <v>44295</v>
+        <v>44341</v>
       </c>
       <c r="B1291" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" s="2" t="n">
-        <v>44294</v>
+        <v>44340</v>
       </c>
       <c r="B1292" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" s="2" t="n">
-        <v>44293</v>
+        <v>44337</v>
       </c>
       <c r="B1293" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" s="2" t="n">
-        <v>44292</v>
+        <v>44336</v>
       </c>
       <c r="B1294" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" s="2" t="n">
-        <v>44287</v>
+        <v>44335</v>
       </c>
       <c r="B1295" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" s="2" t="n">
-        <v>44286</v>
+        <v>44334</v>
       </c>
       <c r="B1296" s="3" t="n">
-        <v>-0.574</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" s="2" t="n">
-        <v>44285</v>
+        <v>44333</v>
       </c>
       <c r="B1297" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" s="2" t="n">
-        <v>44284</v>
+        <v>44330</v>
       </c>
       <c r="B1298" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" s="2" t="n">
-        <v>44281</v>
+        <v>44329</v>
       </c>
       <c r="B1299" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" s="2" t="n">
-        <v>44280</v>
+        <v>44328</v>
       </c>
       <c r="B1300" s="3" t="n">
         <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" s="2" t="n">
-        <v>44279</v>
+        <v>44327</v>
       </c>
       <c r="B1301" s="3" t="n">
         <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" s="2" t="n">
-        <v>44278</v>
+        <v>44326</v>
       </c>
       <c r="B1302" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" s="2" t="n">
-        <v>44277</v>
+        <v>44323</v>
       </c>
       <c r="B1303" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" s="2" t="n">
-        <v>44274</v>
+        <v>44322</v>
       </c>
       <c r="B1304" s="3" t="n">
         <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" s="2" t="n">
-        <v>44273</v>
+        <v>44321</v>
       </c>
       <c r="B1305" s="3" t="n">
         <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" s="2" t="n">
-        <v>44272</v>
+        <v>44320</v>
       </c>
       <c r="B1306" s="3" t="n">
-        <v>-0.5610000000000001</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" s="2" t="n">
-        <v>44271</v>
+        <v>44319</v>
       </c>
       <c r="B1307" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" s="2" t="n">
-        <v>44270</v>
+        <v>44316</v>
       </c>
       <c r="B1308" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" s="2" t="n">
-        <v>44267</v>
+        <v>44315</v>
       </c>
       <c r="B1309" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" s="2" t="n">
-        <v>44266</v>
+        <v>44314</v>
       </c>
       <c r="B1310" s="3" t="n">
-        <v>-0.5610000000000001</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" s="2" t="n">
-        <v>44265</v>
+        <v>44313</v>
       </c>
       <c r="B1311" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.5600000000000001</v>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" s="2" t="n">
-        <v>44264</v>
+        <v>44312</v>
       </c>
       <c r="B1312" s="3" t="n">
-        <v>-0.5600000000000001</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" s="2" t="n">
-        <v>44263</v>
+        <v>44309</v>
       </c>
       <c r="B1313" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" s="2" t="n">
-        <v>44260</v>
+        <v>44308</v>
       </c>
       <c r="B1314" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" s="2" t="n">
-        <v>44259</v>
+        <v>44307</v>
       </c>
       <c r="B1315" s="3" t="n">
         <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" s="2" t="n">
-        <v>44258</v>
+        <v>44306</v>
       </c>
       <c r="B1316" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" s="2" t="n">
-        <v>44257</v>
+        <v>44305</v>
       </c>
       <c r="B1317" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" s="2" t="n">
-        <v>44256</v>
+        <v>44302</v>
       </c>
       <c r="B1318" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" s="2" t="n">
-        <v>44253</v>
+        <v>44301</v>
       </c>
       <c r="B1319" s="3" t="n">
         <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" s="2" t="n">
-        <v>44252</v>
+        <v>44300</v>
       </c>
       <c r="B1320" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5600000000000001</v>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" s="2" t="n">
-        <v>44251</v>
+        <v>44299</v>
       </c>
       <c r="B1321" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" s="2" t="n">
-        <v>44250</v>
+        <v>44298</v>
       </c>
       <c r="B1322" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" s="2" t="n">
-        <v>44249</v>
+        <v>44295</v>
       </c>
       <c r="B1323" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" s="2" t="n">
-        <v>44246</v>
+        <v>44294</v>
       </c>
       <c r="B1324" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" s="2" t="n">
-        <v>44245</v>
+        <v>44293</v>
       </c>
       <c r="B1325" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" s="2" t="n">
-        <v>44244</v>
+        <v>44292</v>
       </c>
       <c r="B1326" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" s="2" t="n">
-        <v>44243</v>
+        <v>44287</v>
       </c>
       <c r="B1327" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" s="2" t="n">
-        <v>44242</v>
+        <v>44286</v>
       </c>
       <c r="B1328" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.574</v>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" s="2" t="n">
-        <v>44239</v>
+        <v>44285</v>
       </c>
       <c r="B1329" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" s="2" t="n">
-        <v>44238</v>
+        <v>44284</v>
       </c>
       <c r="B1330" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" s="2" t="n">
-        <v>44237</v>
+        <v>44281</v>
       </c>
       <c r="B1331" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" s="2" t="n">
-        <v>44236</v>
+        <v>44280</v>
       </c>
       <c r="B1332" s="3" t="n">
         <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" s="2" t="n">
-        <v>44235</v>
+        <v>44279</v>
       </c>
       <c r="B1333" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" s="2" t="n">
-        <v>44232</v>
+        <v>44278</v>
       </c>
       <c r="B1334" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" s="2" t="n">
-        <v>44231</v>
+        <v>44277</v>
       </c>
       <c r="B1335" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" s="2" t="n">
-        <v>44230</v>
+        <v>44274</v>
       </c>
       <c r="B1336" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" s="2" t="n">
-        <v>44229</v>
+        <v>44273</v>
       </c>
       <c r="B1337" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" s="2" t="n">
-        <v>44228</v>
+        <v>44272</v>
       </c>
       <c r="B1338" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5610000000000001</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" s="2" t="n">
-        <v>44225</v>
+        <v>44271</v>
       </c>
       <c r="B1339" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" s="2" t="n">
-        <v>44224</v>
+        <v>44270</v>
       </c>
       <c r="B1340" s="3" t="n">
-        <v>-0.5610000000000001</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" s="2" t="n">
-        <v>44223</v>
+        <v>44267</v>
       </c>
       <c r="B1341" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" s="2" t="n">
-        <v>44222</v>
+        <v>44266</v>
       </c>
       <c r="B1342" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5610000000000001</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" s="2" t="n">
-        <v>44221</v>
+        <v>44265</v>
       </c>
       <c r="B1343" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" s="2" t="n">
-        <v>44218</v>
+        <v>44264</v>
       </c>
       <c r="B1344" s="3" t="n">
-        <v>-0.5610000000000001</v>
+        <v>-0.5600000000000001</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" s="2" t="n">
-        <v>44217</v>
+        <v>44263</v>
       </c>
       <c r="B1345" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" s="2" t="n">
-        <v>44216</v>
+        <v>44260</v>
       </c>
       <c r="B1346" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" s="2" t="n">
-        <v>44215</v>
+        <v>44259</v>
       </c>
       <c r="B1347" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" s="2" t="n">
-        <v>44214</v>
+        <v>44258</v>
       </c>
       <c r="B1348" s="3" t="n">
         <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" s="2" t="n">
-        <v>44211</v>
+        <v>44257</v>
       </c>
       <c r="B1349" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" s="2" t="n">
-        <v>44210</v>
+        <v>44256</v>
       </c>
       <c r="B1350" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" s="2" t="n">
-        <v>44209</v>
+        <v>44253</v>
       </c>
       <c r="B1351" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" s="2" t="n">
-        <v>44208</v>
+        <v>44252</v>
       </c>
       <c r="B1352" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" s="2" t="n">
-        <v>44207</v>
+        <v>44251</v>
       </c>
       <c r="B1353" s="3" t="n">
         <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" s="2" t="n">
-        <v>44204</v>
+        <v>44250</v>
       </c>
       <c r="B1354" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" s="2" t="n">
-        <v>44203</v>
+        <v>44249</v>
       </c>
       <c r="B1355" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" s="2" t="n">
-        <v>44202</v>
+        <v>44246</v>
       </c>
       <c r="B1356" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" s="2" t="n">
-        <v>44201</v>
+        <v>44245</v>
       </c>
       <c r="B1357" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" s="2" t="n">
-        <v>44200</v>
+        <v>44244</v>
       </c>
       <c r="B1358" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" s="2" t="n">
-        <v>44196</v>
+        <v>44243</v>
       </c>
       <c r="B1359" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" s="2" t="n">
-        <v>44195</v>
+        <v>44242</v>
       </c>
       <c r="B1360" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" s="2" t="n">
-        <v>44194</v>
+        <v>44239</v>
       </c>
       <c r="B1361" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" s="2" t="n">
-        <v>44193</v>
+        <v>44238</v>
       </c>
       <c r="B1362" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" s="2" t="n">
-        <v>44189</v>
+        <v>44237</v>
       </c>
       <c r="B1363" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" s="2" t="n">
-        <v>44188</v>
+        <v>44236</v>
       </c>
       <c r="B1364" s="3" t="n">
-        <v>-0.5590000000000001</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" s="2" t="n">
-        <v>44187</v>
+        <v>44235</v>
       </c>
       <c r="B1365" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" s="2" t="n">
-        <v>44186</v>
+        <v>44232</v>
       </c>
       <c r="B1366" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" s="2" t="n">
-        <v>44183</v>
+        <v>44231</v>
       </c>
       <c r="B1367" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" s="2" t="n">
-        <v>44182</v>
+        <v>44230</v>
       </c>
       <c r="B1368" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" s="2" t="n">
-        <v>44181</v>
+        <v>44229</v>
       </c>
       <c r="B1369" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" s="2" t="n">
-        <v>44180</v>
+        <v>44228</v>
       </c>
       <c r="B1370" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" s="2" t="n">
-        <v>44179</v>
+        <v>44225</v>
       </c>
       <c r="B1371" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" s="2" t="n">
-        <v>44176</v>
+        <v>44224</v>
       </c>
       <c r="B1372" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5610000000000001</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" s="2" t="n">
-        <v>44175</v>
+        <v>44223</v>
       </c>
       <c r="B1373" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" s="2" t="n">
-        <v>44174</v>
+        <v>44222</v>
       </c>
       <c r="B1374" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" s="2" t="n">
-        <v>44173</v>
+        <v>44221</v>
       </c>
       <c r="B1375" s="3" t="n">
-        <v>-0.5590000000000001</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" s="2" t="n">
-        <v>44172</v>
+        <v>44218</v>
       </c>
       <c r="B1376" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.5610000000000001</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" s="2" t="n">
-        <v>44169</v>
+        <v>44217</v>
       </c>
       <c r="B1377" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" s="2" t="n">
-        <v>44168</v>
+        <v>44216</v>
       </c>
       <c r="B1378" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" s="2" t="n">
-        <v>44167</v>
+        <v>44215</v>
       </c>
       <c r="B1379" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" s="2" t="n">
-        <v>44166</v>
+        <v>44214</v>
       </c>
       <c r="B1380" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" s="2" t="n">
-        <v>44165</v>
+        <v>44211</v>
       </c>
       <c r="B1381" s="3" t="n">
-        <v>-0.5600000000000001</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" s="2" t="n">
-        <v>44162</v>
+        <v>44210</v>
       </c>
       <c r="B1382" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" s="2" t="n">
-        <v>44161</v>
+        <v>44209</v>
       </c>
       <c r="B1383" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" s="2" t="n">
-        <v>44160</v>
+        <v>44208</v>
       </c>
       <c r="B1384" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" s="2" t="n">
-        <v>44159</v>
+        <v>44207</v>
       </c>
       <c r="B1385" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" s="2" t="n">
-        <v>44158</v>
+        <v>44204</v>
       </c>
       <c r="B1386" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" s="2" t="n">
-        <v>44155</v>
+        <v>44203</v>
       </c>
       <c r="B1387" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" s="2" t="n">
-        <v>44154</v>
+        <v>44202</v>
       </c>
       <c r="B1388" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" s="2" t="n">
-        <v>44153</v>
+        <v>44201</v>
       </c>
       <c r="B1389" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" s="2" t="n">
-        <v>44152</v>
+        <v>44200</v>
       </c>
       <c r="B1390" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" s="2" t="n">
-        <v>44151</v>
+        <v>44196</v>
       </c>
       <c r="B1391" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" s="2" t="n">
-        <v>44148</v>
+        <v>44195</v>
       </c>
       <c r="B1392" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" s="2" t="n">
-        <v>44147</v>
+        <v>44194</v>
       </c>
       <c r="B1393" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" s="2" t="n">
-        <v>44146</v>
+        <v>44193</v>
       </c>
       <c r="B1394" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" s="2" t="n">
-        <v>44145</v>
+        <v>44189</v>
       </c>
       <c r="B1395" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" s="2" t="n">
-        <v>44144</v>
+        <v>44188</v>
       </c>
       <c r="B1396" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5590000000000001</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" s="2" t="n">
-        <v>44141</v>
+        <v>44187</v>
       </c>
       <c r="B1397" s="3" t="n">
         <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" s="2" t="n">
-        <v>44140</v>
+        <v>44186</v>
       </c>
       <c r="B1398" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" s="2" t="n">
-        <v>44139</v>
+        <v>44183</v>
       </c>
       <c r="B1399" s="3" t="n">
         <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" s="2" t="n">
-        <v>44138</v>
+        <v>44182</v>
       </c>
       <c r="B1400" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" s="2" t="n">
-        <v>44137</v>
+        <v>44181</v>
       </c>
       <c r="B1401" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" s="2" t="n">
-        <v>44134</v>
+        <v>44180</v>
       </c>
       <c r="B1402" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" s="2" t="n">
-        <v>44133</v>
+        <v>44179</v>
       </c>
       <c r="B1403" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" s="2" t="n">
-        <v>44132</v>
+        <v>44176</v>
       </c>
       <c r="B1404" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" s="2" t="n">
-        <v>44131</v>
+        <v>44175</v>
       </c>
       <c r="B1405" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" s="2" t="n">
-        <v>44130</v>
+        <v>44174</v>
       </c>
       <c r="B1406" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" s="2" t="n">
-        <v>44127</v>
+        <v>44173</v>
       </c>
       <c r="B1407" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.5590000000000001</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" s="2" t="n">
-        <v>44126</v>
+        <v>44172</v>
       </c>
       <c r="B1408" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" s="2" t="n">
-        <v>44125</v>
+        <v>44169</v>
       </c>
       <c r="B1409" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" s="2" t="n">
-        <v>44124</v>
+        <v>44168</v>
       </c>
       <c r="B1410" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" s="2" t="n">
-        <v>44123</v>
+        <v>44167</v>
       </c>
       <c r="B1411" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" s="2" t="n">
-        <v>44120</v>
+        <v>44166</v>
       </c>
       <c r="B1412" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" s="2" t="n">
-        <v>44119</v>
+        <v>44165</v>
       </c>
       <c r="B1413" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5600000000000001</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" s="2" t="n">
-        <v>44118</v>
+        <v>44162</v>
       </c>
       <c r="B1414" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" s="2" t="n">
-        <v>44117</v>
+        <v>44161</v>
       </c>
       <c r="B1415" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" s="2" t="n">
-        <v>44116</v>
+        <v>44160</v>
       </c>
       <c r="B1416" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" s="2" t="n">
-        <v>44113</v>
+        <v>44159</v>
       </c>
       <c r="B1417" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" s="2" t="n">
-        <v>44112</v>
+        <v>44158</v>
       </c>
       <c r="B1418" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" s="2" t="n">
-        <v>44111</v>
+        <v>44155</v>
       </c>
       <c r="B1419" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" s="2" t="n">
-        <v>44110</v>
+        <v>44154</v>
       </c>
       <c r="B1420" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" s="2" t="n">
-        <v>44109</v>
+        <v>44153</v>
       </c>
       <c r="B1421" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" s="2" t="n">
-        <v>44106</v>
+        <v>44152</v>
       </c>
       <c r="B1422" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" s="2" t="n">
-        <v>44105</v>
+        <v>44151</v>
       </c>
       <c r="B1423" s="3" t="n">
         <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" s="2" t="n">
-        <v>44104</v>
+        <v>44148</v>
       </c>
       <c r="B1424" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" s="2" t="n">
-        <v>44103</v>
+        <v>44147</v>
       </c>
       <c r="B1425" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.548</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" s="2" t="n">
-        <v>44102</v>
+        <v>44146</v>
       </c>
       <c r="B1426" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" s="2" t="n">
-        <v>44099</v>
+        <v>44145</v>
       </c>
       <c r="B1427" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" s="2" t="n">
-        <v>44098</v>
+        <v>44144</v>
       </c>
       <c r="B1428" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" s="2" t="n">
-        <v>44097</v>
+        <v>44141</v>
       </c>
       <c r="B1429" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" s="2" t="n">
-        <v>44096</v>
+        <v>44140</v>
       </c>
       <c r="B1430" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" s="2" t="n">
-        <v>44095</v>
+        <v>44139</v>
       </c>
       <c r="B1431" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" s="2" t="n">
-        <v>44092</v>
+        <v>44138</v>
       </c>
       <c r="B1432" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" s="2" t="n">
-        <v>44091</v>
+        <v>44137</v>
       </c>
       <c r="B1433" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" s="2" t="n">
-        <v>44090</v>
+        <v>44134</v>
       </c>
       <c r="B1434" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" s="2" t="n">
-        <v>44089</v>
+        <v>44133</v>
       </c>
       <c r="B1435" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" s="2" t="n">
-        <v>44088</v>
+        <v>44132</v>
       </c>
       <c r="B1436" s="3" t="n">
         <v>-0.555</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" s="2" t="n">
-        <v>44085</v>
+        <v>44131</v>
       </c>
       <c r="B1437" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" s="2" t="n">
-        <v>44084</v>
+        <v>44130</v>
       </c>
       <c r="B1438" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" s="2" t="n">
-        <v>44083</v>
+        <v>44127</v>
       </c>
       <c r="B1439" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" s="2" t="n">
-        <v>44082</v>
+        <v>44126</v>
       </c>
       <c r="B1440" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" s="2" t="n">
-        <v>44081</v>
+        <v>44125</v>
       </c>
       <c r="B1441" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" s="2" t="n">
-        <v>44078</v>
+        <v>44124</v>
       </c>
       <c r="B1442" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" s="2" t="n">
-        <v>44077</v>
+        <v>44123</v>
       </c>
       <c r="B1443" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" s="2" t="n">
-        <v>44076</v>
+        <v>44120</v>
       </c>
       <c r="B1444" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" s="2" t="n">
-        <v>44075</v>
+        <v>44119</v>
       </c>
       <c r="B1445" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" s="2" t="n">
-        <v>44074</v>
+        <v>44118</v>
       </c>
       <c r="B1446" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" s="2" t="n">
-        <v>44071</v>
+        <v>44117</v>
       </c>
       <c r="B1447" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" s="2" t="n">
-        <v>44070</v>
+        <v>44116</v>
       </c>
       <c r="B1448" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" s="2" t="n">
-        <v>44069</v>
+        <v>44113</v>
       </c>
       <c r="B1449" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" s="2" t="n">
-        <v>44068</v>
+        <v>44112</v>
       </c>
       <c r="B1450" s="3" t="n">
         <v>-0.553</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" s="2" t="n">
-        <v>44067</v>
+        <v>44111</v>
       </c>
       <c r="B1451" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" s="2" t="n">
-        <v>44064</v>
+        <v>44110</v>
       </c>
       <c r="B1452" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" s="2" t="n">
-        <v>44063</v>
+        <v>44109</v>
       </c>
       <c r="B1453" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" s="2" t="n">
-        <v>44062</v>
+        <v>44106</v>
       </c>
       <c r="B1454" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" s="2" t="n">
-        <v>44061</v>
+        <v>44105</v>
       </c>
       <c r="B1455" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" s="2" t="n">
-        <v>44060</v>
+        <v>44104</v>
       </c>
       <c r="B1456" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" s="2" t="n">
-        <v>44057</v>
+        <v>44103</v>
       </c>
       <c r="B1457" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" s="2" t="n">
-        <v>44056</v>
+        <v>44102</v>
       </c>
       <c r="B1458" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" s="2" t="n">
-        <v>44055</v>
+        <v>44099</v>
       </c>
       <c r="B1459" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" s="2" t="n">
-        <v>44054</v>
+        <v>44098</v>
       </c>
       <c r="B1460" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" s="2" t="n">
-        <v>44053</v>
+        <v>44097</v>
       </c>
       <c r="B1461" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" s="2" t="n">
-        <v>44050</v>
+        <v>44096</v>
       </c>
       <c r="B1462" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" s="2" t="n">
-        <v>44049</v>
+        <v>44095</v>
       </c>
       <c r="B1463" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" s="2" t="n">
-        <v>44048</v>
+        <v>44092</v>
       </c>
       <c r="B1464" s="3" t="n">
         <v>-0.552</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" s="2" t="n">
-        <v>44047</v>
+        <v>44091</v>
       </c>
       <c r="B1465" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" s="2" t="n">
-        <v>44046</v>
+        <v>44090</v>
       </c>
       <c r="B1466" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" s="2" t="n">
-        <v>44043</v>
+        <v>44089</v>
       </c>
       <c r="B1467" s="3" t="n">
-        <v>-0.55</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" s="2" t="n">
-        <v>44042</v>
+        <v>44088</v>
       </c>
       <c r="B1468" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" s="2" t="n">
-        <v>44041</v>
+        <v>44085</v>
       </c>
       <c r="B1469" s="3" t="n">
         <v>-0.553</v>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" s="2" t="n">
-        <v>44040</v>
+        <v>44084</v>
       </c>
       <c r="B1470" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" s="2" t="n">
-        <v>44039</v>
+        <v>44083</v>
       </c>
       <c r="B1471" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" s="2" t="n">
-        <v>44036</v>
+        <v>44082</v>
       </c>
       <c r="B1472" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" s="2" t="n">
-        <v>44035</v>
+        <v>44081</v>
       </c>
       <c r="B1473" s="3" t="n">
-        <v>-0.55</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" s="2" t="n">
-        <v>44034</v>
+        <v>44078</v>
       </c>
       <c r="B1474" s="3" t="n">
-        <v>-0.55</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" s="2" t="n">
-        <v>44033</v>
+        <v>44077</v>
       </c>
       <c r="B1475" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" s="2" t="n">
-        <v>44032</v>
+        <v>44076</v>
       </c>
       <c r="B1476" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" s="2" t="n">
-        <v>44029</v>
+        <v>44075</v>
       </c>
       <c r="B1477" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" s="2" t="n">
-        <v>44028</v>
+        <v>44074</v>
       </c>
       <c r="B1478" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" s="2" t="n">
-        <v>44027</v>
+        <v>44071</v>
       </c>
       <c r="B1479" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" s="2" t="n">
-        <v>44026</v>
+        <v>44070</v>
       </c>
       <c r="B1480" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" s="2" t="n">
-        <v>44025</v>
+        <v>44069</v>
       </c>
       <c r="B1481" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" s="2" t="n">
-        <v>44022</v>
+        <v>44068</v>
       </c>
       <c r="B1482" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" s="2" t="n">
-        <v>44021</v>
+        <v>44067</v>
       </c>
       <c r="B1483" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" s="2" t="n">
-        <v>44020</v>
+        <v>44064</v>
       </c>
       <c r="B1484" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" s="2" t="n">
-        <v>44019</v>
+        <v>44063</v>
       </c>
       <c r="B1485" s="3" t="n">
-        <v>-0.55</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" s="2" t="n">
-        <v>44018</v>
+        <v>44062</v>
       </c>
       <c r="B1486" s="3" t="n">
-        <v>-0.55</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" s="2" t="n">
-        <v>44015</v>
+        <v>44061</v>
       </c>
       <c r="B1487" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" s="2" t="n">
-        <v>44014</v>
+        <v>44060</v>
       </c>
       <c r="B1488" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" s="2" t="n">
-        <v>44013</v>
+        <v>44057</v>
       </c>
       <c r="B1489" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.549</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" s="2" t="n">
-        <v>44012</v>
+        <v>44056</v>
       </c>
       <c r="B1490" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" s="2" t="n">
-        <v>44011</v>
+        <v>44055</v>
       </c>
       <c r="B1491" s="3" t="n">
-        <v>-0.545</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" s="2" t="n">
-        <v>44008</v>
+        <v>44054</v>
       </c>
       <c r="B1492" s="3" t="n">
-        <v>-0.547</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" s="2" t="n">
-        <v>44007</v>
+        <v>44053</v>
       </c>
       <c r="B1493" s="3" t="n">
-        <v>-0.547</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" s="2" t="n">
-        <v>44006</v>
+        <v>44050</v>
       </c>
       <c r="B1494" s="3" t="n">
-        <v>-0.546</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" s="2" t="n">
-        <v>44005</v>
+        <v>44049</v>
       </c>
       <c r="B1495" s="3" t="n">
-        <v>-0.544</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" s="2" t="n">
-        <v>44004</v>
+        <v>44048</v>
       </c>
       <c r="B1496" s="3" t="n">
-        <v>-0.545</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" s="2" t="n">
-        <v>44001</v>
+        <v>44047</v>
       </c>
       <c r="B1497" s="3" t="n">
-        <v>-0.546</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" s="2" t="n">
-        <v>44000</v>
+        <v>44046</v>
       </c>
       <c r="B1498" s="3" t="n">
-        <v>-0.544</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" s="2" t="n">
-        <v>43999</v>
+        <v>44043</v>
       </c>
       <c r="B1499" s="3" t="n">
-        <v>-0.544</v>
+        <v>-0.55</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" s="2" t="n">
-        <v>43998</v>
+        <v>44042</v>
       </c>
       <c r="B1500" s="3" t="n">
-        <v>-0.546</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" s="2" t="n">
-        <v>43997</v>
+        <v>44041</v>
       </c>
       <c r="B1501" s="3" t="n">
-        <v>-0.547</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" s="2" t="n">
-        <v>43994</v>
+        <v>44040</v>
       </c>
       <c r="B1502" s="3" t="n">
-        <v>-0.546</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" s="2" t="n">
-        <v>43993</v>
+        <v>44039</v>
       </c>
       <c r="B1503" s="3" t="n">
-        <v>-0.547</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" s="2" t="n">
-        <v>43992</v>
+        <v>44036</v>
       </c>
       <c r="B1504" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="2" t="n">
-        <v>43991</v>
+        <v>44035</v>
       </c>
       <c r="B1505" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.55</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" s="2" t="n">
-        <v>43990</v>
+        <v>44034</v>
       </c>
       <c r="B1506" s="3" t="n">
-        <v>-0.547</v>
+        <v>-0.55</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" s="2" t="n">
-        <v>43987</v>
+        <v>44033</v>
       </c>
       <c r="B1507" s="3" t="n">
-        <v>-0.544</v>
+        <v>-0.549</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" s="2" t="n">
-        <v>43986</v>
+        <v>44032</v>
       </c>
       <c r="B1508" s="3" t="n">
-        <v>-0.545</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" s="2" t="n">
-        <v>43985</v>
+        <v>44029</v>
       </c>
       <c r="B1509" s="3" t="n">
-        <v>-0.543</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" s="2" t="n">
-        <v>43984</v>
+        <v>44028</v>
       </c>
       <c r="B1510" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" s="2" t="n">
-        <v>43983</v>
+        <v>44027</v>
       </c>
       <c r="B1511" s="3" t="n">
-        <v>-0.546</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" s="2" t="n">
-        <v>43980</v>
+        <v>44026</v>
       </c>
       <c r="B1512" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" s="2" t="n">
-        <v>43979</v>
+        <v>44025</v>
       </c>
       <c r="B1513" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" s="2" t="n">
-        <v>43978</v>
+        <v>44022</v>
       </c>
       <c r="B1514" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.549</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" s="2" t="n">
-        <v>43977</v>
+        <v>44021</v>
       </c>
       <c r="B1515" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.549</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" s="2" t="n">
-        <v>43976</v>
+        <v>44020</v>
       </c>
       <c r="B1516" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.549</v>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" s="2" t="n">
-        <v>43973</v>
+        <v>44019</v>
       </c>
       <c r="B1517" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.55</v>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" s="2" t="n">
-        <v>43972</v>
+        <v>44018</v>
       </c>
       <c r="B1518" s="3" t="n">
-        <v>-0.545</v>
+        <v>-0.55</v>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" s="2" t="n">
-        <v>43971</v>
+        <v>44015</v>
       </c>
       <c r="B1519" s="3" t="n">
-        <v>-0.545</v>
+        <v>-0.549</v>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" s="2" t="n">
-        <v>43970</v>
+        <v>44014</v>
       </c>
       <c r="B1520" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.548</v>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" s="2" t="n">
-        <v>43969</v>
+        <v>44013</v>
       </c>
       <c r="B1521" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.548</v>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" s="2" t="n">
-        <v>43966</v>
+        <v>44012</v>
       </c>
       <c r="B1522" s="3" t="n">
-        <v>-0.543</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" s="2" t="n">
-        <v>43965</v>
+        <v>44011</v>
       </c>
       <c r="B1523" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.545</v>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" s="2" t="n">
-        <v>43964</v>
+        <v>44008</v>
       </c>
       <c r="B1524" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.547</v>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" s="2" t="n">
-        <v>43963</v>
+        <v>44007</v>
       </c>
       <c r="B1525" s="3" t="n">
-        <v>-0.543</v>
+        <v>-0.547</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" s="2" t="n">
-        <v>43962</v>
+        <v>44006</v>
       </c>
       <c r="B1526" s="3" t="n">
-        <v>-0.544</v>
+        <v>-0.546</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" s="2" t="n">
-        <v>43959</v>
+        <v>44005</v>
       </c>
       <c r="B1527" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.544</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" s="2" t="n">
-        <v>43958</v>
+        <v>44004</v>
       </c>
       <c r="B1528" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.545</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" s="2" t="n">
-        <v>43957</v>
+        <v>44001</v>
       </c>
       <c r="B1529" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.546</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" s="2" t="n">
-        <v>43956</v>
+        <v>44000</v>
       </c>
       <c r="B1530" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.544</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" s="2" t="n">
-        <v>43955</v>
+        <v>43999</v>
       </c>
       <c r="B1531" s="3" t="n">
-        <v>-0.543</v>
+        <v>-0.544</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" s="2" t="n">
-        <v>43951</v>
+        <v>43998</v>
       </c>
       <c r="B1532" s="3" t="n">
-        <v>-0.531</v>
+        <v>-0.546</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" s="2" t="n">
-        <v>43950</v>
+        <v>43997</v>
       </c>
       <c r="B1533" s="3" t="n">
-        <v>-0.543</v>
+        <v>-0.547</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" s="2" t="n">
-        <v>43949</v>
+        <v>43994</v>
       </c>
       <c r="B1534" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.546</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" s="2" t="n">
-        <v>43948</v>
+        <v>43993</v>
       </c>
       <c r="B1535" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.547</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" s="2" t="n">
-        <v>43945</v>
+        <v>43992</v>
       </c>
       <c r="B1536" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.548</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" s="2" t="n">
-        <v>43944</v>
+        <v>43991</v>
       </c>
       <c r="B1537" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" s="2" t="n">
-        <v>43943</v>
+        <v>43990</v>
       </c>
       <c r="B1538" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.547</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" s="2" t="n">
-        <v>43942</v>
+        <v>43987</v>
       </c>
       <c r="B1539" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.544</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" s="2" t="n">
-        <v>43941</v>
+        <v>43986</v>
       </c>
       <c r="B1540" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.545</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" s="2" t="n">
-        <v>43938</v>
+        <v>43985</v>
       </c>
       <c r="B1541" s="3" t="n">
-        <v>-0.538</v>
+        <v>-0.543</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" s="2" t="n">
-        <v>43937</v>
+        <v>43984</v>
       </c>
       <c r="B1542" s="3" t="n">
-        <v>-0.534</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" s="2" t="n">
-        <v>43936</v>
+        <v>43983</v>
       </c>
       <c r="B1543" s="3" t="n">
-        <v>-0.535</v>
+        <v>-0.546</v>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" s="2" t="n">
-        <v>43935</v>
+        <v>43980</v>
       </c>
       <c r="B1544" s="3" t="n">
-        <v>-0.534</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" s="2" t="n">
-        <v>43930</v>
+        <v>43979</v>
       </c>
       <c r="B1545" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" s="2" t="n">
-        <v>43929</v>
+        <v>43978</v>
       </c>
       <c r="B1546" s="3" t="n">
-        <v>-0.535</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" s="2" t="n">
-        <v>43928</v>
+        <v>43977</v>
       </c>
       <c r="B1547" s="3" t="n">
-        <v>-0.533</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" s="2" t="n">
-        <v>43927</v>
+        <v>43976</v>
       </c>
       <c r="B1548" s="3" t="n">
-        <v>-0.533</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" s="2" t="n">
-        <v>43924</v>
+        <v>43973</v>
       </c>
       <c r="B1549" s="3" t="n">
         <v>-0.539</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="2" t="n">
-        <v>43923</v>
+        <v>43972</v>
       </c>
       <c r="B1550" s="3" t="n">
-        <v>-0.534</v>
+        <v>-0.545</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="2" t="n">
-        <v>43922</v>
+        <v>43971</v>
       </c>
       <c r="B1551" s="3" t="n">
-        <v>-0.527</v>
+        <v>-0.545</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="2" t="n">
-        <v>43921</v>
+        <v>43970</v>
       </c>
       <c r="B1552" s="3" t="n">
-        <v>-0.522</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="2" t="n">
-        <v>43920</v>
+        <v>43969</v>
       </c>
       <c r="B1553" s="3" t="n">
-        <v>-0.528</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" s="2" t="n">
-        <v>43917</v>
+        <v>43966</v>
       </c>
       <c r="B1554" s="3" t="n">
-        <v>-0.53</v>
+        <v>-0.543</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" s="2" t="n">
-        <v>43916</v>
+        <v>43965</v>
       </c>
       <c r="B1555" s="3" t="n">
-        <v>-0.529</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" s="2" t="n">
-        <v>43915</v>
+        <v>43964</v>
       </c>
       <c r="B1556" s="3" t="n">
-        <v>-0.527</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" s="2" t="n">
-        <v>43914</v>
+        <v>43963</v>
       </c>
       <c r="B1557" s="3" t="n">
-        <v>-0.527</v>
+        <v>-0.543</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" s="2" t="n">
-        <v>43913</v>
+        <v>43962</v>
       </c>
       <c r="B1558" s="3" t="n">
-        <v>-0.525</v>
+        <v>-0.544</v>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" s="2" t="n">
-        <v>43910</v>
+        <v>43959</v>
       </c>
       <c r="B1559" s="3" t="n">
-        <v>-0.524</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" s="2" t="n">
-        <v>43909</v>
+        <v>43958</v>
       </c>
       <c r="B1560" s="3" t="n">
-        <v>-0.526</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" s="2" t="n">
-        <v>43908</v>
+        <v>43957</v>
       </c>
       <c r="B1561" s="3" t="n">
-        <v>-0.529</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" s="2" t="n">
-        <v>43907</v>
+        <v>43956</v>
       </c>
       <c r="B1562" s="3" t="n">
-        <v>-0.531</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" s="2" t="n">
-        <v>43906</v>
+        <v>43955</v>
       </c>
       <c r="B1563" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.543</v>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" s="2" t="n">
-        <v>43903</v>
+        <v>43951</v>
       </c>
       <c r="B1564" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.531</v>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" s="2" t="n">
-        <v>43902</v>
+        <v>43950</v>
       </c>
       <c r="B1565" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.543</v>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" s="2" t="n">
-        <v>43901</v>
+        <v>43949</v>
       </c>
       <c r="B1566" s="3" t="n">
-        <v>-0.543</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" s="2" t="n">
-        <v>43900</v>
+        <v>43948</v>
       </c>
       <c r="B1567" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" s="2" t="n">
-        <v>43899</v>
+        <v>43945</v>
       </c>
       <c r="B1568" s="3" t="n">
         <v>-0.539</v>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" s="2" t="n">
-        <v>43896</v>
+        <v>43944</v>
       </c>
       <c r="B1569" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" s="2" t="n">
-        <v>43895</v>
+        <v>43943</v>
       </c>
       <c r="B1570" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" s="2" t="n">
-        <v>43894</v>
+        <v>43942</v>
       </c>
       <c r="B1571" s="3" t="n">
         <v>-0.541</v>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" s="2" t="n">
-        <v>43893</v>
+        <v>43941</v>
       </c>
       <c r="B1572" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" s="2" t="n">
-        <v>43892</v>
+        <v>43938</v>
       </c>
       <c r="B1573" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.538</v>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" s="2" t="n">
-        <v>43889</v>
+        <v>43937</v>
       </c>
       <c r="B1574" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.534</v>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" s="2" t="n">
-        <v>43888</v>
+        <v>43936</v>
       </c>
       <c r="B1575" s="3" t="n">
-        <v>-0.538</v>
+        <v>-0.535</v>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" s="2" t="n">
-        <v>43887</v>
+        <v>43935</v>
       </c>
       <c r="B1576" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.534</v>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" s="2" t="n">
-        <v>43886</v>
+        <v>43930</v>
       </c>
       <c r="B1577" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" s="2" t="n">
-        <v>43885</v>
+        <v>43929</v>
       </c>
       <c r="B1578" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.535</v>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" s="2" t="n">
-        <v>43882</v>
+        <v>43928</v>
       </c>
       <c r="B1579" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.533</v>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" s="2" t="n">
-        <v>43881</v>
+        <v>43927</v>
       </c>
       <c r="B1580" s="3" t="n">
-        <v>-0.538</v>
+        <v>-0.533</v>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" s="2" t="n">
-        <v>43880</v>
+        <v>43924</v>
       </c>
       <c r="B1581" s="3" t="n">
-        <v>-0.538</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" s="2" t="n">
-        <v>43879</v>
+        <v>43923</v>
       </c>
       <c r="B1582" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.534</v>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" s="2" t="n">
-        <v>43878</v>
+        <v>43922</v>
       </c>
       <c r="B1583" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.527</v>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" s="2" t="n">
-        <v>43875</v>
+        <v>43921</v>
       </c>
       <c r="B1584" s="3" t="n">
-        <v>-0.538</v>
+        <v>-0.522</v>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" s="2" t="n">
-        <v>43874</v>
+        <v>43920</v>
       </c>
       <c r="B1585" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.528</v>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" s="2" t="n">
-        <v>43873</v>
+        <v>43917</v>
       </c>
       <c r="B1586" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.53</v>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" s="2" t="n">
-        <v>43872</v>
+        <v>43916</v>
       </c>
       <c r="B1587" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.529</v>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" s="2" t="n">
-        <v>43871</v>
+        <v>43915</v>
       </c>
       <c r="B1588" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.527</v>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" s="2" t="n">
-        <v>43868</v>
+        <v>43914</v>
       </c>
       <c r="B1589" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.527</v>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" s="2" t="n">
-        <v>43867</v>
+        <v>43913</v>
       </c>
       <c r="B1590" s="3" t="n">
-        <v>-0.535</v>
+        <v>-0.525</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" s="2" t="n">
-        <v>43866</v>
+        <v>43910</v>
       </c>
       <c r="B1591" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.524</v>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" s="2" t="n">
-        <v>43865</v>
+        <v>43909</v>
       </c>
       <c r="B1592" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.526</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" s="2" t="n">
-        <v>43864</v>
+        <v>43908</v>
       </c>
       <c r="B1593" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.529</v>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" s="2" t="n">
-        <v>43861</v>
+        <v>43907</v>
       </c>
       <c r="B1594" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.531</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" s="2" t="n">
-        <v>43860</v>
+        <v>43906</v>
       </c>
       <c r="B1595" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" s="2" t="n">
-        <v>43859</v>
+        <v>43903</v>
       </c>
       <c r="B1596" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" s="2" t="n">
-        <v>43858</v>
+        <v>43902</v>
       </c>
       <c r="B1597" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" s="2" t="n">
-        <v>43857</v>
+        <v>43901</v>
       </c>
       <c r="B1598" s="3" t="n">
-        <v>-0.538</v>
+        <v>-0.543</v>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" s="2" t="n">
-        <v>43854</v>
+        <v>43900</v>
       </c>
       <c r="B1599" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" s="2" t="n">
-        <v>43853</v>
+        <v>43899</v>
       </c>
       <c r="B1600" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" s="2" t="n">
-        <v>43852</v>
+        <v>43896</v>
       </c>
       <c r="B1601" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="2" t="n">
-        <v>43851</v>
+        <v>43895</v>
       </c>
       <c r="B1602" s="3" t="n">
-        <v>-0.535</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="2" t="n">
-        <v>43850</v>
+        <v>43894</v>
       </c>
       <c r="B1603" s="3" t="n">
-        <v>-0.538</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="2" t="n">
-        <v>43847</v>
+        <v>43893</v>
       </c>
       <c r="B1604" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="2" t="n">
-        <v>43846</v>
+        <v>43892</v>
       </c>
       <c r="B1605" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="2" t="n">
-        <v>43845</v>
+        <v>43889</v>
       </c>
       <c r="B1606" s="3" t="n">
-        <v>-0.538</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="2" t="n">
-        <v>43844</v>
+        <v>43888</v>
       </c>
       <c r="B1607" s="3" t="n">
         <v>-0.538</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="2" t="n">
-        <v>43843</v>
+        <v>43887</v>
       </c>
       <c r="B1608" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="2" t="n">
-        <v>43840</v>
+        <v>43886</v>
       </c>
       <c r="B1609" s="3" t="n">
-        <v>-0.538</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="2" t="n">
-        <v>43839</v>
+        <v>43885</v>
       </c>
       <c r="B1610" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="2" t="n">
-        <v>43838</v>
+        <v>43882</v>
       </c>
       <c r="B1611" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="2" t="n">
-        <v>43837</v>
+        <v>43881</v>
       </c>
       <c r="B1612" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.538</v>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" s="2" t="n">
-        <v>43836</v>
+        <v>43880</v>
       </c>
       <c r="B1613" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.538</v>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" s="2" t="n">
-        <v>43833</v>
+        <v>43879</v>
       </c>
       <c r="B1614" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" s="2" t="n">
-        <v>43832</v>
+        <v>43878</v>
       </c>
       <c r="B1615" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" s="2" t="n">
-        <v>43830</v>
+        <v>43875</v>
       </c>
       <c r="B1616" s="3" t="n">
-        <v>-0.531</v>
+        <v>-0.538</v>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" s="2" t="n">
-        <v>43829</v>
+        <v>43874</v>
       </c>
       <c r="B1617" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" s="2" t="n">
-        <v>43826</v>
+        <v>43873</v>
       </c>
       <c r="B1618" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" s="2" t="n">
-        <v>43823</v>
+        <v>43872</v>
       </c>
       <c r="B1619" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" s="2" t="n">
-        <v>43822</v>
+        <v>43871</v>
       </c>
       <c r="B1620" s="3" t="n">
-        <v>-0.545</v>
+        <v>-0.537</v>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" s="2" t="n">
-        <v>43819</v>
+        <v>43868</v>
       </c>
       <c r="B1621" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.537</v>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" s="2" t="n">
-        <v>43818</v>
+        <v>43867</v>
       </c>
       <c r="B1622" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.535</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="2" t="n">
-        <v>43817</v>
+        <v>43866</v>
       </c>
       <c r="B1623" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="2" t="n">
-        <v>43816</v>
+        <v>43865</v>
       </c>
       <c r="B1624" s="3" t="n">
         <v>-0.536</v>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="2" t="n">
-        <v>43815</v>
+        <v>43864</v>
       </c>
       <c r="B1625" s="3" t="n">
-        <v>-0.543</v>
+        <v>-0.537</v>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="2" t="n">
-        <v>43812</v>
+        <v>43861</v>
       </c>
       <c r="B1626" s="3" t="n">
-        <v>-0.543</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" s="2" t="n">
-        <v>43811</v>
+        <v>43860</v>
       </c>
       <c r="B1627" s="3" t="n">
-        <v>-0.544</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" s="2" t="n">
-        <v>43810</v>
+        <v>43859</v>
       </c>
       <c r="B1628" s="3" t="n">
-        <v>-0.544</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="2" t="n">
-        <v>43809</v>
+        <v>43858</v>
       </c>
       <c r="B1629" s="3" t="n">
-        <v>-0.544</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="2" t="n">
-        <v>43808</v>
+        <v>43857</v>
       </c>
       <c r="B1630" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.538</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="2" t="n">
-        <v>43805</v>
+        <v>43854</v>
       </c>
       <c r="B1631" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.537</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="2" t="n">
-        <v>43804</v>
+        <v>43853</v>
       </c>
       <c r="B1632" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.537</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="2" t="n">
-        <v>43803</v>
+        <v>43852</v>
       </c>
       <c r="B1633" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="2" t="n">
-        <v>43802</v>
+        <v>43851</v>
       </c>
       <c r="B1634" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.535</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="2" t="n">
-        <v>43801</v>
+        <v>43850</v>
       </c>
       <c r="B1635" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.538</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="2" t="n">
-        <v>43798</v>
+        <v>43847</v>
       </c>
       <c r="B1636" s="3" t="n">
-        <v>-0.532</v>
+        <v>-0.537</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="2" t="n">
-        <v>43797</v>
+        <v>43846</v>
       </c>
       <c r="B1637" s="3" t="n">
-        <v>-0.531</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="2" t="n">
-        <v>43796</v>
+        <v>43845</v>
       </c>
       <c r="B1638" s="3" t="n">
-        <v>-0.533</v>
+        <v>-0.538</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="2" t="n">
-        <v>43795</v>
+        <v>43844</v>
       </c>
       <c r="B1639" s="3" t="n">
-        <v>-0.533</v>
+        <v>-0.538</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="2" t="n">
-        <v>43794</v>
+        <v>43843</v>
       </c>
       <c r="B1640" s="3" t="n">
-        <v>-0.533</v>
+        <v>-0.537</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="2" t="n">
-        <v>43791</v>
+        <v>43840</v>
       </c>
       <c r="B1641" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.538</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="2" t="n">
-        <v>43790</v>
+        <v>43839</v>
       </c>
       <c r="B1642" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="2" t="n">
-        <v>43789</v>
+        <v>43838</v>
       </c>
       <c r="B1643" s="3" t="n">
-        <v>-0.511</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="2" t="n">
-        <v>43788</v>
+        <v>43837</v>
       </c>
       <c r="B1644" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="2" t="n">
-        <v>43787</v>
+        <v>43836</v>
       </c>
       <c r="B1645" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="2" t="n">
-        <v>43784</v>
+        <v>43833</v>
       </c>
       <c r="B1646" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.537</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="2" t="n">
-        <v>43783</v>
+        <v>43832</v>
       </c>
       <c r="B1647" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="2" t="n">
-        <v>43782</v>
+        <v>43830</v>
       </c>
       <c r="B1648" s="3" t="n">
         <v>-0.531</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="2" t="n">
-        <v>43781</v>
+        <v>43829</v>
       </c>
       <c r="B1649" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="2" t="n">
-        <v>43780</v>
+        <v>43826</v>
       </c>
       <c r="B1650" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="2" t="n">
-        <v>43777</v>
+        <v>43823</v>
       </c>
       <c r="B1651" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.549</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="2" t="n">
-        <v>43776</v>
+        <v>43822</v>
       </c>
       <c r="B1652" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.545</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="2" t="n">
-        <v>43775</v>
+        <v>43819</v>
       </c>
       <c r="B1653" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="2" t="n">
-        <v>43774</v>
+        <v>43818</v>
       </c>
       <c r="B1654" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="2" t="n">
-        <v>43773</v>
+        <v>43817</v>
       </c>
       <c r="B1655" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="2" t="n">
-        <v>43770</v>
+        <v>43816</v>
       </c>
       <c r="B1656" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="2" t="n">
-        <v>43769</v>
+        <v>43815</v>
       </c>
       <c r="B1657" s="3" t="n">
         <v>-0.543</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="2" t="n">
-        <v>43768</v>
+        <v>43812</v>
       </c>
       <c r="B1658" s="3" t="n">
-        <v>-0.545</v>
+        <v>-0.543</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="2" t="n">
-        <v>43767</v>
+        <v>43811</v>
       </c>
       <c r="B1659" s="3" t="n">
-        <v>-0.545</v>
+        <v>-0.544</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="2" t="n">
-        <v>43766</v>
+        <v>43810</v>
       </c>
       <c r="B1660" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.544</v>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" s="2" t="n">
-        <v>43763</v>
+        <v>43809</v>
       </c>
       <c r="B1661" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.544</v>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" s="2" t="n">
-        <v>43762</v>
+        <v>43808</v>
       </c>
       <c r="B1662" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" s="2" t="n">
-        <v>43761</v>
+        <v>43805</v>
       </c>
       <c r="B1663" s="3" t="n">
-        <v>-0.547</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" s="2" t="n">
-        <v>43760</v>
+        <v>43804</v>
       </c>
       <c r="B1664" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" s="2" t="n">
-        <v>43759</v>
+        <v>43803</v>
       </c>
       <c r="B1665" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" s="2" t="n">
-        <v>43756</v>
+        <v>43802</v>
       </c>
       <c r="B1666" s="3" t="n">
-        <v>-0.547</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" s="2" t="n">
-        <v>43755</v>
+        <v>43801</v>
       </c>
       <c r="B1667" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="2" t="n">
-        <v>43754</v>
+        <v>43798</v>
       </c>
       <c r="B1668" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.532</v>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="2" t="n">
-        <v>43753</v>
+        <v>43797</v>
       </c>
       <c r="B1669" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.531</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="2" t="n">
-        <v>43752</v>
+        <v>43796</v>
       </c>
       <c r="B1670" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.533</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="2" t="n">
-        <v>43749</v>
+        <v>43795</v>
       </c>
       <c r="B1671" s="3" t="n">
-        <v>-0.55</v>
+        <v>-0.533</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="2" t="n">
-        <v>43748</v>
+        <v>43794</v>
       </c>
       <c r="B1672" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.533</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="2" t="n">
-        <v>43747</v>
+        <v>43791</v>
       </c>
       <c r="B1673" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="2" t="n">
-        <v>43746</v>
+        <v>43790</v>
       </c>
       <c r="B1674" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="2" t="n">
-        <v>43745</v>
+        <v>43789</v>
       </c>
       <c r="B1675" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.511</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="2" t="n">
-        <v>43742</v>
+        <v>43788</v>
       </c>
       <c r="B1676" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="2" t="n">
-        <v>43741</v>
+        <v>43787</v>
       </c>
       <c r="B1677" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="2" t="n">
-        <v>43740</v>
+        <v>43784</v>
       </c>
       <c r="B1678" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="2" t="n">
+        <v>43783</v>
+      </c>
+      <c r="B1679" s="3" t="n">
+        <v>-0.536</v>
+      </c>
+    </row>
+    <row r="1680">
+      <c r="A1680" s="2" t="n">
+        <v>43782</v>
+      </c>
+      <c r="B1680" s="3" t="n">
+        <v>-0.531</v>
+      </c>
+    </row>
+    <row r="1681">
+      <c r="A1681" s="2" t="n">
+        <v>43781</v>
+      </c>
+      <c r="B1681" s="3" t="n">
+        <v>-0.537</v>
+      </c>
+    </row>
+    <row r="1682">
+      <c r="A1682" s="2" t="n">
+        <v>43780</v>
+      </c>
+      <c r="B1682" s="3" t="n">
+        <v>-0.541</v>
+      </c>
+    </row>
+    <row r="1683">
+      <c r="A1683" s="2" t="n">
+        <v>43777</v>
+      </c>
+      <c r="B1683" s="3" t="n">
+        <v>-0.54</v>
+      </c>
+    </row>
+    <row r="1684">
+      <c r="A1684" s="2" t="n">
+        <v>43776</v>
+      </c>
+      <c r="B1684" s="3" t="n">
+        <v>-0.537</v>
+      </c>
+    </row>
+    <row r="1685">
+      <c r="A1685" s="2" t="n">
+        <v>43775</v>
+      </c>
+      <c r="B1685" s="3" t="n">
+        <v>-0.539</v>
+      </c>
+    </row>
+    <row r="1686">
+      <c r="A1686" s="2" t="n">
+        <v>43774</v>
+      </c>
+      <c r="B1686" s="3" t="n">
+        <v>-0.541</v>
+      </c>
+    </row>
+    <row r="1687">
+      <c r="A1687" s="2" t="n">
+        <v>43773</v>
+      </c>
+      <c r="B1687" s="3" t="n">
+        <v>-0.536</v>
+      </c>
+    </row>
+    <row r="1688">
+      <c r="A1688" s="2" t="n">
+        <v>43770</v>
+      </c>
+      <c r="B1688" s="3" t="n">
+        <v>-0.549</v>
+      </c>
+    </row>
+    <row r="1689">
+      <c r="A1689" s="2" t="n">
+        <v>43769</v>
+      </c>
+      <c r="B1689" s="3" t="n">
+        <v>-0.543</v>
+      </c>
+    </row>
+    <row r="1690">
+      <c r="A1690" s="2" t="n">
+        <v>43768</v>
+      </c>
+      <c r="B1690" s="3" t="n">
+        <v>-0.545</v>
+      </c>
+    </row>
+    <row r="1691">
+      <c r="A1691" s="2" t="n">
+        <v>43767</v>
+      </c>
+      <c r="B1691" s="3" t="n">
+        <v>-0.545</v>
+      </c>
+    </row>
+    <row r="1692">
+      <c r="A1692" s="2" t="n">
+        <v>43766</v>
+      </c>
+      <c r="B1692" s="3" t="n">
+        <v>-0.548</v>
+      </c>
+    </row>
+    <row r="1693">
+      <c r="A1693" s="2" t="n">
+        <v>43763</v>
+      </c>
+      <c r="B1693" s="3" t="n">
+        <v>-0.548</v>
+      </c>
+    </row>
+    <row r="1694">
+      <c r="A1694" s="2" t="n">
+        <v>43762</v>
+      </c>
+      <c r="B1694" s="3" t="n">
+        <v>-0.548</v>
+      </c>
+    </row>
+    <row r="1695">
+      <c r="A1695" s="2" t="n">
+        <v>43761</v>
+      </c>
+      <c r="B1695" s="3" t="n">
+        <v>-0.547</v>
+      </c>
+    </row>
+    <row r="1696">
+      <c r="A1696" s="2" t="n">
+        <v>43760</v>
+      </c>
+      <c r="B1696" s="3" t="n">
+        <v>-0.548</v>
+      </c>
+    </row>
+    <row r="1697">
+      <c r="A1697" s="2" t="n">
+        <v>43759</v>
+      </c>
+      <c r="B1697" s="3" t="n">
+        <v>-0.549</v>
+      </c>
+    </row>
+    <row r="1698">
+      <c r="A1698" s="2" t="n">
+        <v>43756</v>
+      </c>
+      <c r="B1698" s="3" t="n">
+        <v>-0.547</v>
+      </c>
+    </row>
+    <row r="1699">
+      <c r="A1699" s="2" t="n">
+        <v>43755</v>
+      </c>
+      <c r="B1699" s="3" t="n">
+        <v>-0.548</v>
+      </c>
+    </row>
+    <row r="1700">
+      <c r="A1700" s="2" t="n">
+        <v>43754</v>
+      </c>
+      <c r="B1700" s="3" t="n">
+        <v>-0.548</v>
+      </c>
+    </row>
+    <row r="1701">
+      <c r="A1701" s="2" t="n">
+        <v>43753</v>
+      </c>
+      <c r="B1701" s="3" t="n">
+        <v>-0.551</v>
+      </c>
+    </row>
+    <row r="1702">
+      <c r="A1702" s="2" t="n">
+        <v>43752</v>
+      </c>
+      <c r="B1702" s="3" t="n">
+        <v>-0.549</v>
+      </c>
+    </row>
+    <row r="1703">
+      <c r="A1703" s="2" t="n">
+        <v>43749</v>
+      </c>
+      <c r="B1703" s="3" t="n">
+        <v>-0.55</v>
+      </c>
+    </row>
+    <row r="1704">
+      <c r="A1704" s="2" t="n">
+        <v>43748</v>
+      </c>
+      <c r="B1704" s="3" t="n">
+        <v>-0.552</v>
+      </c>
+    </row>
+    <row r="1705">
+      <c r="A1705" s="2" t="n">
+        <v>43747</v>
+      </c>
+      <c r="B1705" s="3" t="n">
+        <v>-0.552</v>
+      </c>
+    </row>
+    <row r="1706">
+      <c r="A1706" s="2" t="n">
+        <v>43746</v>
+      </c>
+      <c r="B1706" s="3" t="n">
+        <v>-0.552</v>
+      </c>
+    </row>
+    <row r="1707">
+      <c r="A1707" s="2" t="n">
+        <v>43745</v>
+      </c>
+      <c r="B1707" s="3" t="n">
+        <v>-0.554</v>
+      </c>
+    </row>
+    <row r="1708">
+      <c r="A1708" s="2" t="n">
+        <v>43742</v>
+      </c>
+      <c r="B1708" s="3" t="n">
+        <v>-0.553</v>
+      </c>
+    </row>
+    <row r="1709">
+      <c r="A1709" s="2" t="n">
+        <v>43741</v>
+      </c>
+      <c r="B1709" s="3" t="n">
+        <v>-0.555</v>
+      </c>
+    </row>
+    <row r="1710">
+      <c r="A1710" s="2" t="n">
+        <v>43740</v>
+      </c>
+      <c r="B1710" s="3" t="n">
+        <v>-0.551</v>
+      </c>
+    </row>
+    <row r="1711">
+      <c r="A1711" s="2" t="n">
         <v>43739</v>
       </c>
-      <c r="B1679" s="3" t="n">
+      <c r="B1711" s="3" t="n">
         <v>-0.549</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>