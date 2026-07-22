--- v1 (2026-06-03)
+++ v2 (2026-07-22)
@@ -420,13733 +420,13957 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B1711"/>
+  <dimension ref="A1:B1739"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Tipo Overnight - ESTR (EUR)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Euro Short-Term Rate</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Fuente: ECB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Valor (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46174</v>
+        <v>46212</v>
       </c>
       <c r="B6" s="3" t="n">
-        <v>1.931</v>
+        <v>2.182</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46171</v>
+        <v>46211</v>
       </c>
       <c r="B7" s="3" t="n">
-        <v>1.93</v>
+        <v>2.182</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46170</v>
+        <v>46210</v>
       </c>
       <c r="B8" s="3" t="n">
-        <v>1.933</v>
+        <v>2.182</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46169</v>
+        <v>46209</v>
       </c>
       <c r="B9" s="3" t="n">
-        <v>1.932</v>
+        <v>2.182</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46168</v>
+        <v>46206</v>
       </c>
       <c r="B10" s="3" t="n">
-        <v>1.932</v>
+        <v>2.183</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46167</v>
+        <v>46205</v>
       </c>
       <c r="B11" s="3" t="n">
-        <v>1.931</v>
+        <v>2.183</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46164</v>
+        <v>46204</v>
       </c>
       <c r="B12" s="3" t="n">
-        <v>1.929</v>
+        <v>2.183</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46163</v>
+        <v>46203</v>
       </c>
       <c r="B13" s="3" t="n">
-        <v>1.932</v>
+        <v>2.182</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46162</v>
+        <v>46202</v>
       </c>
       <c r="B14" s="3" t="n">
-        <v>1.931</v>
+        <v>2.182</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46161</v>
+        <v>46199</v>
       </c>
       <c r="B15" s="3" t="n">
-        <v>1.929</v>
+        <v>2.181</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46160</v>
+        <v>46198</v>
       </c>
       <c r="B16" s="3" t="n">
-        <v>1.931</v>
+        <v>2.183</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46157</v>
+        <v>46197</v>
       </c>
       <c r="B17" s="3" t="n">
-        <v>1.931</v>
+        <v>2.181</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46156</v>
+        <v>46196</v>
       </c>
       <c r="B18" s="3" t="n">
-        <v>1.93</v>
+        <v>2.182</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46155</v>
+        <v>46195</v>
       </c>
       <c r="B19" s="3" t="n">
-        <v>1.928</v>
+        <v>2.181</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46154</v>
+        <v>46192</v>
       </c>
       <c r="B20" s="3" t="n">
-        <v>1.929</v>
+        <v>2.181</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46153</v>
+        <v>46191</v>
       </c>
       <c r="B21" s="3" t="n">
-        <v>1.931</v>
+        <v>2.18</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46150</v>
+        <v>46190</v>
       </c>
       <c r="B22" s="3" t="n">
-        <v>1.929</v>
+        <v>2.182</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46149</v>
+        <v>46189</v>
       </c>
       <c r="B23" s="3" t="n">
-        <v>1.93</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46148</v>
+        <v>46188</v>
       </c>
       <c r="B24" s="3" t="n">
         <v>1.931</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46147</v>
+        <v>46185</v>
       </c>
       <c r="B25" s="3" t="n">
-        <v>1.932</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46146</v>
+        <v>46184</v>
       </c>
       <c r="B26" s="3" t="n">
-        <v>1.932</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46142</v>
+        <v>46183</v>
       </c>
       <c r="B27" s="3" t="n">
         <v>1.93</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46141</v>
+        <v>46182</v>
       </c>
       <c r="B28" s="3" t="n">
-        <v>1.932</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46140</v>
+        <v>46181</v>
       </c>
       <c r="B29" s="3" t="n">
-        <v>1.932</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46139</v>
+        <v>46178</v>
       </c>
       <c r="B30" s="3" t="n">
-        <v>1.932</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46136</v>
+        <v>46177</v>
       </c>
       <c r="B31" s="3" t="n">
         <v>1.933</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46135</v>
+        <v>46176</v>
       </c>
       <c r="B32" s="3" t="n">
-        <v>1.933</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46134</v>
+        <v>46175</v>
       </c>
       <c r="B33" s="3" t="n">
-        <v>1.931</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46133</v>
+        <v>46174</v>
       </c>
       <c r="B34" s="3" t="n">
-        <v>1.932</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46132</v>
+        <v>46171</v>
       </c>
       <c r="B35" s="3" t="n">
-        <v>1.931</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46129</v>
+        <v>46170</v>
       </c>
       <c r="B36" s="3" t="n">
-        <v>1.932</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46128</v>
+        <v>46169</v>
       </c>
       <c r="B37" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46127</v>
+        <v>46168</v>
       </c>
       <c r="B38" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46126</v>
+        <v>46167</v>
       </c>
       <c r="B39" s="3" t="n">
-        <v>1.932</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46125</v>
+        <v>46164</v>
       </c>
       <c r="B40" s="3" t="n">
-        <v>1.932</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46122</v>
+        <v>46163</v>
       </c>
       <c r="B41" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46121</v>
+        <v>46162</v>
       </c>
       <c r="B42" s="3" t="n">
         <v>1.931</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46120</v>
+        <v>46161</v>
       </c>
       <c r="B43" s="3" t="n">
-        <v>1.931</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46119</v>
+        <v>46160</v>
       </c>
       <c r="B44" s="3" t="n">
         <v>1.931</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46114</v>
+        <v>46157</v>
       </c>
       <c r="B45" s="3" t="n">
         <v>1.931</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46113</v>
+        <v>46156</v>
       </c>
       <c r="B46" s="3" t="n">
         <v>1.93</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46112</v>
+        <v>46155</v>
       </c>
       <c r="B47" s="3" t="n">
-        <v>1.929</v>
+        <v>1.928</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46111</v>
+        <v>46154</v>
       </c>
       <c r="B48" s="3" t="n">
-        <v>1.932</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46108</v>
+        <v>46153</v>
       </c>
       <c r="B49" s="3" t="n">
-        <v>1.93</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>46107</v>
+        <v>46150</v>
       </c>
       <c r="B50" s="3" t="n">
-        <v>1.93</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>46106</v>
+        <v>46149</v>
       </c>
       <c r="B51" s="3" t="n">
         <v>1.93</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>46105</v>
+        <v>46148</v>
       </c>
       <c r="B52" s="3" t="n">
-        <v>1.932</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>46104</v>
+        <v>46147</v>
       </c>
       <c r="B53" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
-        <v>46101</v>
+        <v>46146</v>
       </c>
       <c r="B54" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
-        <v>46100</v>
+        <v>46142</v>
       </c>
       <c r="B55" s="3" t="n">
-        <v>1.934</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
-        <v>46099</v>
+        <v>46141</v>
       </c>
       <c r="B56" s="3" t="n">
-        <v>1.933</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
-        <v>46098</v>
+        <v>46140</v>
       </c>
       <c r="B57" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
-        <v>46097</v>
+        <v>46139</v>
       </c>
       <c r="B58" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
-        <v>46094</v>
+        <v>46136</v>
       </c>
       <c r="B59" s="3" t="n">
-        <v>1.93</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
-        <v>46093</v>
+        <v>46135</v>
       </c>
       <c r="B60" s="3" t="n">
-        <v>1.932</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
-        <v>46092</v>
+        <v>46134</v>
       </c>
       <c r="B61" s="3" t="n">
         <v>1.931</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
-        <v>46091</v>
+        <v>46133</v>
       </c>
       <c r="B62" s="3" t="n">
-        <v>1.933</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
-        <v>46090</v>
+        <v>46132</v>
       </c>
       <c r="B63" s="3" t="n">
-        <v>1.932</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
-        <v>46087</v>
+        <v>46129</v>
       </c>
       <c r="B64" s="3" t="n">
-        <v>1.933</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
-        <v>46086</v>
+        <v>46128</v>
       </c>
       <c r="B65" s="3" t="n">
-        <v>1.935</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
-        <v>46085</v>
+        <v>46127</v>
       </c>
       <c r="B66" s="3" t="n">
-        <v>1.934</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
-        <v>46084</v>
+        <v>46126</v>
       </c>
       <c r="B67" s="3" t="n">
-        <v>1.934</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
-        <v>46083</v>
+        <v>46125</v>
       </c>
       <c r="B68" s="3" t="n">
-        <v>1.934</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
-        <v>46080</v>
+        <v>46122</v>
       </c>
       <c r="B69" s="3" t="n">
-        <v>1.93</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
-        <v>46079</v>
+        <v>46121</v>
       </c>
       <c r="B70" s="3" t="n">
-        <v>1.935</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
-        <v>46078</v>
+        <v>46120</v>
       </c>
       <c r="B71" s="3" t="n">
-        <v>1.933</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
-        <v>46077</v>
+        <v>46119</v>
       </c>
       <c r="B72" s="3" t="n">
-        <v>1.932</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
-        <v>46076</v>
+        <v>46114</v>
       </c>
       <c r="B73" s="3" t="n">
         <v>1.931</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
-        <v>46073</v>
+        <v>46113</v>
       </c>
       <c r="B74" s="3" t="n">
-        <v>1.932</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
-        <v>46072</v>
+        <v>46112</v>
       </c>
       <c r="B75" s="3" t="n">
-        <v>1.933</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
-        <v>46071</v>
+        <v>46111</v>
       </c>
       <c r="B76" s="3" t="n">
-        <v>1.931</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
-        <v>46070</v>
+        <v>46108</v>
       </c>
       <c r="B77" s="3" t="n">
-        <v>1.931</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
-        <v>46069</v>
+        <v>46107</v>
       </c>
       <c r="B78" s="3" t="n">
-        <v>1.929</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
-        <v>46066</v>
+        <v>46106</v>
       </c>
       <c r="B79" s="3" t="n">
         <v>1.93</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
-        <v>46065</v>
+        <v>46105</v>
       </c>
       <c r="B80" s="3" t="n">
-        <v>1.931</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
-        <v>46064</v>
+        <v>46104</v>
       </c>
       <c r="B81" s="3" t="n">
-        <v>1.93</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
-        <v>46063</v>
+        <v>46101</v>
       </c>
       <c r="B82" s="3" t="n">
-        <v>1.929</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
-        <v>46062</v>
+        <v>46100</v>
       </c>
       <c r="B83" s="3" t="n">
-        <v>1.93</v>
+        <v>1.934</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
-        <v>46059</v>
+        <v>46099</v>
       </c>
       <c r="B84" s="3" t="n">
-        <v>1.93</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
-        <v>46058</v>
+        <v>46098</v>
       </c>
       <c r="B85" s="3" t="n">
-        <v>1.931</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
-        <v>46057</v>
+        <v>46097</v>
       </c>
       <c r="B86" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
-        <v>46056</v>
+        <v>46094</v>
       </c>
       <c r="B87" s="3" t="n">
-        <v>1.931</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
-        <v>46055</v>
+        <v>46093</v>
       </c>
       <c r="B88" s="3" t="n">
-        <v>1.933</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
-        <v>46052</v>
+        <v>46092</v>
       </c>
       <c r="B89" s="3" t="n">
-        <v>1.926</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
-        <v>46051</v>
+        <v>46091</v>
       </c>
       <c r="B90" s="3" t="n">
         <v>1.933</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
-        <v>46050</v>
+        <v>46090</v>
       </c>
       <c r="B91" s="3" t="n">
-        <v>1.933</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
-        <v>46049</v>
+        <v>46087</v>
       </c>
       <c r="B92" s="3" t="n">
-        <v>1.934</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
-        <v>46048</v>
+        <v>46086</v>
       </c>
       <c r="B93" s="3" t="n">
-        <v>1.934</v>
+        <v>1.935</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
-        <v>46045</v>
+        <v>46085</v>
       </c>
       <c r="B94" s="3" t="n">
-        <v>1.933</v>
+        <v>1.934</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
-        <v>46044</v>
+        <v>46084</v>
       </c>
       <c r="B95" s="3" t="n">
-        <v>1.933</v>
+        <v>1.934</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
-        <v>46043</v>
+        <v>46083</v>
       </c>
       <c r="B96" s="3" t="n">
-        <v>1.932</v>
+        <v>1.934</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
-        <v>46042</v>
+        <v>46080</v>
       </c>
       <c r="B97" s="3" t="n">
-        <v>1.932</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
-        <v>46041</v>
+        <v>46079</v>
       </c>
       <c r="B98" s="3" t="n">
-        <v>1.929</v>
+        <v>1.935</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
-        <v>46038</v>
+        <v>46078</v>
       </c>
       <c r="B99" s="3" t="n">
-        <v>1.93</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
-        <v>46037</v>
+        <v>46077</v>
       </c>
       <c r="B100" s="3" t="n">
-        <v>1.93</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
-        <v>46036</v>
+        <v>46076</v>
       </c>
       <c r="B101" s="3" t="n">
         <v>1.931</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
-        <v>46035</v>
+        <v>46073</v>
       </c>
       <c r="B102" s="3" t="n">
-        <v>1.93</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
-        <v>46034</v>
+        <v>46072</v>
       </c>
       <c r="B103" s="3" t="n">
-        <v>1.931</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
-        <v>46031</v>
+        <v>46071</v>
       </c>
       <c r="B104" s="3" t="n">
-        <v>1.932</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
-        <v>46030</v>
+        <v>46070</v>
       </c>
       <c r="B105" s="3" t="n">
-        <v>1.933</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
-        <v>46029</v>
+        <v>46069</v>
       </c>
       <c r="B106" s="3" t="n">
-        <v>1.933</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
-        <v>46028</v>
+        <v>46066</v>
       </c>
       <c r="B107" s="3" t="n">
-        <v>1.933</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
-        <v>46027</v>
+        <v>46065</v>
       </c>
       <c r="B108" s="3" t="n">
-        <v>1.933</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
-        <v>46024</v>
+        <v>46064</v>
       </c>
       <c r="B109" s="3" t="n">
-        <v>1.936</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
-        <v>46022</v>
+        <v>46063</v>
       </c>
       <c r="B110" s="3" t="n">
-        <v>1.921</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
-        <v>46021</v>
+        <v>46062</v>
       </c>
       <c r="B111" s="3" t="n">
         <v>1.93</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
-        <v>46020</v>
+        <v>46059</v>
       </c>
       <c r="B112" s="3" t="n">
-        <v>1.934</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
-        <v>46015</v>
+        <v>46058</v>
       </c>
       <c r="B113" s="3" t="n">
-        <v>1.926</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
-        <v>46014</v>
+        <v>46057</v>
       </c>
       <c r="B114" s="3" t="n">
-        <v>1.925</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
-        <v>46013</v>
+        <v>46056</v>
       </c>
       <c r="B115" s="3" t="n">
-        <v>1.932</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
-        <v>46010</v>
+        <v>46055</v>
       </c>
       <c r="B116" s="3" t="n">
         <v>1.933</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
-        <v>46009</v>
+        <v>46052</v>
       </c>
       <c r="B117" s="3" t="n">
-        <v>1.931</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
-        <v>46008</v>
+        <v>46051</v>
       </c>
       <c r="B118" s="3" t="n">
-        <v>1.932</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
-        <v>46007</v>
+        <v>46050</v>
       </c>
       <c r="B119" s="3" t="n">
-        <v>1.932</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
-        <v>46006</v>
+        <v>46049</v>
       </c>
       <c r="B120" s="3" t="n">
-        <v>1.93</v>
+        <v>1.934</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
-        <v>46003</v>
+        <v>46048</v>
       </c>
       <c r="B121" s="3" t="n">
-        <v>1.932</v>
+        <v>1.934</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
-        <v>46002</v>
+        <v>46045</v>
       </c>
       <c r="B122" s="3" t="n">
-        <v>1.93</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
-        <v>46001</v>
+        <v>46044</v>
       </c>
       <c r="B123" s="3" t="n">
-        <v>1.929</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
-        <v>46000</v>
+        <v>46043</v>
       </c>
       <c r="B124" s="3" t="n">
-        <v>1.929</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
-        <v>45999</v>
+        <v>46042</v>
       </c>
       <c r="B125" s="3" t="n">
-        <v>1.93</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
-        <v>45996</v>
+        <v>46041</v>
       </c>
       <c r="B126" s="3" t="n">
         <v>1.929</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
-        <v>45995</v>
+        <v>46038</v>
       </c>
       <c r="B127" s="3" t="n">
-        <v>1.929</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
-        <v>45994</v>
+        <v>46037</v>
       </c>
       <c r="B128" s="3" t="n">
-        <v>1.926</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
-        <v>45993</v>
+        <v>46036</v>
       </c>
       <c r="B129" s="3" t="n">
-        <v>1.929</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
-        <v>45992</v>
+        <v>46035</v>
       </c>
       <c r="B130" s="3" t="n">
         <v>1.93</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
-        <v>45989</v>
+        <v>46034</v>
       </c>
       <c r="B131" s="3" t="n">
-        <v>1.925</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
-        <v>45988</v>
+        <v>46031</v>
       </c>
       <c r="B132" s="3" t="n">
-        <v>1.927</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
-        <v>45987</v>
+        <v>46030</v>
       </c>
       <c r="B133" s="3" t="n">
-        <v>1.928</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
-        <v>45986</v>
+        <v>46029</v>
       </c>
       <c r="B134" s="3" t="n">
-        <v>1.926</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="n">
-        <v>45985</v>
+        <v>46028</v>
       </c>
       <c r="B135" s="3" t="n">
-        <v>1.924</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
-        <v>45982</v>
+        <v>46027</v>
       </c>
       <c r="B136" s="3" t="n">
-        <v>1.926</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="n">
-        <v>45981</v>
+        <v>46024</v>
       </c>
       <c r="B137" s="3" t="n">
-        <v>1.929</v>
+        <v>1.936</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
-        <v>45980</v>
+        <v>46022</v>
       </c>
       <c r="B138" s="3" t="n">
-        <v>1.929</v>
+        <v>1.921</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
-        <v>45979</v>
+        <v>46021</v>
       </c>
       <c r="B139" s="3" t="n">
         <v>1.93</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
-        <v>45978</v>
+        <v>46020</v>
       </c>
       <c r="B140" s="3" t="n">
-        <v>1.929</v>
+        <v>1.934</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
-        <v>45975</v>
+        <v>46015</v>
       </c>
       <c r="B141" s="3" t="n">
-        <v>1.931</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
-        <v>45974</v>
+        <v>46014</v>
       </c>
       <c r="B142" s="3" t="n">
-        <v>1.93</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="n">
-        <v>45973</v>
+        <v>46013</v>
       </c>
       <c r="B143" s="3" t="n">
-        <v>1.93</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
-        <v>45972</v>
+        <v>46010</v>
       </c>
       <c r="B144" s="3" t="n">
-        <v>1.93</v>
+        <v>1.933</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
-        <v>45971</v>
+        <v>46009</v>
       </c>
       <c r="B145" s="3" t="n">
         <v>1.931</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
-        <v>45968</v>
+        <v>46008</v>
       </c>
       <c r="B146" s="3" t="n">
         <v>1.932</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="n">
-        <v>45967</v>
+        <v>46007</v>
       </c>
       <c r="B147" s="3" t="n">
-        <v>1.93</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
-        <v>45966</v>
+        <v>46006</v>
       </c>
       <c r="B148" s="3" t="n">
-        <v>1.929</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
-        <v>45965</v>
+        <v>46003</v>
       </c>
       <c r="B149" s="3" t="n">
-        <v>1.931</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
-        <v>45964</v>
+        <v>46002</v>
       </c>
       <c r="B150" s="3" t="n">
-        <v>1.932</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="n">
-        <v>45961</v>
+        <v>46001</v>
       </c>
       <c r="B151" s="3" t="n">
-        <v>1.921</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
-        <v>45960</v>
+        <v>46000</v>
       </c>
       <c r="B152" s="3" t="n">
-        <v>1.931</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="n">
-        <v>45959</v>
+        <v>45999</v>
       </c>
       <c r="B153" s="3" t="n">
-        <v>1.931</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="n">
-        <v>45958</v>
+        <v>45996</v>
       </c>
       <c r="B154" s="3" t="n">
-        <v>1.93</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="n">
-        <v>45957</v>
+        <v>45995</v>
       </c>
       <c r="B155" s="3" t="n">
         <v>1.929</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="n">
-        <v>45954</v>
+        <v>45994</v>
       </c>
       <c r="B156" s="3" t="n">
-        <v>1.928</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="n">
-        <v>45953</v>
+        <v>45993</v>
       </c>
       <c r="B157" s="3" t="n">
         <v>1.929</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="n">
-        <v>45952</v>
+        <v>45992</v>
       </c>
       <c r="B158" s="3" t="n">
-        <v>1.927</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="n">
-        <v>45951</v>
+        <v>45989</v>
       </c>
       <c r="B159" s="3" t="n">
-        <v>1.928</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="n">
-        <v>45950</v>
+        <v>45988</v>
       </c>
       <c r="B160" s="3" t="n">
         <v>1.927</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="n">
-        <v>45947</v>
+        <v>45987</v>
       </c>
       <c r="B161" s="3" t="n">
         <v>1.928</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="n">
-        <v>45946</v>
+        <v>45986</v>
       </c>
       <c r="B162" s="3" t="n">
-        <v>1.928</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="n">
-        <v>45945</v>
+        <v>45985</v>
       </c>
       <c r="B163" s="3" t="n">
-        <v>1.928</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="n">
-        <v>45944</v>
+        <v>45982</v>
       </c>
       <c r="B164" s="3" t="n">
-        <v>1.927</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="n">
-        <v>45943</v>
+        <v>45981</v>
       </c>
       <c r="B165" s="3" t="n">
-        <v>1.926</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="n">
-        <v>45940</v>
+        <v>45980</v>
       </c>
       <c r="B166" s="3" t="n">
-        <v>1.926</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="n">
-        <v>45939</v>
+        <v>45979</v>
       </c>
       <c r="B167" s="3" t="n">
-        <v>1.927</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="n">
-        <v>45938</v>
+        <v>45978</v>
       </c>
       <c r="B168" s="3" t="n">
-        <v>1.924</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="n">
-        <v>45937</v>
+        <v>45975</v>
       </c>
       <c r="B169" s="3" t="n">
-        <v>1.926</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="n">
-        <v>45936</v>
+        <v>45974</v>
       </c>
       <c r="B170" s="3" t="n">
-        <v>1.925</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="n">
-        <v>45933</v>
+        <v>45973</v>
       </c>
       <c r="B171" s="3" t="n">
-        <v>1.921</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="n">
-        <v>45932</v>
+        <v>45972</v>
       </c>
       <c r="B172" s="3" t="n">
-        <v>1.923</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="n">
-        <v>45931</v>
+        <v>45971</v>
       </c>
       <c r="B173" s="3" t="n">
-        <v>1.927</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="n">
-        <v>45930</v>
+        <v>45968</v>
       </c>
       <c r="B174" s="3" t="n">
-        <v>1.916</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="n">
-        <v>45929</v>
+        <v>45967</v>
       </c>
       <c r="B175" s="3" t="n">
-        <v>1.926</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="n">
-        <v>45926</v>
+        <v>45966</v>
       </c>
       <c r="B176" s="3" t="n">
-        <v>1.926</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="n">
-        <v>45925</v>
+        <v>45965</v>
       </c>
       <c r="B177" s="3" t="n">
-        <v>1.927</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="n">
-        <v>45924</v>
+        <v>45964</v>
       </c>
       <c r="B178" s="3" t="n">
-        <v>1.928</v>
+        <v>1.932</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="n">
-        <v>45923</v>
+        <v>45961</v>
       </c>
       <c r="B179" s="3" t="n">
-        <v>1.927</v>
+        <v>1.921</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="n">
-        <v>45922</v>
+        <v>45960</v>
       </c>
       <c r="B180" s="3" t="n">
-        <v>1.925</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="n">
-        <v>45919</v>
+        <v>45959</v>
       </c>
       <c r="B181" s="3" t="n">
-        <v>1.925</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="n">
-        <v>45918</v>
+        <v>45958</v>
       </c>
       <c r="B182" s="3" t="n">
-        <v>1.926</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="n">
-        <v>45917</v>
+        <v>45957</v>
       </c>
       <c r="B183" s="3" t="n">
-        <v>1.927</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="n">
-        <v>45916</v>
+        <v>45954</v>
       </c>
       <c r="B184" s="3" t="n">
-        <v>1.926</v>
+        <v>1.928</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="n">
-        <v>45915</v>
+        <v>45953</v>
       </c>
       <c r="B185" s="3" t="n">
-        <v>1.926</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="n">
-        <v>45912</v>
+        <v>45952</v>
       </c>
       <c r="B186" s="3" t="n">
-        <v>1.925</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="n">
-        <v>45911</v>
+        <v>45951</v>
       </c>
       <c r="B187" s="3" t="n">
-        <v>1.925</v>
+        <v>1.928</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="n">
-        <v>45910</v>
+        <v>45950</v>
       </c>
       <c r="B188" s="3" t="n">
-        <v>1.922</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="n">
-        <v>45909</v>
+        <v>45947</v>
       </c>
       <c r="B189" s="3" t="n">
-        <v>1.923</v>
+        <v>1.928</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="n">
-        <v>45908</v>
+        <v>45946</v>
       </c>
       <c r="B190" s="3" t="n">
-        <v>1.922</v>
+        <v>1.928</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="n">
-        <v>45905</v>
+        <v>45945</v>
       </c>
       <c r="B191" s="3" t="n">
-        <v>1.923</v>
+        <v>1.928</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="n">
-        <v>45904</v>
+        <v>45944</v>
       </c>
       <c r="B192" s="3" t="n">
-        <v>1.925</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="n">
-        <v>45903</v>
+        <v>45943</v>
       </c>
       <c r="B193" s="3" t="n">
-        <v>1.923</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="n">
-        <v>45902</v>
+        <v>45940</v>
       </c>
       <c r="B194" s="3" t="n">
-        <v>1.922</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="n">
-        <v>45901</v>
+        <v>45939</v>
       </c>
       <c r="B195" s="3" t="n">
-        <v>1.925</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="n">
-        <v>45898</v>
+        <v>45938</v>
       </c>
       <c r="B196" s="3" t="n">
-        <v>1.92</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="n">
-        <v>45897</v>
+        <v>45937</v>
       </c>
       <c r="B197" s="3" t="n">
-        <v>1.925</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="n">
-        <v>45896</v>
+        <v>45936</v>
       </c>
       <c r="B198" s="3" t="n">
         <v>1.925</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="n">
-        <v>45895</v>
+        <v>45933</v>
       </c>
       <c r="B199" s="3" t="n">
-        <v>1.926</v>
+        <v>1.921</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="n">
-        <v>45894</v>
+        <v>45932</v>
       </c>
       <c r="B200" s="3" t="n">
-        <v>1.925</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="n">
-        <v>45891</v>
+        <v>45931</v>
       </c>
       <c r="B201" s="3" t="n">
-        <v>1.926</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="n">
-        <v>45890</v>
+        <v>45930</v>
       </c>
       <c r="B202" s="3" t="n">
-        <v>1.926</v>
+        <v>1.916</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="n">
-        <v>45889</v>
+        <v>45929</v>
       </c>
       <c r="B203" s="3" t="n">
         <v>1.926</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="n">
-        <v>45888</v>
+        <v>45926</v>
       </c>
       <c r="B204" s="3" t="n">
-        <v>1.925</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="n">
-        <v>45887</v>
+        <v>45925</v>
       </c>
       <c r="B205" s="3" t="n">
-        <v>1.924</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="n">
-        <v>45884</v>
+        <v>45924</v>
       </c>
       <c r="B206" s="3" t="n">
-        <v>1.924</v>
+        <v>1.928</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="n">
-        <v>45883</v>
+        <v>45923</v>
       </c>
       <c r="B207" s="3" t="n">
-        <v>1.926</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="n">
-        <v>45882</v>
+        <v>45922</v>
       </c>
       <c r="B208" s="3" t="n">
-        <v>1.923</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="n">
-        <v>45881</v>
+        <v>45919</v>
       </c>
       <c r="B209" s="3" t="n">
-        <v>1.922</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="n">
-        <v>45880</v>
+        <v>45918</v>
       </c>
       <c r="B210" s="3" t="n">
-        <v>1.918</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="n">
-        <v>45877</v>
+        <v>45917</v>
       </c>
       <c r="B211" s="3" t="n">
-        <v>1.922</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="n">
-        <v>45876</v>
+        <v>45916</v>
       </c>
       <c r="B212" s="3" t="n">
-        <v>1.923</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="n">
-        <v>45875</v>
+        <v>45915</v>
       </c>
       <c r="B213" s="3" t="n">
-        <v>1.922</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="n">
-        <v>45874</v>
+        <v>45912</v>
       </c>
       <c r="B214" s="3" t="n">
-        <v>1.924</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="n">
-        <v>45873</v>
+        <v>45911</v>
       </c>
       <c r="B215" s="3" t="n">
         <v>1.925</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="n">
-        <v>45870</v>
+        <v>45910</v>
       </c>
       <c r="B216" s="3" t="n">
-        <v>1.927</v>
+        <v>1.922</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="n">
-        <v>45869</v>
+        <v>45909</v>
       </c>
       <c r="B217" s="3" t="n">
-        <v>1.919</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="n">
-        <v>45868</v>
+        <v>45908</v>
       </c>
       <c r="B218" s="3" t="n">
-        <v>1.924</v>
+        <v>1.922</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="n">
-        <v>45867</v>
+        <v>45905</v>
       </c>
       <c r="B219" s="3" t="n">
         <v>1.923</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="n">
-        <v>45866</v>
+        <v>45904</v>
       </c>
       <c r="B220" s="3" t="n">
-        <v>1.923</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="n">
-        <v>45863</v>
+        <v>45903</v>
       </c>
       <c r="B221" s="3" t="n">
-        <v>1.925</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="n">
-        <v>45862</v>
+        <v>45902</v>
       </c>
       <c r="B222" s="3" t="n">
-        <v>1.924</v>
+        <v>1.922</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="n">
-        <v>45861</v>
+        <v>45901</v>
       </c>
       <c r="B223" s="3" t="n">
-        <v>1.924</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="n">
-        <v>45860</v>
+        <v>45898</v>
       </c>
       <c r="B224" s="3" t="n">
-        <v>1.923</v>
+        <v>1.92</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="n">
-        <v>45859</v>
+        <v>45897</v>
       </c>
       <c r="B225" s="3" t="n">
-        <v>1.924</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="n">
-        <v>45856</v>
+        <v>45896</v>
       </c>
       <c r="B226" s="3" t="n">
-        <v>1.923</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="n">
-        <v>45855</v>
+        <v>45895</v>
       </c>
       <c r="B227" s="3" t="n">
-        <v>1.925</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="n">
-        <v>45854</v>
+        <v>45894</v>
       </c>
       <c r="B228" s="3" t="n">
-        <v>1.923</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="n">
-        <v>45853</v>
+        <v>45891</v>
       </c>
       <c r="B229" s="3" t="n">
-        <v>1.922</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="n">
-        <v>45852</v>
+        <v>45890</v>
       </c>
       <c r="B230" s="3" t="n">
-        <v>1.923</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="n">
-        <v>45849</v>
+        <v>45889</v>
       </c>
       <c r="B231" s="3" t="n">
-        <v>1.923</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="n">
-        <v>45848</v>
+        <v>45888</v>
       </c>
       <c r="B232" s="3" t="n">
-        <v>1.921</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="n">
-        <v>45847</v>
+        <v>45887</v>
       </c>
       <c r="B233" s="3" t="n">
-        <v>1.919</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="n">
-        <v>45846</v>
+        <v>45884</v>
       </c>
       <c r="B234" s="3" t="n">
-        <v>1.919</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="n">
-        <v>45845</v>
+        <v>45883</v>
       </c>
       <c r="B235" s="3" t="n">
-        <v>1.92</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="n">
-        <v>45842</v>
+        <v>45882</v>
       </c>
       <c r="B236" s="3" t="n">
-        <v>1.92</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="n">
-        <v>45841</v>
+        <v>45881</v>
       </c>
       <c r="B237" s="3" t="n">
         <v>1.922</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="n">
-        <v>45840</v>
+        <v>45880</v>
       </c>
       <c r="B238" s="3" t="n">
-        <v>1.923</v>
+        <v>1.918</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="n">
-        <v>45839</v>
+        <v>45877</v>
       </c>
       <c r="B239" s="3" t="n">
-        <v>1.921</v>
+        <v>1.922</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="n">
-        <v>45838</v>
+        <v>45876</v>
       </c>
       <c r="B240" s="3" t="n">
-        <v>1.921</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="n">
-        <v>45835</v>
+        <v>45875</v>
       </c>
       <c r="B241" s="3" t="n">
-        <v>1.928</v>
+        <v>1.922</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="n">
-        <v>45834</v>
+        <v>45874</v>
       </c>
       <c r="B242" s="3" t="n">
-        <v>1.929</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="n">
-        <v>45833</v>
+        <v>45873</v>
       </c>
       <c r="B243" s="3" t="n">
         <v>1.925</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="n">
-        <v>45832</v>
+        <v>45870</v>
       </c>
       <c r="B244" s="3" t="n">
-        <v>1.926</v>
+        <v>1.927</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="n">
-        <v>45831</v>
+        <v>45869</v>
       </c>
       <c r="B245" s="3" t="n">
-        <v>1.925</v>
+        <v>1.919</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="n">
-        <v>45828</v>
+        <v>45868</v>
       </c>
       <c r="B246" s="3" t="n">
-        <v>1.923</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="n">
-        <v>45827</v>
+        <v>45867</v>
       </c>
       <c r="B247" s="3" t="n">
-        <v>1.917</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="n">
-        <v>45826</v>
+        <v>45866</v>
       </c>
       <c r="B248" s="3" t="n">
-        <v>1.922</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="n">
-        <v>45825</v>
+        <v>45863</v>
       </c>
       <c r="B249" s="3" t="n">
-        <v>1.924</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="n">
-        <v>45824</v>
+        <v>45862</v>
       </c>
       <c r="B250" s="3" t="n">
         <v>1.924</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="n">
-        <v>45821</v>
+        <v>45861</v>
       </c>
       <c r="B251" s="3" t="n">
-        <v>1.925</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="n">
-        <v>45820</v>
+        <v>45860</v>
       </c>
       <c r="B252" s="3" t="n">
         <v>1.923</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="n">
-        <v>45819</v>
+        <v>45859</v>
       </c>
       <c r="B253" s="3" t="n">
         <v>1.924</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="n">
-        <v>45818</v>
+        <v>45856</v>
       </c>
       <c r="B254" s="3" t="n">
-        <v>2.174</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="n">
-        <v>45817</v>
+        <v>45855</v>
       </c>
       <c r="B255" s="3" t="n">
-        <v>2.17</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="n">
-        <v>45814</v>
+        <v>45854</v>
       </c>
       <c r="B256" s="3" t="n">
-        <v>2.173</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="n">
-        <v>45813</v>
+        <v>45853</v>
       </c>
       <c r="B257" s="3" t="n">
-        <v>2.174</v>
+        <v>1.922</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="n">
-        <v>45812</v>
+        <v>45852</v>
       </c>
       <c r="B258" s="3" t="n">
-        <v>2.173</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="n">
-        <v>45811</v>
+        <v>45849</v>
       </c>
       <c r="B259" s="3" t="n">
-        <v>2.172</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="n">
-        <v>45810</v>
+        <v>45848</v>
       </c>
       <c r="B260" s="3" t="n">
-        <v>2.172</v>
+        <v>1.921</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="n">
-        <v>45807</v>
+        <v>45847</v>
       </c>
       <c r="B261" s="3" t="n">
-        <v>2.161</v>
+        <v>1.919</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="n">
-        <v>45806</v>
+        <v>45846</v>
       </c>
       <c r="B262" s="3" t="n">
-        <v>2.161</v>
+        <v>1.919</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="n">
-        <v>45805</v>
+        <v>45845</v>
       </c>
       <c r="B263" s="3" t="n">
-        <v>2.167</v>
+        <v>1.92</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="n">
-        <v>45804</v>
+        <v>45842</v>
       </c>
       <c r="B264" s="3" t="n">
-        <v>2.172</v>
+        <v>1.92</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="n">
-        <v>45803</v>
+        <v>45841</v>
       </c>
       <c r="B265" s="3" t="n">
-        <v>2.168</v>
+        <v>1.922</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="n">
-        <v>45800</v>
+        <v>45840</v>
       </c>
       <c r="B266" s="3" t="n">
-        <v>2.17</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="n">
-        <v>45799</v>
+        <v>45839</v>
       </c>
       <c r="B267" s="3" t="n">
-        <v>2.173</v>
+        <v>1.921</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="n">
-        <v>45798</v>
+        <v>45838</v>
       </c>
       <c r="B268" s="3" t="n">
-        <v>2.169</v>
+        <v>1.921</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="n">
-        <v>45797</v>
+        <v>45835</v>
       </c>
       <c r="B269" s="3" t="n">
-        <v>2.172</v>
+        <v>1.928</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="n">
-        <v>45796</v>
+        <v>45834</v>
       </c>
       <c r="B270" s="3" t="n">
-        <v>2.171</v>
+        <v>1.929</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2" t="n">
-        <v>45793</v>
+        <v>45833</v>
       </c>
       <c r="B271" s="3" t="n">
-        <v>2.17</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="n">
-        <v>45792</v>
+        <v>45832</v>
       </c>
       <c r="B272" s="3" t="n">
-        <v>2.172</v>
+        <v>1.926</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="n">
-        <v>45791</v>
+        <v>45831</v>
       </c>
       <c r="B273" s="3" t="n">
-        <v>2.172</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="n">
-        <v>45790</v>
+        <v>45828</v>
       </c>
       <c r="B274" s="3" t="n">
-        <v>2.172</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="n">
-        <v>45789</v>
+        <v>45827</v>
       </c>
       <c r="B275" s="3" t="n">
-        <v>2.17</v>
+        <v>1.917</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="n">
-        <v>45786</v>
+        <v>45826</v>
       </c>
       <c r="B276" s="3" t="n">
-        <v>2.169</v>
+        <v>1.922</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="n">
-        <v>45785</v>
+        <v>45825</v>
       </c>
       <c r="B277" s="3" t="n">
-        <v>2.171</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="n">
-        <v>45784</v>
+        <v>45824</v>
       </c>
       <c r="B278" s="3" t="n">
-        <v>2.169</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="n">
-        <v>45783</v>
+        <v>45821</v>
       </c>
       <c r="B279" s="3" t="n">
-        <v>2.167</v>
+        <v>1.925</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="n">
-        <v>45782</v>
+        <v>45820</v>
       </c>
       <c r="B280" s="3" t="n">
-        <v>2.167</v>
+        <v>1.923</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="n">
-        <v>45779</v>
+        <v>45819</v>
       </c>
       <c r="B281" s="3" t="n">
-        <v>2.168</v>
+        <v>1.924</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="n">
-        <v>45777</v>
+        <v>45818</v>
       </c>
       <c r="B282" s="3" t="n">
-        <v>2.156</v>
+        <v>2.174</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="n">
-        <v>45776</v>
+        <v>45817</v>
       </c>
       <c r="B283" s="3" t="n">
-        <v>2.167</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="n">
-        <v>45775</v>
+        <v>45814</v>
       </c>
       <c r="B284" s="3" t="n">
-        <v>2.167</v>
+        <v>2.173</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="n">
-        <v>45772</v>
+        <v>45813</v>
       </c>
       <c r="B285" s="3" t="n">
-        <v>2.167</v>
+        <v>2.174</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="n">
-        <v>45771</v>
+        <v>45812</v>
       </c>
       <c r="B286" s="3" t="n">
-        <v>2.169</v>
+        <v>2.173</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2" t="n">
-        <v>45770</v>
+        <v>45811</v>
       </c>
       <c r="B287" s="3" t="n">
-        <v>2.167</v>
+        <v>2.172</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="n">
-        <v>45769</v>
+        <v>45810</v>
       </c>
       <c r="B288" s="3" t="n">
-        <v>2.417</v>
+        <v>2.172</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="n">
-        <v>45764</v>
+        <v>45807</v>
       </c>
       <c r="B289" s="3" t="n">
-        <v>2.417</v>
+        <v>2.161</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="n">
-        <v>45763</v>
+        <v>45806</v>
       </c>
       <c r="B290" s="3" t="n">
-        <v>2.418</v>
+        <v>2.161</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2" t="n">
-        <v>45762</v>
+        <v>45805</v>
       </c>
       <c r="B291" s="3" t="n">
-        <v>2.416</v>
+        <v>2.167</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="n">
-        <v>45761</v>
+        <v>45804</v>
       </c>
       <c r="B292" s="3" t="n">
-        <v>2.417</v>
+        <v>2.172</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="n">
-        <v>45758</v>
+        <v>45803</v>
       </c>
       <c r="B293" s="3" t="n">
-        <v>2.416</v>
+        <v>2.168</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="n">
-        <v>45757</v>
+        <v>45800</v>
       </c>
       <c r="B294" s="3" t="n">
-        <v>2.416</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="n">
-        <v>45756</v>
+        <v>45799</v>
       </c>
       <c r="B295" s="3" t="n">
-        <v>2.415</v>
+        <v>2.173</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="n">
-        <v>45755</v>
+        <v>45798</v>
       </c>
       <c r="B296" s="3" t="n">
-        <v>2.415</v>
+        <v>2.169</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="n">
-        <v>45754</v>
+        <v>45797</v>
       </c>
       <c r="B297" s="3" t="n">
-        <v>2.414</v>
+        <v>2.172</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2" t="n">
-        <v>45751</v>
+        <v>45796</v>
       </c>
       <c r="B298" s="3" t="n">
-        <v>2.415</v>
+        <v>2.171</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="2" t="n">
-        <v>45750</v>
+        <v>45793</v>
       </c>
       <c r="B299" s="3" t="n">
-        <v>2.416</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="2" t="n">
-        <v>45749</v>
+        <v>45792</v>
       </c>
       <c r="B300" s="3" t="n">
-        <v>2.417</v>
+        <v>2.172</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="2" t="n">
-        <v>45748</v>
+        <v>45791</v>
       </c>
       <c r="B301" s="3" t="n">
-        <v>2.42</v>
+        <v>2.172</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2" t="n">
-        <v>45747</v>
+        <v>45790</v>
       </c>
       <c r="B302" s="3" t="n">
-        <v>2.415</v>
+        <v>2.172</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="2" t="n">
-        <v>45744</v>
+        <v>45789</v>
       </c>
       <c r="B303" s="3" t="n">
-        <v>2.417</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2" t="n">
-        <v>45743</v>
+        <v>45786</v>
       </c>
       <c r="B304" s="3" t="n">
-        <v>2.417</v>
+        <v>2.169</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="2" t="n">
-        <v>45742</v>
+        <v>45785</v>
       </c>
       <c r="B305" s="3" t="n">
-        <v>2.417</v>
+        <v>2.171</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="2" t="n">
-        <v>45741</v>
+        <v>45784</v>
       </c>
       <c r="B306" s="3" t="n">
-        <v>2.418</v>
+        <v>2.169</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="2" t="n">
-        <v>45740</v>
+        <v>45783</v>
       </c>
       <c r="B307" s="3" t="n">
-        <v>2.418</v>
+        <v>2.167</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="2" t="n">
-        <v>45737</v>
+        <v>45782</v>
       </c>
       <c r="B308" s="3" t="n">
-        <v>2.417</v>
+        <v>2.167</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="2" t="n">
-        <v>45736</v>
+        <v>45779</v>
       </c>
       <c r="B309" s="3" t="n">
-        <v>2.417</v>
+        <v>2.168</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="2" t="n">
-        <v>45735</v>
+        <v>45777</v>
       </c>
       <c r="B310" s="3" t="n">
-        <v>2.416</v>
+        <v>2.156</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="2" t="n">
-        <v>45734</v>
+        <v>45776</v>
       </c>
       <c r="B311" s="3" t="n">
-        <v>2.417</v>
+        <v>2.167</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="2" t="n">
-        <v>45733</v>
+        <v>45775</v>
       </c>
       <c r="B312" s="3" t="n">
-        <v>2.417</v>
+        <v>2.167</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="2" t="n">
-        <v>45730</v>
+        <v>45772</v>
       </c>
       <c r="B313" s="3" t="n">
-        <v>2.417</v>
+        <v>2.167</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="2" t="n">
-        <v>45729</v>
+        <v>45771</v>
       </c>
       <c r="B314" s="3" t="n">
-        <v>2.413</v>
+        <v>2.169</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="2" t="n">
-        <v>45728</v>
+        <v>45770</v>
       </c>
       <c r="B315" s="3" t="n">
-        <v>2.412</v>
+        <v>2.167</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="2" t="n">
-        <v>45727</v>
+        <v>45769</v>
       </c>
       <c r="B316" s="3" t="n">
-        <v>2.663</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="2" t="n">
-        <v>45726</v>
+        <v>45764</v>
       </c>
       <c r="B317" s="3" t="n">
-        <v>2.663</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="2" t="n">
-        <v>45723</v>
+        <v>45763</v>
       </c>
       <c r="B318" s="3" t="n">
-        <v>2.665</v>
+        <v>2.418</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="2" t="n">
-        <v>45722</v>
+        <v>45762</v>
       </c>
       <c r="B319" s="3" t="n">
-        <v>2.666</v>
+        <v>2.416</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="2" t="n">
-        <v>45721</v>
+        <v>45761</v>
       </c>
       <c r="B320" s="3" t="n">
-        <v>2.664</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="2" t="n">
-        <v>45720</v>
+        <v>45758</v>
       </c>
       <c r="B321" s="3" t="n">
-        <v>2.664</v>
+        <v>2.416</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="2" t="n">
-        <v>45719</v>
+        <v>45757</v>
       </c>
       <c r="B322" s="3" t="n">
-        <v>2.663</v>
+        <v>2.416</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="2" t="n">
-        <v>45716</v>
+        <v>45756</v>
       </c>
       <c r="B323" s="3" t="n">
-        <v>2.658</v>
+        <v>2.415</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="2" t="n">
-        <v>45715</v>
+        <v>45755</v>
       </c>
       <c r="B324" s="3" t="n">
-        <v>2.666</v>
+        <v>2.415</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="2" t="n">
-        <v>45714</v>
+        <v>45754</v>
       </c>
       <c r="B325" s="3" t="n">
-        <v>2.665</v>
+        <v>2.414</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="2" t="n">
-        <v>45713</v>
+        <v>45751</v>
       </c>
       <c r="B326" s="3" t="n">
-        <v>2.666</v>
+        <v>2.415</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="2" t="n">
-        <v>45712</v>
+        <v>45750</v>
       </c>
       <c r="B327" s="3" t="n">
-        <v>2.666</v>
+        <v>2.416</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="2" t="n">
-        <v>45709</v>
+        <v>45749</v>
       </c>
       <c r="B328" s="3" t="n">
-        <v>2.666</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="2" t="n">
-        <v>45708</v>
+        <v>45748</v>
       </c>
       <c r="B329" s="3" t="n">
-        <v>2.667</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="2" t="n">
-        <v>45707</v>
+        <v>45747</v>
       </c>
       <c r="B330" s="3" t="n">
-        <v>2.665</v>
+        <v>2.415</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="2" t="n">
-        <v>45706</v>
+        <v>45744</v>
       </c>
       <c r="B331" s="3" t="n">
-        <v>2.666</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="2" t="n">
-        <v>45705</v>
+        <v>45743</v>
       </c>
       <c r="B332" s="3" t="n">
-        <v>2.665</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="2" t="n">
-        <v>45702</v>
+        <v>45742</v>
       </c>
       <c r="B333" s="3" t="n">
-        <v>2.666</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="2" t="n">
-        <v>45701</v>
+        <v>45741</v>
       </c>
       <c r="B334" s="3" t="n">
-        <v>2.667</v>
+        <v>2.418</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="2" t="n">
-        <v>45700</v>
+        <v>45740</v>
       </c>
       <c r="B335" s="3" t="n">
-        <v>2.665</v>
+        <v>2.418</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="2" t="n">
-        <v>45699</v>
+        <v>45737</v>
       </c>
       <c r="B336" s="3" t="n">
-        <v>2.666</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="2" t="n">
-        <v>45698</v>
+        <v>45736</v>
       </c>
       <c r="B337" s="3" t="n">
-        <v>2.664</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="2" t="n">
-        <v>45695</v>
+        <v>45735</v>
       </c>
       <c r="B338" s="3" t="n">
-        <v>2.665</v>
+        <v>2.416</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="2" t="n">
-        <v>45694</v>
+        <v>45734</v>
       </c>
       <c r="B339" s="3" t="n">
-        <v>2.669</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="2" t="n">
-        <v>45693</v>
+        <v>45733</v>
       </c>
       <c r="B340" s="3" t="n">
-        <v>2.666</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="2" t="n">
-        <v>45692</v>
+        <v>45730</v>
       </c>
       <c r="B341" s="3" t="n">
-        <v>2.917</v>
+        <v>2.417</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="2" t="n">
-        <v>45691</v>
+        <v>45729</v>
       </c>
       <c r="B342" s="3" t="n">
-        <v>2.918</v>
+        <v>2.413</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="2" t="n">
-        <v>45688</v>
+        <v>45728</v>
       </c>
       <c r="B343" s="3" t="n">
-        <v>2.912</v>
+        <v>2.412</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="2" t="n">
-        <v>45687</v>
+        <v>45727</v>
       </c>
       <c r="B344" s="3" t="n">
-        <v>2.923</v>
+        <v>2.663</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="2" t="n">
-        <v>45686</v>
+        <v>45726</v>
       </c>
       <c r="B345" s="3" t="n">
-        <v>2.923</v>
+        <v>2.663</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="2" t="n">
-        <v>45685</v>
+        <v>45723</v>
       </c>
       <c r="B346" s="3" t="n">
-        <v>2.921</v>
+        <v>2.665</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="2" t="n">
-        <v>45684</v>
+        <v>45722</v>
       </c>
       <c r="B347" s="3" t="n">
-        <v>2.921</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="2" t="n">
-        <v>45681</v>
+        <v>45721</v>
       </c>
       <c r="B348" s="3" t="n">
-        <v>2.921</v>
+        <v>2.664</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="2" t="n">
-        <v>45680</v>
+        <v>45720</v>
       </c>
       <c r="B349" s="3" t="n">
-        <v>2.922</v>
+        <v>2.664</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="2" t="n">
-        <v>45679</v>
+        <v>45719</v>
       </c>
       <c r="B350" s="3" t="n">
-        <v>2.92</v>
+        <v>2.663</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="2" t="n">
-        <v>45678</v>
+        <v>45716</v>
       </c>
       <c r="B351" s="3" t="n">
-        <v>2.921</v>
+        <v>2.658</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="2" t="n">
-        <v>45677</v>
+        <v>45715</v>
       </c>
       <c r="B352" s="3" t="n">
-        <v>2.919</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="2" t="n">
-        <v>45674</v>
+        <v>45714</v>
       </c>
       <c r="B353" s="3" t="n">
-        <v>2.92</v>
+        <v>2.665</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="2" t="n">
-        <v>45673</v>
+        <v>45713</v>
       </c>
       <c r="B354" s="3" t="n">
-        <v>2.92</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="2" t="n">
-        <v>45672</v>
+        <v>45712</v>
       </c>
       <c r="B355" s="3" t="n">
-        <v>2.92</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="2" t="n">
-        <v>45671</v>
+        <v>45709</v>
       </c>
       <c r="B356" s="3" t="n">
-        <v>2.919</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="2" t="n">
-        <v>45670</v>
+        <v>45708</v>
       </c>
       <c r="B357" s="3" t="n">
-        <v>2.918</v>
+        <v>2.667</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="2" t="n">
-        <v>45667</v>
+        <v>45707</v>
       </c>
       <c r="B358" s="3" t="n">
-        <v>2.917</v>
+        <v>2.665</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="2" t="n">
-        <v>45666</v>
+        <v>45706</v>
       </c>
       <c r="B359" s="3" t="n">
-        <v>2.92</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="2" t="n">
-        <v>45665</v>
+        <v>45705</v>
       </c>
       <c r="B360" s="3" t="n">
-        <v>2.917</v>
+        <v>2.665</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="2" t="n">
-        <v>45664</v>
+        <v>45702</v>
       </c>
       <c r="B361" s="3" t="n">
-        <v>2.918</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="2" t="n">
-        <v>45663</v>
+        <v>45701</v>
       </c>
       <c r="B362" s="3" t="n">
-        <v>2.917</v>
+        <v>2.667</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="2" t="n">
-        <v>45660</v>
+        <v>45700</v>
       </c>
       <c r="B363" s="3" t="n">
-        <v>2.919</v>
+        <v>2.665</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="2" t="n">
-        <v>45659</v>
+        <v>45699</v>
       </c>
       <c r="B364" s="3" t="n">
-        <v>2.92</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="2" t="n">
-        <v>45657</v>
+        <v>45698</v>
       </c>
       <c r="B365" s="3" t="n">
-        <v>2.905</v>
+        <v>2.664</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="2" t="n">
-        <v>45656</v>
+        <v>45695</v>
       </c>
       <c r="B366" s="3" t="n">
-        <v>2.915</v>
+        <v>2.665</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="2" t="n">
-        <v>45653</v>
+        <v>45694</v>
       </c>
       <c r="B367" s="3" t="n">
-        <v>2.916</v>
+        <v>2.669</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="2" t="n">
-        <v>45650</v>
+        <v>45693</v>
       </c>
       <c r="B368" s="3" t="n">
-        <v>2.909</v>
+        <v>2.666</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="2" t="n">
-        <v>45649</v>
+        <v>45692</v>
       </c>
       <c r="B369" s="3" t="n">
-        <v>2.911</v>
+        <v>2.917</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="2" t="n">
-        <v>45646</v>
+        <v>45691</v>
       </c>
       <c r="B370" s="3" t="n">
-        <v>2.916</v>
+        <v>2.918</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="2" t="n">
-        <v>45645</v>
+        <v>45688</v>
       </c>
       <c r="B371" s="3" t="n">
-        <v>2.919</v>
+        <v>2.912</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="2" t="n">
-        <v>45644</v>
+        <v>45687</v>
       </c>
       <c r="B372" s="3" t="n">
-        <v>2.917</v>
+        <v>2.923</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="2" t="n">
-        <v>45643</v>
+        <v>45686</v>
       </c>
       <c r="B373" s="3" t="n">
-        <v>3.164</v>
+        <v>2.923</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="2" t="n">
-        <v>45642</v>
+        <v>45685</v>
       </c>
       <c r="B374" s="3" t="n">
-        <v>3.165</v>
+        <v>2.921</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="2" t="n">
-        <v>45639</v>
+        <v>45684</v>
       </c>
       <c r="B375" s="3" t="n">
-        <v>3.167</v>
+        <v>2.921</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="2" t="n">
-        <v>45638</v>
+        <v>45681</v>
       </c>
       <c r="B376" s="3" t="n">
-        <v>3.164</v>
+        <v>2.921</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="2" t="n">
-        <v>45637</v>
+        <v>45680</v>
       </c>
       <c r="B377" s="3" t="n">
-        <v>3.164</v>
+        <v>2.922</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="2" t="n">
-        <v>45636</v>
+        <v>45679</v>
       </c>
       <c r="B378" s="3" t="n">
-        <v>3.163</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="2" t="n">
-        <v>45635</v>
+        <v>45678</v>
       </c>
       <c r="B379" s="3" t="n">
-        <v>3.164</v>
+        <v>2.921</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="2" t="n">
-        <v>45632</v>
+        <v>45677</v>
       </c>
       <c r="B380" s="3" t="n">
-        <v>3.165</v>
+        <v>2.919</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="2" t="n">
-        <v>45631</v>
+        <v>45674</v>
       </c>
       <c r="B381" s="3" t="n">
-        <v>3.165</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="2" t="n">
-        <v>45630</v>
+        <v>45673</v>
       </c>
       <c r="B382" s="3" t="n">
-        <v>3.165</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="2" t="n">
-        <v>45629</v>
+        <v>45672</v>
       </c>
       <c r="B383" s="3" t="n">
-        <v>3.164</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="2" t="n">
-        <v>45628</v>
+        <v>45671</v>
       </c>
       <c r="B384" s="3" t="n">
-        <v>3.165</v>
+        <v>2.919</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="2" t="n">
-        <v>45625</v>
+        <v>45670</v>
       </c>
       <c r="B385" s="3" t="n">
-        <v>3.163</v>
+        <v>2.918</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="2" t="n">
-        <v>45624</v>
+        <v>45667</v>
       </c>
       <c r="B386" s="3" t="n">
-        <v>3.164</v>
+        <v>2.917</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="2" t="n">
-        <v>45623</v>
+        <v>45666</v>
       </c>
       <c r="B387" s="3" t="n">
-        <v>3.165</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="2" t="n">
-        <v>45622</v>
+        <v>45665</v>
       </c>
       <c r="B388" s="3" t="n">
-        <v>3.165</v>
+        <v>2.917</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="2" t="n">
-        <v>45621</v>
+        <v>45664</v>
       </c>
       <c r="B389" s="3" t="n">
-        <v>3.167</v>
+        <v>2.918</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="2" t="n">
-        <v>45618</v>
+        <v>45663</v>
       </c>
       <c r="B390" s="3" t="n">
-        <v>3.168</v>
+        <v>2.917</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="2" t="n">
-        <v>45617</v>
+        <v>45660</v>
       </c>
       <c r="B391" s="3" t="n">
-        <v>3.167</v>
+        <v>2.919</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="2" t="n">
-        <v>45616</v>
+        <v>45659</v>
       </c>
       <c r="B392" s="3" t="n">
-        <v>3.167</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="2" t="n">
-        <v>45615</v>
+        <v>45657</v>
       </c>
       <c r="B393" s="3" t="n">
-        <v>3.166</v>
+        <v>2.905</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="2" t="n">
-        <v>45614</v>
+        <v>45656</v>
       </c>
       <c r="B394" s="3" t="n">
-        <v>3.165</v>
+        <v>2.915</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="2" t="n">
-        <v>45611</v>
+        <v>45653</v>
       </c>
       <c r="B395" s="3" t="n">
-        <v>3.165</v>
+        <v>2.916</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="2" t="n">
-        <v>45610</v>
+        <v>45650</v>
       </c>
       <c r="B396" s="3" t="n">
-        <v>3.165</v>
+        <v>2.909</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="2" t="n">
-        <v>45609</v>
+        <v>45649</v>
       </c>
       <c r="B397" s="3" t="n">
-        <v>3.164</v>
+        <v>2.911</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="2" t="n">
-        <v>45608</v>
+        <v>45646</v>
       </c>
       <c r="B398" s="3" t="n">
-        <v>3.163</v>
+        <v>2.916</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="2" t="n">
-        <v>45607</v>
+        <v>45645</v>
       </c>
       <c r="B399" s="3" t="n">
-        <v>3.162</v>
+        <v>2.919</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="2" t="n">
-        <v>45604</v>
+        <v>45644</v>
       </c>
       <c r="B400" s="3" t="n">
-        <v>3.163</v>
+        <v>2.917</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="2" t="n">
-        <v>45603</v>
+        <v>45643</v>
       </c>
       <c r="B401" s="3" t="n">
-        <v>3.163</v>
+        <v>3.164</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="2" t="n">
-        <v>45602</v>
+        <v>45642</v>
       </c>
       <c r="B402" s="3" t="n">
-        <v>3.162</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="2" t="n">
-        <v>45601</v>
+        <v>45639</v>
       </c>
       <c r="B403" s="3" t="n">
-        <v>3.163</v>
+        <v>3.167</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="2" t="n">
-        <v>45600</v>
+        <v>45638</v>
       </c>
       <c r="B404" s="3" t="n">
-        <v>3.163</v>
+        <v>3.164</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="2" t="n">
-        <v>45597</v>
+        <v>45637</v>
       </c>
       <c r="B405" s="3" t="n">
-        <v>3.163</v>
+        <v>3.164</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="2" t="n">
-        <v>45596</v>
+        <v>45636</v>
       </c>
       <c r="B406" s="3" t="n">
-        <v>3.155</v>
+        <v>3.163</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="2" t="n">
-        <v>45595</v>
+        <v>45635</v>
       </c>
       <c r="B407" s="3" t="n">
-        <v>3.165</v>
+        <v>3.164</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="2" t="n">
-        <v>45594</v>
+        <v>45632</v>
       </c>
       <c r="B408" s="3" t="n">
-        <v>3.164</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="2" t="n">
-        <v>45593</v>
+        <v>45631</v>
       </c>
       <c r="B409" s="3" t="n">
-        <v>3.164</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="2" t="n">
-        <v>45590</v>
+        <v>45630</v>
       </c>
       <c r="B410" s="3" t="n">
-        <v>3.166</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="2" t="n">
-        <v>45589</v>
+        <v>45629</v>
       </c>
       <c r="B411" s="3" t="n">
-        <v>3.166</v>
+        <v>3.164</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="2" t="n">
-        <v>45588</v>
+        <v>45628</v>
       </c>
       <c r="B412" s="3" t="n">
-        <v>3.166</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="2" t="n">
-        <v>45587</v>
+        <v>45625</v>
       </c>
       <c r="B413" s="3" t="n">
-        <v>3.416</v>
+        <v>3.163</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="2" t="n">
-        <v>45586</v>
+        <v>45624</v>
       </c>
       <c r="B414" s="3" t="n">
-        <v>3.415</v>
+        <v>3.164</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="2" t="n">
-        <v>45583</v>
+        <v>45623</v>
       </c>
       <c r="B415" s="3" t="n">
-        <v>3.415</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="2" t="n">
-        <v>45582</v>
+        <v>45622</v>
       </c>
       <c r="B416" s="3" t="n">
-        <v>3.415</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="2" t="n">
-        <v>45581</v>
+        <v>45621</v>
       </c>
       <c r="B417" s="3" t="n">
-        <v>3.414</v>
+        <v>3.167</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="2" t="n">
-        <v>45580</v>
+        <v>45618</v>
       </c>
       <c r="B418" s="3" t="n">
-        <v>3.413</v>
+        <v>3.168</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="2" t="n">
-        <v>45579</v>
+        <v>45617</v>
       </c>
       <c r="B419" s="3" t="n">
-        <v>3.413</v>
+        <v>3.167</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="2" t="n">
-        <v>45576</v>
+        <v>45616</v>
       </c>
       <c r="B420" s="3" t="n">
-        <v>3.413</v>
+        <v>3.167</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="2" t="n">
-        <v>45575</v>
+        <v>45615</v>
       </c>
       <c r="B421" s="3" t="n">
-        <v>3.414</v>
+        <v>3.166</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="2" t="n">
-        <v>45574</v>
+        <v>45614</v>
       </c>
       <c r="B422" s="3" t="n">
-        <v>3.415</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="2" t="n">
-        <v>45573</v>
+        <v>45611</v>
       </c>
       <c r="B423" s="3" t="n">
-        <v>3.414</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="2" t="n">
-        <v>45572</v>
+        <v>45610</v>
       </c>
       <c r="B424" s="3" t="n">
-        <v>3.413</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="2" t="n">
-        <v>45569</v>
+        <v>45609</v>
       </c>
       <c r="B425" s="3" t="n">
-        <v>3.414</v>
+        <v>3.164</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="2" t="n">
-        <v>45568</v>
+        <v>45608</v>
       </c>
       <c r="B426" s="3" t="n">
-        <v>3.407</v>
+        <v>3.163</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="2" t="n">
-        <v>45567</v>
+        <v>45607</v>
       </c>
       <c r="B427" s="3" t="n">
-        <v>3.41</v>
+        <v>3.162</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="2" t="n">
-        <v>45566</v>
+        <v>45604</v>
       </c>
       <c r="B428" s="3" t="n">
-        <v>3.416</v>
+        <v>3.163</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="2" t="n">
-        <v>45565</v>
+        <v>45603</v>
       </c>
       <c r="B429" s="3" t="n">
-        <v>3.41</v>
+        <v>3.163</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="2" t="n">
-        <v>45562</v>
+        <v>45602</v>
       </c>
       <c r="B430" s="3" t="n">
-        <v>3.415</v>
+        <v>3.162</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="2" t="n">
-        <v>45561</v>
+        <v>45601</v>
       </c>
       <c r="B431" s="3" t="n">
-        <v>3.415</v>
+        <v>3.163</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="2" t="n">
-        <v>45560</v>
+        <v>45600</v>
       </c>
       <c r="B432" s="3" t="n">
-        <v>3.416</v>
+        <v>3.163</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="2" t="n">
-        <v>45559</v>
+        <v>45597</v>
       </c>
       <c r="B433" s="3" t="n">
-        <v>3.415</v>
+        <v>3.163</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="2" t="n">
-        <v>45558</v>
+        <v>45596</v>
       </c>
       <c r="B434" s="3" t="n">
-        <v>3.414</v>
+        <v>3.155</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="2" t="n">
-        <v>45555</v>
+        <v>45595</v>
       </c>
       <c r="B435" s="3" t="n">
-        <v>3.412</v>
+        <v>3.165</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="2" t="n">
-        <v>45554</v>
+        <v>45594</v>
       </c>
       <c r="B436" s="3" t="n">
-        <v>3.414</v>
+        <v>3.164</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="2" t="n">
-        <v>45553</v>
+        <v>45593</v>
       </c>
       <c r="B437" s="3" t="n">
-        <v>3.416</v>
+        <v>3.164</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="2" t="n">
-        <v>45552</v>
+        <v>45590</v>
       </c>
       <c r="B438" s="3" t="n">
-        <v>3.665</v>
+        <v>3.166</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="2" t="n">
-        <v>45551</v>
+        <v>45589</v>
       </c>
       <c r="B439" s="3" t="n">
-        <v>3.662</v>
+        <v>3.166</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="2" t="n">
-        <v>45548</v>
+        <v>45588</v>
       </c>
       <c r="B440" s="3" t="n">
-        <v>3.663</v>
+        <v>3.166</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="2" t="n">
-        <v>45547</v>
+        <v>45587</v>
       </c>
       <c r="B441" s="3" t="n">
-        <v>3.664</v>
+        <v>3.416</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="2" t="n">
-        <v>45546</v>
+        <v>45586</v>
       </c>
       <c r="B442" s="3" t="n">
-        <v>3.664</v>
+        <v>3.415</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="2" t="n">
-        <v>45545</v>
+        <v>45583</v>
       </c>
       <c r="B443" s="3" t="n">
-        <v>3.664</v>
+        <v>3.415</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="2" t="n">
-        <v>45544</v>
+        <v>45582</v>
       </c>
       <c r="B444" s="3" t="n">
-        <v>3.663</v>
+        <v>3.415</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="2" t="n">
-        <v>45541</v>
+        <v>45581</v>
       </c>
       <c r="B445" s="3" t="n">
-        <v>3.663</v>
+        <v>3.414</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="2" t="n">
-        <v>45540</v>
+        <v>45580</v>
       </c>
       <c r="B446" s="3" t="n">
-        <v>3.662</v>
+        <v>3.413</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="2" t="n">
-        <v>45539</v>
+        <v>45579</v>
       </c>
       <c r="B447" s="3" t="n">
-        <v>3.663</v>
+        <v>3.413</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="2" t="n">
-        <v>45538</v>
+        <v>45576</v>
       </c>
       <c r="B448" s="3" t="n">
-        <v>3.663</v>
+        <v>3.413</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="2" t="n">
-        <v>45537</v>
+        <v>45575</v>
       </c>
       <c r="B449" s="3" t="n">
-        <v>3.664</v>
+        <v>3.414</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="2" t="n">
-        <v>45534</v>
+        <v>45574</v>
       </c>
       <c r="B450" s="3" t="n">
-        <v>3.654</v>
+        <v>3.415</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="2" t="n">
-        <v>45533</v>
+        <v>45573</v>
       </c>
       <c r="B451" s="3" t="n">
-        <v>3.664</v>
+        <v>3.414</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="2" t="n">
-        <v>45532</v>
+        <v>45572</v>
       </c>
       <c r="B452" s="3" t="n">
-        <v>3.666</v>
+        <v>3.413</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="2" t="n">
-        <v>45531</v>
+        <v>45569</v>
       </c>
       <c r="B453" s="3" t="n">
-        <v>3.665</v>
+        <v>3.414</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="2" t="n">
-        <v>45530</v>
+        <v>45568</v>
       </c>
       <c r="B454" s="3" t="n">
-        <v>3.665</v>
+        <v>3.407</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="2" t="n">
-        <v>45527</v>
+        <v>45567</v>
       </c>
       <c r="B455" s="3" t="n">
-        <v>3.664</v>
+        <v>3.41</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="2" t="n">
-        <v>45526</v>
+        <v>45566</v>
       </c>
       <c r="B456" s="3" t="n">
-        <v>3.664</v>
+        <v>3.416</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="2" t="n">
-        <v>45525</v>
+        <v>45565</v>
       </c>
       <c r="B457" s="3" t="n">
-        <v>3.663</v>
+        <v>3.41</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="2" t="n">
-        <v>45524</v>
+        <v>45562</v>
       </c>
       <c r="B458" s="3" t="n">
-        <v>3.664</v>
+        <v>3.415</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="2" t="n">
-        <v>45523</v>
+        <v>45561</v>
       </c>
       <c r="B459" s="3" t="n">
-        <v>3.664</v>
+        <v>3.415</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="2" t="n">
-        <v>45520</v>
+        <v>45560</v>
       </c>
       <c r="B460" s="3" t="n">
-        <v>3.664</v>
+        <v>3.416</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="2" t="n">
-        <v>45519</v>
+        <v>45559</v>
       </c>
       <c r="B461" s="3" t="n">
-        <v>3.662</v>
+        <v>3.415</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="2" t="n">
-        <v>45518</v>
+        <v>45558</v>
       </c>
       <c r="B462" s="3" t="n">
-        <v>3.662</v>
+        <v>3.414</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="2" t="n">
-        <v>45517</v>
+        <v>45555</v>
       </c>
       <c r="B463" s="3" t="n">
-        <v>3.664</v>
+        <v>3.412</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="2" t="n">
-        <v>45516</v>
+        <v>45554</v>
       </c>
       <c r="B464" s="3" t="n">
-        <v>3.664</v>
+        <v>3.414</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="2" t="n">
-        <v>45513</v>
+        <v>45553</v>
       </c>
       <c r="B465" s="3" t="n">
-        <v>3.663</v>
+        <v>3.416</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="2" t="n">
-        <v>45512</v>
+        <v>45552</v>
       </c>
       <c r="B466" s="3" t="n">
         <v>3.665</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="2" t="n">
-        <v>45511</v>
+        <v>45551</v>
       </c>
       <c r="B467" s="3" t="n">
-        <v>3.663</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="2" t="n">
-        <v>45510</v>
+        <v>45548</v>
       </c>
       <c r="B468" s="3" t="n">
         <v>3.663</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="2" t="n">
-        <v>45509</v>
+        <v>45547</v>
       </c>
       <c r="B469" s="3" t="n">
         <v>3.664</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="2" t="n">
-        <v>45506</v>
+        <v>45546</v>
       </c>
       <c r="B470" s="3" t="n">
         <v>3.664</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="2" t="n">
-        <v>45505</v>
+        <v>45545</v>
       </c>
       <c r="B471" s="3" t="n">
         <v>3.664</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="2" t="n">
-        <v>45504</v>
+        <v>45544</v>
       </c>
       <c r="B472" s="3" t="n">
-        <v>3.653</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="2" t="n">
-        <v>45503</v>
+        <v>45541</v>
       </c>
       <c r="B473" s="3" t="n">
-        <v>3.665</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="2" t="n">
-        <v>45502</v>
+        <v>45540</v>
       </c>
       <c r="B474" s="3" t="n">
-        <v>3.663</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="2" t="n">
-        <v>45499</v>
+        <v>45539</v>
       </c>
       <c r="B475" s="3" t="n">
         <v>3.663</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="2" t="n">
-        <v>45498</v>
+        <v>45538</v>
       </c>
       <c r="B476" s="3" t="n">
-        <v>3.665</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="2" t="n">
-        <v>45497</v>
+        <v>45537</v>
       </c>
       <c r="B477" s="3" t="n">
-        <v>3.665</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="2" t="n">
-        <v>45496</v>
+        <v>45534</v>
       </c>
       <c r="B478" s="3" t="n">
-        <v>3.665</v>
+        <v>3.654</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="2" t="n">
-        <v>45495</v>
+        <v>45533</v>
       </c>
       <c r="B479" s="3" t="n">
         <v>3.664</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="2" t="n">
-        <v>45492</v>
+        <v>45532</v>
       </c>
       <c r="B480" s="3" t="n">
-        <v>3.663</v>
+        <v>3.666</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="2" t="n">
-        <v>45491</v>
+        <v>45531</v>
       </c>
       <c r="B481" s="3" t="n">
-        <v>3.663</v>
+        <v>3.665</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="2" t="n">
-        <v>45490</v>
+        <v>45530</v>
       </c>
       <c r="B482" s="3" t="n">
-        <v>3.662</v>
+        <v>3.665</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="2" t="n">
-        <v>45489</v>
+        <v>45527</v>
       </c>
       <c r="B483" s="3" t="n">
-        <v>3.662</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="2" t="n">
-        <v>45488</v>
+        <v>45526</v>
       </c>
       <c r="B484" s="3" t="n">
-        <v>3.661</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="2" t="n">
-        <v>45485</v>
+        <v>45525</v>
       </c>
       <c r="B485" s="3" t="n">
-        <v>3.661</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="2" t="n">
-        <v>45484</v>
+        <v>45524</v>
       </c>
       <c r="B486" s="3" t="n">
-        <v>3.662</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="2" t="n">
-        <v>45483</v>
+        <v>45523</v>
       </c>
       <c r="B487" s="3" t="n">
-        <v>3.663</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="2" t="n">
-        <v>45482</v>
+        <v>45520</v>
       </c>
       <c r="B488" s="3" t="n">
-        <v>3.662</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="2" t="n">
-        <v>45481</v>
+        <v>45519</v>
       </c>
       <c r="B489" s="3" t="n">
         <v>3.662</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="2" t="n">
-        <v>45478</v>
+        <v>45518</v>
       </c>
       <c r="B490" s="3" t="n">
-        <v>3.663</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="2" t="n">
-        <v>45477</v>
+        <v>45517</v>
       </c>
       <c r="B491" s="3" t="n">
-        <v>3.663</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="2" t="n">
-        <v>45476</v>
+        <v>45516</v>
       </c>
       <c r="B492" s="3" t="n">
-        <v>3.663</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="2" t="n">
-        <v>45475</v>
+        <v>45513</v>
       </c>
       <c r="B493" s="3" t="n">
-        <v>3.662</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="2" t="n">
-        <v>45474</v>
+        <v>45512</v>
       </c>
       <c r="B494" s="3" t="n">
         <v>3.665</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="2" t="n">
-        <v>45471</v>
+        <v>45511</v>
       </c>
       <c r="B495" s="3" t="n">
-        <v>3.656</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="2" t="n">
-        <v>45470</v>
+        <v>45510</v>
       </c>
       <c r="B496" s="3" t="n">
-        <v>3.662</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="2" t="n">
-        <v>45469</v>
+        <v>45509</v>
       </c>
       <c r="B497" s="3" t="n">
-        <v>3.661</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="2" t="n">
-        <v>45468</v>
+        <v>45506</v>
       </c>
       <c r="B498" s="3" t="n">
-        <v>3.663</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="2" t="n">
-        <v>45467</v>
+        <v>45505</v>
       </c>
       <c r="B499" s="3" t="n">
-        <v>3.663</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="2" t="n">
-        <v>45464</v>
+        <v>45504</v>
       </c>
       <c r="B500" s="3" t="n">
-        <v>3.664</v>
+        <v>3.653</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="2" t="n">
-        <v>45463</v>
+        <v>45503</v>
       </c>
       <c r="B501" s="3" t="n">
-        <v>3.663</v>
+        <v>3.665</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="2" t="n">
-        <v>45462</v>
+        <v>45502</v>
       </c>
       <c r="B502" s="3" t="n">
         <v>3.663</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="2" t="n">
-        <v>45461</v>
+        <v>45499</v>
       </c>
       <c r="B503" s="3" t="n">
-        <v>3.666</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="2" t="n">
-        <v>45460</v>
+        <v>45498</v>
       </c>
       <c r="B504" s="3" t="n">
-        <v>3.662</v>
+        <v>3.665</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="2" t="n">
-        <v>45457</v>
+        <v>45497</v>
       </c>
       <c r="B505" s="3" t="n">
-        <v>3.662</v>
+        <v>3.665</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="2" t="n">
-        <v>45456</v>
+        <v>45496</v>
       </c>
       <c r="B506" s="3" t="n">
-        <v>3.661</v>
+        <v>3.665</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="2" t="n">
-        <v>45455</v>
+        <v>45495</v>
       </c>
       <c r="B507" s="3" t="n">
-        <v>3.662</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="2" t="n">
-        <v>45454</v>
+        <v>45492</v>
       </c>
       <c r="B508" s="3" t="n">
-        <v>3.909</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="2" t="n">
-        <v>45453</v>
+        <v>45491</v>
       </c>
       <c r="B509" s="3" t="n">
-        <v>3.912</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="2" t="n">
-        <v>45450</v>
+        <v>45490</v>
       </c>
       <c r="B510" s="3" t="n">
-        <v>3.912</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="2" t="n">
-        <v>45449</v>
+        <v>45489</v>
       </c>
       <c r="B511" s="3" t="n">
-        <v>3.911</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="2" t="n">
-        <v>45448</v>
+        <v>45488</v>
       </c>
       <c r="B512" s="3" t="n">
-        <v>3.913</v>
+        <v>3.661</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="2" t="n">
-        <v>45447</v>
+        <v>45485</v>
       </c>
       <c r="B513" s="3" t="n">
-        <v>3.911</v>
+        <v>3.661</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="2" t="n">
-        <v>45446</v>
+        <v>45484</v>
       </c>
       <c r="B514" s="3" t="n">
-        <v>3.913</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="2" t="n">
-        <v>45443</v>
+        <v>45483</v>
       </c>
       <c r="B515" s="3" t="n">
-        <v>3.892</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="2" t="n">
-        <v>45442</v>
+        <v>45482</v>
       </c>
       <c r="B516" s="3" t="n">
-        <v>3.91</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="2" t="n">
-        <v>45441</v>
+        <v>45481</v>
       </c>
       <c r="B517" s="3" t="n">
-        <v>3.909</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="2" t="n">
-        <v>45440</v>
+        <v>45478</v>
       </c>
       <c r="B518" s="3" t="n">
-        <v>3.909</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="2" t="n">
-        <v>45439</v>
+        <v>45477</v>
       </c>
       <c r="B519" s="3" t="n">
-        <v>3.911</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="2" t="n">
-        <v>45436</v>
+        <v>45476</v>
       </c>
       <c r="B520" s="3" t="n">
-        <v>3.91</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="2" t="n">
-        <v>45435</v>
+        <v>45475</v>
       </c>
       <c r="B521" s="3" t="n">
-        <v>3.912</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="2" t="n">
-        <v>45434</v>
+        <v>45474</v>
       </c>
       <c r="B522" s="3" t="n">
-        <v>3.91</v>
+        <v>3.665</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="2" t="n">
-        <v>45433</v>
+        <v>45471</v>
       </c>
       <c r="B523" s="3" t="n">
-        <v>3.912</v>
+        <v>3.656</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="2" t="n">
-        <v>45432</v>
+        <v>45470</v>
       </c>
       <c r="B524" s="3" t="n">
-        <v>3.904</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="2" t="n">
-        <v>45429</v>
+        <v>45469</v>
       </c>
       <c r="B525" s="3" t="n">
-        <v>3.901</v>
+        <v>3.661</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="2" t="n">
-        <v>45428</v>
+        <v>45468</v>
       </c>
       <c r="B526" s="3" t="n">
-        <v>3.904</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="2" t="n">
-        <v>45427</v>
+        <v>45467</v>
       </c>
       <c r="B527" s="3" t="n">
-        <v>3.908</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="2" t="n">
-        <v>45426</v>
+        <v>45464</v>
       </c>
       <c r="B528" s="3" t="n">
-        <v>3.907</v>
+        <v>3.664</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="2" t="n">
-        <v>45425</v>
+        <v>45463</v>
       </c>
       <c r="B529" s="3" t="n">
-        <v>3.907</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="2" t="n">
-        <v>45422</v>
+        <v>45462</v>
       </c>
       <c r="B530" s="3" t="n">
-        <v>3.906</v>
+        <v>3.663</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="2" t="n">
-        <v>45421</v>
+        <v>45461</v>
       </c>
       <c r="B531" s="3" t="n">
-        <v>3.901</v>
+        <v>3.666</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="2" t="n">
-        <v>45420</v>
+        <v>45460</v>
       </c>
       <c r="B532" s="3" t="n">
-        <v>3.905</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="2" t="n">
-        <v>45419</v>
+        <v>45457</v>
       </c>
       <c r="B533" s="3" t="n">
-        <v>3.906</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="2" t="n">
-        <v>45418</v>
+        <v>45456</v>
       </c>
       <c r="B534" s="3" t="n">
-        <v>3.909</v>
+        <v>3.661</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="2" t="n">
-        <v>45415</v>
+        <v>45455</v>
       </c>
       <c r="B535" s="3" t="n">
-        <v>3.908</v>
+        <v>3.662</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="2" t="n">
-        <v>45414</v>
+        <v>45454</v>
       </c>
       <c r="B536" s="3" t="n">
-        <v>3.91</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="2" t="n">
-        <v>45412</v>
+        <v>45453</v>
       </c>
       <c r="B537" s="3" t="n">
-        <v>3.889</v>
+        <v>3.912</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="2" t="n">
-        <v>45411</v>
+        <v>45450</v>
       </c>
       <c r="B538" s="3" t="n">
-        <v>3.906</v>
+        <v>3.912</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="2" t="n">
-        <v>45408</v>
+        <v>45449</v>
       </c>
       <c r="B539" s="3" t="n">
-        <v>3.907</v>
+        <v>3.911</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="2" t="n">
-        <v>45407</v>
+        <v>45448</v>
       </c>
       <c r="B540" s="3" t="n">
-        <v>3.909</v>
+        <v>3.913</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="2" t="n">
-        <v>45406</v>
+        <v>45447</v>
       </c>
       <c r="B541" s="3" t="n">
         <v>3.911</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="2" t="n">
-        <v>45405</v>
+        <v>45446</v>
       </c>
       <c r="B542" s="3" t="n">
-        <v>3.908</v>
+        <v>3.913</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="2" t="n">
-        <v>45404</v>
+        <v>45443</v>
       </c>
       <c r="B543" s="3" t="n">
-        <v>3.91</v>
+        <v>3.892</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="2" t="n">
-        <v>45401</v>
+        <v>45442</v>
       </c>
       <c r="B544" s="3" t="n">
         <v>3.91</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="2" t="n">
-        <v>45400</v>
+        <v>45441</v>
       </c>
       <c r="B545" s="3" t="n">
         <v>3.909</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="2" t="n">
-        <v>45399</v>
+        <v>45440</v>
       </c>
       <c r="B546" s="3" t="n">
-        <v>3.908</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="2" t="n">
-        <v>45398</v>
+        <v>45439</v>
       </c>
       <c r="B547" s="3" t="n">
         <v>3.911</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="2" t="n">
-        <v>45397</v>
+        <v>45436</v>
       </c>
       <c r="B548" s="3" t="n">
-        <v>3.907</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="2" t="n">
-        <v>45394</v>
+        <v>45435</v>
       </c>
       <c r="B549" s="3" t="n">
-        <v>3.91</v>
+        <v>3.912</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="2" t="n">
-        <v>45393</v>
+        <v>45434</v>
       </c>
       <c r="B550" s="3" t="n">
-        <v>3.907</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="2" t="n">
-        <v>45392</v>
+        <v>45433</v>
       </c>
       <c r="B551" s="3" t="n">
-        <v>3.907</v>
+        <v>3.912</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="2" t="n">
-        <v>45391</v>
+        <v>45432</v>
       </c>
       <c r="B552" s="3" t="n">
-        <v>3.909</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="2" t="n">
-        <v>45390</v>
+        <v>45429</v>
       </c>
       <c r="B553" s="3" t="n">
-        <v>3.908</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="2" t="n">
-        <v>45387</v>
+        <v>45428</v>
       </c>
       <c r="B554" s="3" t="n">
-        <v>3.907</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="2" t="n">
-        <v>45386</v>
+        <v>45427</v>
       </c>
       <c r="B555" s="3" t="n">
-        <v>3.912</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="2" t="n">
-        <v>45385</v>
+        <v>45426</v>
       </c>
       <c r="B556" s="3" t="n">
-        <v>3.911</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="2" t="n">
-        <v>45384</v>
+        <v>45425</v>
       </c>
       <c r="B557" s="3" t="n">
-        <v>3.906</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="2" t="n">
-        <v>45379</v>
+        <v>45422</v>
       </c>
       <c r="B558" s="3" t="n">
-        <v>3.899</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="2" t="n">
-        <v>45378</v>
+        <v>45421</v>
       </c>
       <c r="B559" s="3" t="n">
-        <v>3.906</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="2" t="n">
-        <v>45377</v>
+        <v>45420</v>
       </c>
       <c r="B560" s="3" t="n">
-        <v>3.906</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="2" t="n">
-        <v>45376</v>
+        <v>45419</v>
       </c>
       <c r="B561" s="3" t="n">
-        <v>3.909</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="2" t="n">
-        <v>45373</v>
+        <v>45418</v>
       </c>
       <c r="B562" s="3" t="n">
         <v>3.909</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="2" t="n">
-        <v>45372</v>
+        <v>45415</v>
       </c>
       <c r="B563" s="3" t="n">
-        <v>3.907</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="2" t="n">
-        <v>45371</v>
+        <v>45414</v>
       </c>
       <c r="B564" s="3" t="n">
-        <v>3.908</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="2" t="n">
-        <v>45370</v>
+        <v>45412</v>
       </c>
       <c r="B565" s="3" t="n">
-        <v>3.908</v>
+        <v>3.889</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="2" t="n">
-        <v>45369</v>
+        <v>45411</v>
       </c>
       <c r="B566" s="3" t="n">
-        <v>3.909</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="2" t="n">
-        <v>45366</v>
+        <v>45408</v>
       </c>
       <c r="B567" s="3" t="n">
-        <v>3.909</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="2" t="n">
-        <v>45365</v>
+        <v>45407</v>
       </c>
       <c r="B568" s="3" t="n">
-        <v>3.908</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="2" t="n">
-        <v>45364</v>
+        <v>45406</v>
       </c>
       <c r="B569" s="3" t="n">
-        <v>3.907</v>
+        <v>3.911</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="2" t="n">
-        <v>45363</v>
+        <v>45405</v>
       </c>
       <c r="B570" s="3" t="n">
-        <v>3.905</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="2" t="n">
-        <v>45362</v>
+        <v>45404</v>
       </c>
       <c r="B571" s="3" t="n">
-        <v>3.904</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="2" t="n">
-        <v>45359</v>
+        <v>45401</v>
       </c>
       <c r="B572" s="3" t="n">
-        <v>3.907</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="2" t="n">
-        <v>45358</v>
+        <v>45400</v>
       </c>
       <c r="B573" s="3" t="n">
-        <v>3.908</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="2" t="n">
-        <v>45357</v>
+        <v>45399</v>
       </c>
       <c r="B574" s="3" t="n">
-        <v>3.905</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="2" t="n">
-        <v>45356</v>
+        <v>45398</v>
       </c>
       <c r="B575" s="3" t="n">
         <v>3.911</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="2" t="n">
-        <v>45355</v>
+        <v>45397</v>
       </c>
       <c r="B576" s="3" t="n">
-        <v>3.903</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="2" t="n">
-        <v>45352</v>
+        <v>45394</v>
       </c>
       <c r="B577" s="3" t="n">
-        <v>3.904</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="2" t="n">
-        <v>45351</v>
+        <v>45393</v>
       </c>
       <c r="B578" s="3" t="n">
-        <v>3.887</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="2" t="n">
-        <v>45350</v>
+        <v>45392</v>
       </c>
       <c r="B579" s="3" t="n">
-        <v>3.906</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="2" t="n">
-        <v>45349</v>
+        <v>45391</v>
       </c>
       <c r="B580" s="3" t="n">
-        <v>3.905</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="2" t="n">
-        <v>45348</v>
+        <v>45390</v>
       </c>
       <c r="B581" s="3" t="n">
-        <v>3.904</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="2" t="n">
-        <v>45345</v>
+        <v>45387</v>
       </c>
       <c r="B582" s="3" t="n">
         <v>3.907</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="2" t="n">
-        <v>45344</v>
+        <v>45386</v>
       </c>
       <c r="B583" s="3" t="n">
-        <v>3.909</v>
+        <v>3.912</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="2" t="n">
-        <v>45343</v>
+        <v>45385</v>
       </c>
       <c r="B584" s="3" t="n">
-        <v>3.91</v>
+        <v>3.911</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="2" t="n">
-        <v>45342</v>
+        <v>45384</v>
       </c>
       <c r="B585" s="3" t="n">
-        <v>3.911</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="2" t="n">
-        <v>45341</v>
+        <v>45379</v>
       </c>
       <c r="B586" s="3" t="n">
-        <v>3.91</v>
+        <v>3.899</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="2" t="n">
-        <v>45338</v>
+        <v>45378</v>
       </c>
       <c r="B587" s="3" t="n">
-        <v>3.909</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="2" t="n">
-        <v>45337</v>
+        <v>45377</v>
       </c>
       <c r="B588" s="3" t="n">
-        <v>3.911</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="2" t="n">
-        <v>45336</v>
+        <v>45376</v>
       </c>
       <c r="B589" s="3" t="n">
-        <v>3.911</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="2" t="n">
-        <v>45335</v>
+        <v>45373</v>
       </c>
       <c r="B590" s="3" t="n">
         <v>3.909</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="2" t="n">
-        <v>45334</v>
+        <v>45372</v>
       </c>
       <c r="B591" s="3" t="n">
-        <v>3.909</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="2" t="n">
-        <v>45331</v>
+        <v>45371</v>
       </c>
       <c r="B592" s="3" t="n">
-        <v>3.91</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="2" t="n">
-        <v>45330</v>
+        <v>45370</v>
       </c>
       <c r="B593" s="3" t="n">
         <v>3.908</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="2" t="n">
-        <v>45329</v>
+        <v>45369</v>
       </c>
       <c r="B594" s="3" t="n">
-        <v>3.908</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="2" t="n">
-        <v>45328</v>
+        <v>45366</v>
       </c>
       <c r="B595" s="3" t="n">
-        <v>3.908</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="2" t="n">
-        <v>45327</v>
+        <v>45365</v>
       </c>
       <c r="B596" s="3" t="n">
-        <v>3.907</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="2" t="n">
-        <v>45324</v>
+        <v>45364</v>
       </c>
       <c r="B597" s="3" t="n">
-        <v>3.906</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="2" t="n">
-        <v>45323</v>
+        <v>45363</v>
       </c>
       <c r="B598" s="3" t="n">
         <v>3.905</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="2" t="n">
-        <v>45322</v>
+        <v>45362</v>
       </c>
       <c r="B599" s="3" t="n">
-        <v>3.894</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="2" t="n">
-        <v>45321</v>
+        <v>45359</v>
       </c>
       <c r="B600" s="3" t="n">
         <v>3.907</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="2" t="n">
-        <v>45320</v>
+        <v>45358</v>
       </c>
       <c r="B601" s="3" t="n">
-        <v>3.907</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="2" t="n">
-        <v>45317</v>
+        <v>45357</v>
       </c>
       <c r="B602" s="3" t="n">
-        <v>3.904</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="2" t="n">
-        <v>45316</v>
+        <v>45356</v>
       </c>
       <c r="B603" s="3" t="n">
-        <v>3.905</v>
+        <v>3.911</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="2" t="n">
-        <v>45315</v>
+        <v>45355</v>
       </c>
       <c r="B604" s="3" t="n">
-        <v>3.905</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="2" t="n">
-        <v>45314</v>
+        <v>45352</v>
       </c>
       <c r="B605" s="3" t="n">
-        <v>3.902</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="2" t="n">
-        <v>45313</v>
+        <v>45351</v>
       </c>
       <c r="B606" s="3" t="n">
-        <v>3.902</v>
+        <v>3.887</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="2" t="n">
-        <v>45310</v>
+        <v>45350</v>
       </c>
       <c r="B607" s="3" t="n">
-        <v>3.904</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="2" t="n">
-        <v>45309</v>
+        <v>45349</v>
       </c>
       <c r="B608" s="3" t="n">
-        <v>3.907</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="2" t="n">
-        <v>45308</v>
+        <v>45348</v>
       </c>
       <c r="B609" s="3" t="n">
         <v>3.904</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="2" t="n">
-        <v>45307</v>
+        <v>45345</v>
       </c>
       <c r="B610" s="3" t="n">
-        <v>3.905</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="2" t="n">
-        <v>45306</v>
+        <v>45344</v>
       </c>
       <c r="B611" s="3" t="n">
-        <v>3.902</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="2" t="n">
-        <v>45303</v>
+        <v>45343</v>
       </c>
       <c r="B612" s="3" t="n">
-        <v>3.904</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="2" t="n">
-        <v>45302</v>
+        <v>45342</v>
       </c>
       <c r="B613" s="3" t="n">
-        <v>3.905</v>
+        <v>3.911</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="2" t="n">
-        <v>45301</v>
+        <v>45341</v>
       </c>
       <c r="B614" s="3" t="n">
-        <v>3.906</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="2" t="n">
-        <v>45300</v>
+        <v>45338</v>
       </c>
       <c r="B615" s="3" t="n">
-        <v>3.904</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="2" t="n">
-        <v>45299</v>
+        <v>45337</v>
       </c>
       <c r="B616" s="3" t="n">
-        <v>3.904</v>
+        <v>3.911</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="2" t="n">
-        <v>45296</v>
+        <v>45336</v>
       </c>
       <c r="B617" s="3" t="n">
-        <v>3.905</v>
+        <v>3.911</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="2" t="n">
-        <v>45295</v>
+        <v>45335</v>
       </c>
       <c r="B618" s="3" t="n">
-        <v>3.902</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="2" t="n">
-        <v>45294</v>
+        <v>45334</v>
       </c>
       <c r="B619" s="3" t="n">
-        <v>3.904</v>
+        <v>3.909</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="2" t="n">
-        <v>45293</v>
+        <v>45331</v>
       </c>
       <c r="B620" s="3" t="n">
-        <v>3.906</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="2" t="n">
-        <v>45289</v>
+        <v>45330</v>
       </c>
       <c r="B621" s="3" t="n">
-        <v>3.882</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="2" t="n">
-        <v>45288</v>
+        <v>45329</v>
       </c>
       <c r="B622" s="3" t="n">
-        <v>3.9</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="2" t="n">
-        <v>45287</v>
+        <v>45328</v>
       </c>
       <c r="B623" s="3" t="n">
-        <v>3.9</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="2" t="n">
-        <v>45282</v>
+        <v>45327</v>
       </c>
       <c r="B624" s="3" t="n">
-        <v>3.899</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="2" t="n">
-        <v>45281</v>
+        <v>45324</v>
       </c>
       <c r="B625" s="3" t="n">
-        <v>3.899</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="2" t="n">
-        <v>45280</v>
+        <v>45323</v>
       </c>
       <c r="B626" s="3" t="n">
-        <v>3.901</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="2" t="n">
-        <v>45279</v>
+        <v>45322</v>
       </c>
       <c r="B627" s="3" t="n">
-        <v>3.901</v>
+        <v>3.894</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="2" t="n">
-        <v>45278</v>
+        <v>45321</v>
       </c>
       <c r="B628" s="3" t="n">
-        <v>3.901</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="2" t="n">
-        <v>45275</v>
+        <v>45320</v>
       </c>
       <c r="B629" s="3" t="n">
-        <v>3.904</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="2" t="n">
-        <v>45274</v>
+        <v>45317</v>
       </c>
       <c r="B630" s="3" t="n">
-        <v>3.907</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="2" t="n">
-        <v>45273</v>
+        <v>45316</v>
       </c>
       <c r="B631" s="3" t="n">
         <v>3.905</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="2" t="n">
-        <v>45272</v>
+        <v>45315</v>
       </c>
       <c r="B632" s="3" t="n">
         <v>3.905</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="2" t="n">
-        <v>45271</v>
+        <v>45314</v>
       </c>
       <c r="B633" s="3" t="n">
         <v>3.902</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="2" t="n">
-        <v>45268</v>
+        <v>45313</v>
       </c>
       <c r="B634" s="3" t="n">
-        <v>3.903</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="2" t="n">
-        <v>45267</v>
+        <v>45310</v>
       </c>
       <c r="B635" s="3" t="n">
-        <v>3.903</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="2" t="n">
-        <v>45266</v>
+        <v>45309</v>
       </c>
       <c r="B636" s="3" t="n">
-        <v>3.904</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="2" t="n">
-        <v>45265</v>
+        <v>45308</v>
       </c>
       <c r="B637" s="3" t="n">
-        <v>3.905</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="2" t="n">
-        <v>45264</v>
+        <v>45307</v>
       </c>
       <c r="B638" s="3" t="n">
-        <v>3.904</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="2" t="n">
-        <v>45261</v>
+        <v>45306</v>
       </c>
       <c r="B639" s="3" t="n">
-        <v>3.904</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="2" t="n">
-        <v>45260</v>
+        <v>45303</v>
       </c>
       <c r="B640" s="3" t="n">
-        <v>3.891</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="2" t="n">
-        <v>45259</v>
+        <v>45302</v>
       </c>
       <c r="B641" s="3" t="n">
-        <v>3.902</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="2" t="n">
-        <v>45258</v>
+        <v>45301</v>
       </c>
       <c r="B642" s="3" t="n">
-        <v>3.903</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="2" t="n">
-        <v>45257</v>
+        <v>45300</v>
       </c>
       <c r="B643" s="3" t="n">
-        <v>3.903</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="2" t="n">
-        <v>45254</v>
+        <v>45299</v>
       </c>
       <c r="B644" s="3" t="n">
         <v>3.904</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="2" t="n">
-        <v>45253</v>
+        <v>45296</v>
       </c>
       <c r="B645" s="3" t="n">
-        <v>3.902</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="2" t="n">
-        <v>45252</v>
+        <v>45295</v>
       </c>
       <c r="B646" s="3" t="n">
         <v>3.902</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="2" t="n">
-        <v>45251</v>
+        <v>45294</v>
       </c>
       <c r="B647" s="3" t="n">
-        <v>3.901</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="2" t="n">
-        <v>45250</v>
+        <v>45293</v>
       </c>
       <c r="B648" s="3" t="n">
-        <v>3.903</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="2" t="n">
-        <v>45247</v>
+        <v>45289</v>
       </c>
       <c r="B649" s="3" t="n">
-        <v>3.902</v>
+        <v>3.882</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="2" t="n">
-        <v>45246</v>
+        <v>45288</v>
       </c>
       <c r="B650" s="3" t="n">
-        <v>3.906</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="2" t="n">
-        <v>45245</v>
+        <v>45287</v>
       </c>
       <c r="B651" s="3" t="n">
-        <v>3.899</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="2" t="n">
-        <v>45244</v>
+        <v>45282</v>
       </c>
       <c r="B652" s="3" t="n">
-        <v>3.902</v>
+        <v>3.899</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="2" t="n">
-        <v>45243</v>
+        <v>45281</v>
       </c>
       <c r="B653" s="3" t="n">
-        <v>3.903</v>
+        <v>3.899</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="2" t="n">
-        <v>45240</v>
+        <v>45280</v>
       </c>
       <c r="B654" s="3" t="n">
-        <v>3.904</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="2" t="n">
-        <v>45239</v>
+        <v>45279</v>
       </c>
       <c r="B655" s="3" t="n">
-        <v>3.902</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="2" t="n">
-        <v>45238</v>
+        <v>45278</v>
       </c>
       <c r="B656" s="3" t="n">
-        <v>3.902</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="2" t="n">
-        <v>45237</v>
+        <v>45275</v>
       </c>
       <c r="B657" s="3" t="n">
-        <v>3.902</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="2" t="n">
-        <v>45236</v>
+        <v>45274</v>
       </c>
       <c r="B658" s="3" t="n">
-        <v>3.9</v>
+        <v>3.907</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="2" t="n">
-        <v>45233</v>
+        <v>45273</v>
       </c>
       <c r="B659" s="3" t="n">
-        <v>3.902</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="2" t="n">
-        <v>45232</v>
+        <v>45272</v>
       </c>
       <c r="B660" s="3" t="n">
-        <v>3.903</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="2" t="n">
-        <v>45231</v>
+        <v>45271</v>
       </c>
       <c r="B661" s="3" t="n">
-        <v>3.9</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="2" t="n">
-        <v>45230</v>
+        <v>45268</v>
       </c>
       <c r="B662" s="3" t="n">
-        <v>3.882</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="2" t="n">
-        <v>45229</v>
+        <v>45267</v>
       </c>
       <c r="B663" s="3" t="n">
-        <v>3.899</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="2" t="n">
-        <v>45226</v>
+        <v>45266</v>
       </c>
       <c r="B664" s="3" t="n">
-        <v>3.903</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="2" t="n">
-        <v>45225</v>
+        <v>45265</v>
       </c>
       <c r="B665" s="3" t="n">
-        <v>3.901</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="2" t="n">
-        <v>45224</v>
+        <v>45264</v>
       </c>
       <c r="B666" s="3" t="n">
-        <v>3.9</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="2" t="n">
-        <v>45223</v>
+        <v>45261</v>
       </c>
       <c r="B667" s="3" t="n">
         <v>3.904</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="2" t="n">
-        <v>45222</v>
+        <v>45260</v>
       </c>
       <c r="B668" s="3" t="n">
-        <v>3.905</v>
+        <v>3.891</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="2" t="n">
-        <v>45219</v>
+        <v>45259</v>
       </c>
       <c r="B669" s="3" t="n">
-        <v>3.905</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="2" t="n">
-        <v>45218</v>
+        <v>45258</v>
       </c>
       <c r="B670" s="3" t="n">
-        <v>3.905</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="2" t="n">
-        <v>45217</v>
+        <v>45257</v>
       </c>
       <c r="B671" s="3" t="n">
         <v>3.903</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="2" t="n">
-        <v>45216</v>
+        <v>45254</v>
       </c>
       <c r="B672" s="3" t="n">
         <v>3.904</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="2" t="n">
-        <v>45215</v>
+        <v>45253</v>
       </c>
       <c r="B673" s="3" t="n">
         <v>3.902</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="2" t="n">
-        <v>45212</v>
+        <v>45252</v>
       </c>
       <c r="B674" s="3" t="n">
-        <v>3.903</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="2" t="n">
-        <v>45211</v>
+        <v>45251</v>
       </c>
       <c r="B675" s="3" t="n">
         <v>3.901</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="2" t="n">
-        <v>45210</v>
+        <v>45250</v>
       </c>
       <c r="B676" s="3" t="n">
-        <v>3.901</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="2" t="n">
-        <v>45209</v>
+        <v>45247</v>
       </c>
       <c r="B677" s="3" t="n">
-        <v>3.899</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="2" t="n">
-        <v>45208</v>
+        <v>45246</v>
       </c>
       <c r="B678" s="3" t="n">
-        <v>3.9</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="2" t="n">
-        <v>45205</v>
+        <v>45245</v>
       </c>
       <c r="B679" s="3" t="n">
         <v>3.899</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="2" t="n">
-        <v>45204</v>
+        <v>45244</v>
       </c>
       <c r="B680" s="3" t="n">
-        <v>3.9</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="2" t="n">
-        <v>45203</v>
+        <v>45243</v>
       </c>
       <c r="B681" s="3" t="n">
-        <v>3.901</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="2" t="n">
-        <v>45202</v>
+        <v>45240</v>
       </c>
       <c r="B682" s="3" t="n">
-        <v>3.9</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="2" t="n">
-        <v>45201</v>
+        <v>45239</v>
       </c>
       <c r="B683" s="3" t="n">
-        <v>3.899</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="2" t="n">
-        <v>45198</v>
+        <v>45238</v>
       </c>
       <c r="B684" s="3" t="n">
-        <v>3.88</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="2" t="n">
-        <v>45197</v>
+        <v>45237</v>
       </c>
       <c r="B685" s="3" t="n">
-        <v>3.906</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="2" t="n">
-        <v>45196</v>
+        <v>45236</v>
       </c>
       <c r="B686" s="3" t="n">
-        <v>3.905</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="2" t="n">
-        <v>45195</v>
+        <v>45233</v>
       </c>
       <c r="B687" s="3" t="n">
-        <v>3.904</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="2" t="n">
-        <v>45194</v>
+        <v>45232</v>
       </c>
       <c r="B688" s="3" t="n">
-        <v>3.904</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="2" t="n">
-        <v>45191</v>
+        <v>45231</v>
       </c>
       <c r="B689" s="3" t="n">
-        <v>3.905</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="2" t="n">
-        <v>45190</v>
+        <v>45230</v>
       </c>
       <c r="B690" s="3" t="n">
-        <v>3.902</v>
+        <v>3.882</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="2" t="n">
-        <v>45189</v>
+        <v>45229</v>
       </c>
       <c r="B691" s="3" t="n">
-        <v>3.901</v>
+        <v>3.899</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="2" t="n">
-        <v>45188</v>
+        <v>45226</v>
       </c>
       <c r="B692" s="3" t="n">
-        <v>3.651</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="2" t="n">
-        <v>45187</v>
+        <v>45225</v>
       </c>
       <c r="B693" s="3" t="n">
-        <v>3.648</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="2" t="n">
-        <v>45184</v>
+        <v>45224</v>
       </c>
       <c r="B694" s="3" t="n">
-        <v>3.65</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="2" t="n">
-        <v>45183</v>
+        <v>45223</v>
       </c>
       <c r="B695" s="3" t="n">
-        <v>3.653</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="2" t="n">
-        <v>45182</v>
+        <v>45222</v>
       </c>
       <c r="B696" s="3" t="n">
-        <v>3.652</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="2" t="n">
-        <v>45181</v>
+        <v>45219</v>
       </c>
       <c r="B697" s="3" t="n">
-        <v>3.654</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="2" t="n">
-        <v>45180</v>
+        <v>45218</v>
       </c>
       <c r="B698" s="3" t="n">
-        <v>3.652</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="2" t="n">
-        <v>45177</v>
+        <v>45217</v>
       </c>
       <c r="B699" s="3" t="n">
-        <v>3.653</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="2" t="n">
-        <v>45176</v>
+        <v>45216</v>
       </c>
       <c r="B700" s="3" t="n">
-        <v>3.652</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="2" t="n">
-        <v>45175</v>
+        <v>45215</v>
       </c>
       <c r="B701" s="3" t="n">
-        <v>3.652</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="2" t="n">
-        <v>45174</v>
+        <v>45212</v>
       </c>
       <c r="B702" s="3" t="n">
-        <v>3.651</v>
+        <v>3.903</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="2" t="n">
-        <v>45173</v>
+        <v>45211</v>
       </c>
       <c r="B703" s="3" t="n">
-        <v>3.652</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="2" t="n">
-        <v>45170</v>
+        <v>45210</v>
       </c>
       <c r="B704" s="3" t="n">
-        <v>3.652</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="2" t="n">
-        <v>45169</v>
+        <v>45209</v>
       </c>
       <c r="B705" s="3" t="n">
-        <v>3.646</v>
+        <v>3.899</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="2" t="n">
-        <v>45168</v>
+        <v>45208</v>
       </c>
       <c r="B706" s="3" t="n">
-        <v>3.652</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="2" t="n">
-        <v>45167</v>
+        <v>45205</v>
       </c>
       <c r="B707" s="3" t="n">
-        <v>3.652</v>
+        <v>3.899</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="2" t="n">
-        <v>45166</v>
+        <v>45204</v>
       </c>
       <c r="B708" s="3" t="n">
-        <v>3.651</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="2" t="n">
-        <v>45163</v>
+        <v>45203</v>
       </c>
       <c r="B709" s="3" t="n">
-        <v>3.652</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="2" t="n">
-        <v>45162</v>
+        <v>45202</v>
       </c>
       <c r="B710" s="3" t="n">
-        <v>3.649</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="2" t="n">
-        <v>45161</v>
+        <v>45201</v>
       </c>
       <c r="B711" s="3" t="n">
-        <v>3.652</v>
+        <v>3.899</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="2" t="n">
-        <v>45160</v>
+        <v>45198</v>
       </c>
       <c r="B712" s="3" t="n">
-        <v>3.655</v>
+        <v>3.88</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="2" t="n">
-        <v>45159</v>
+        <v>45197</v>
       </c>
       <c r="B713" s="3" t="n">
-        <v>3.654</v>
+        <v>3.906</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="2" t="n">
-        <v>45156</v>
+        <v>45196</v>
       </c>
       <c r="B714" s="3" t="n">
-        <v>3.655</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="2" t="n">
-        <v>45155</v>
+        <v>45195</v>
       </c>
       <c r="B715" s="3" t="n">
-        <v>3.654</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="2" t="n">
-        <v>45154</v>
+        <v>45194</v>
       </c>
       <c r="B716" s="3" t="n">
-        <v>3.654</v>
+        <v>3.904</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="2" t="n">
-        <v>45153</v>
+        <v>45191</v>
       </c>
       <c r="B717" s="3" t="n">
-        <v>3.657</v>
+        <v>3.905</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="2" t="n">
-        <v>45152</v>
+        <v>45190</v>
       </c>
       <c r="B718" s="3" t="n">
-        <v>3.656</v>
+        <v>3.902</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="2" t="n">
-        <v>45149</v>
+        <v>45189</v>
       </c>
       <c r="B719" s="3" t="n">
-        <v>3.653</v>
+        <v>3.901</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="2" t="n">
-        <v>45148</v>
+        <v>45188</v>
       </c>
       <c r="B720" s="3" t="n">
-        <v>3.652</v>
+        <v>3.651</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="2" t="n">
-        <v>45147</v>
+        <v>45187</v>
       </c>
       <c r="B721" s="3" t="n">
-        <v>3.649</v>
+        <v>3.648</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="2" t="n">
-        <v>45146</v>
+        <v>45184</v>
       </c>
       <c r="B722" s="3" t="n">
-        <v>3.652</v>
+        <v>3.65</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="2" t="n">
-        <v>45145</v>
+        <v>45183</v>
       </c>
       <c r="B723" s="3" t="n">
         <v>3.653</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="2" t="n">
-        <v>45142</v>
+        <v>45182</v>
       </c>
       <c r="B724" s="3" t="n">
-        <v>3.653</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="2" t="n">
-        <v>45141</v>
+        <v>45181</v>
       </c>
       <c r="B725" s="3" t="n">
-        <v>3.653</v>
+        <v>3.654</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="2" t="n">
-        <v>45140</v>
+        <v>45180</v>
       </c>
       <c r="B726" s="3" t="n">
-        <v>3.655</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="2" t="n">
-        <v>45139</v>
+        <v>45177</v>
       </c>
       <c r="B727" s="3" t="n">
-        <v>3.404</v>
+        <v>3.653</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="2" t="n">
-        <v>45138</v>
+        <v>45176</v>
       </c>
       <c r="B728" s="3" t="n">
-        <v>3.392</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="2" t="n">
-        <v>45135</v>
+        <v>45175</v>
       </c>
       <c r="B729" s="3" t="n">
-        <v>3.404</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="2" t="n">
-        <v>45134</v>
+        <v>45174</v>
       </c>
       <c r="B730" s="3" t="n">
-        <v>3.403</v>
+        <v>3.651</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="2" t="n">
-        <v>45133</v>
+        <v>45173</v>
       </c>
       <c r="B731" s="3" t="n">
-        <v>3.402</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="2" t="n">
-        <v>45132</v>
+        <v>45170</v>
       </c>
       <c r="B732" s="3" t="n">
-        <v>3.405</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="2" t="n">
-        <v>45131</v>
+        <v>45169</v>
       </c>
       <c r="B733" s="3" t="n">
-        <v>3.405</v>
+        <v>3.646</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="2" t="n">
-        <v>45128</v>
+        <v>45168</v>
       </c>
       <c r="B734" s="3" t="n">
-        <v>3.404</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="2" t="n">
-        <v>45127</v>
+        <v>45167</v>
       </c>
       <c r="B735" s="3" t="n">
-        <v>3.403</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="2" t="n">
-        <v>45126</v>
+        <v>45166</v>
       </c>
       <c r="B736" s="3" t="n">
-        <v>3.4</v>
+        <v>3.651</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="2" t="n">
-        <v>45125</v>
+        <v>45163</v>
       </c>
       <c r="B737" s="3" t="n">
-        <v>3.399</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="2" t="n">
-        <v>45124</v>
+        <v>45162</v>
       </c>
       <c r="B738" s="3" t="n">
-        <v>3.4</v>
+        <v>3.649</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="2" t="n">
-        <v>45121</v>
+        <v>45161</v>
       </c>
       <c r="B739" s="3" t="n">
-        <v>3.402</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="2" t="n">
-        <v>45120</v>
+        <v>45160</v>
       </c>
       <c r="B740" s="3" t="n">
-        <v>3.401</v>
+        <v>3.655</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="2" t="n">
-        <v>45119</v>
+        <v>45159</v>
       </c>
       <c r="B741" s="3" t="n">
-        <v>3.404</v>
+        <v>3.654</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="2" t="n">
-        <v>45118</v>
+        <v>45156</v>
       </c>
       <c r="B742" s="3" t="n">
-        <v>3.404</v>
+        <v>3.655</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="2" t="n">
-        <v>45117</v>
+        <v>45155</v>
       </c>
       <c r="B743" s="3" t="n">
-        <v>3.402</v>
+        <v>3.654</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="2" t="n">
-        <v>45114</v>
+        <v>45154</v>
       </c>
       <c r="B744" s="3" t="n">
-        <v>3.406</v>
+        <v>3.654</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="2" t="n">
-        <v>45113</v>
+        <v>45153</v>
       </c>
       <c r="B745" s="3" t="n">
-        <v>3.406</v>
+        <v>3.657</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="2" t="n">
-        <v>45112</v>
+        <v>45152</v>
       </c>
       <c r="B746" s="3" t="n">
-        <v>3.404</v>
+        <v>3.656</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="2" t="n">
-        <v>45111</v>
+        <v>45149</v>
       </c>
       <c r="B747" s="3" t="n">
-        <v>3.401</v>
+        <v>3.653</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="2" t="n">
-        <v>45110</v>
+        <v>45148</v>
       </c>
       <c r="B748" s="3" t="n">
-        <v>3.399</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="2" t="n">
-        <v>45107</v>
+        <v>45147</v>
       </c>
       <c r="B749" s="3" t="n">
-        <v>3.4</v>
+        <v>3.649</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="2" t="n">
-        <v>45106</v>
+        <v>45146</v>
       </c>
       <c r="B750" s="3" t="n">
-        <v>3.4</v>
+        <v>3.652</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="2" t="n">
-        <v>45105</v>
+        <v>45145</v>
       </c>
       <c r="B751" s="3" t="n">
-        <v>3.4</v>
+        <v>3.653</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="2" t="n">
-        <v>45104</v>
+        <v>45142</v>
       </c>
       <c r="B752" s="3" t="n">
-        <v>3.397</v>
+        <v>3.653</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="2" t="n">
-        <v>45103</v>
+        <v>45141</v>
       </c>
       <c r="B753" s="3" t="n">
-        <v>3.4</v>
+        <v>3.653</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="2" t="n">
-        <v>45100</v>
+        <v>45140</v>
       </c>
       <c r="B754" s="3" t="n">
-        <v>3.4</v>
+        <v>3.655</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="2" t="n">
-        <v>45099</v>
+        <v>45139</v>
       </c>
       <c r="B755" s="3" t="n">
-        <v>3.397</v>
+        <v>3.404</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="2" t="n">
-        <v>45098</v>
+        <v>45138</v>
       </c>
       <c r="B756" s="3" t="n">
-        <v>3.395</v>
+        <v>3.392</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="2" t="n">
-        <v>45097</v>
+        <v>45135</v>
       </c>
       <c r="B757" s="3" t="n">
-        <v>3.144</v>
+        <v>3.404</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="2" t="n">
-        <v>45096</v>
+        <v>45134</v>
       </c>
       <c r="B758" s="3" t="n">
-        <v>3.144</v>
+        <v>3.403</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="2" t="n">
-        <v>45093</v>
+        <v>45133</v>
       </c>
       <c r="B759" s="3" t="n">
-        <v>3.144</v>
+        <v>3.402</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="2" t="n">
-        <v>45092</v>
+        <v>45132</v>
       </c>
       <c r="B760" s="3" t="n">
-        <v>3.147</v>
+        <v>3.405</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="2" t="n">
-        <v>45091</v>
+        <v>45131</v>
       </c>
       <c r="B761" s="3" t="n">
-        <v>3.15</v>
+        <v>3.405</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="2" t="n">
-        <v>45090</v>
+        <v>45128</v>
       </c>
       <c r="B762" s="3" t="n">
-        <v>3.147</v>
+        <v>3.404</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="2" t="n">
-        <v>45089</v>
+        <v>45127</v>
       </c>
       <c r="B763" s="3" t="n">
-        <v>3.147</v>
+        <v>3.403</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="2" t="n">
-        <v>45086</v>
+        <v>45126</v>
       </c>
       <c r="B764" s="3" t="n">
-        <v>3.147</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="2" t="n">
-        <v>45085</v>
+        <v>45125</v>
       </c>
       <c r="B765" s="3" t="n">
-        <v>3.146</v>
+        <v>3.399</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="2" t="n">
-        <v>45084</v>
+        <v>45124</v>
       </c>
       <c r="B766" s="3" t="n">
-        <v>3.144</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="2" t="n">
-        <v>45083</v>
+        <v>45121</v>
       </c>
       <c r="B767" s="3" t="n">
-        <v>3.145</v>
+        <v>3.402</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="2" t="n">
-        <v>45082</v>
+        <v>45120</v>
       </c>
       <c r="B768" s="3" t="n">
-        <v>3.148</v>
+        <v>3.401</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="2" t="n">
-        <v>45079</v>
+        <v>45119</v>
       </c>
       <c r="B769" s="3" t="n">
-        <v>3.148</v>
+        <v>3.404</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="2" t="n">
-        <v>45078</v>
+        <v>45118</v>
       </c>
       <c r="B770" s="3" t="n">
-        <v>3.147</v>
+        <v>3.404</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="2" t="n">
-        <v>45077</v>
+        <v>45117</v>
       </c>
       <c r="B771" s="3" t="n">
-        <v>3.144</v>
+        <v>3.402</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="2" t="n">
-        <v>45076</v>
+        <v>45114</v>
       </c>
       <c r="B772" s="3" t="n">
-        <v>3.148</v>
+        <v>3.406</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="2" t="n">
-        <v>45075</v>
+        <v>45113</v>
       </c>
       <c r="B773" s="3" t="n">
-        <v>3.147</v>
+        <v>3.406</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="2" t="n">
-        <v>45072</v>
+        <v>45112</v>
       </c>
       <c r="B774" s="3" t="n">
-        <v>3.152</v>
+        <v>3.404</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="2" t="n">
-        <v>45071</v>
+        <v>45111</v>
       </c>
       <c r="B775" s="3" t="n">
-        <v>3.148</v>
+        <v>3.401</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="2" t="n">
-        <v>45070</v>
+        <v>45110</v>
       </c>
       <c r="B776" s="3" t="n">
-        <v>3.148</v>
+        <v>3.399</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="2" t="n">
-        <v>45069</v>
+        <v>45107</v>
       </c>
       <c r="B777" s="3" t="n">
-        <v>3.157</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="2" t="n">
-        <v>45068</v>
+        <v>45106</v>
       </c>
       <c r="B778" s="3" t="n">
-        <v>3.15</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="2" t="n">
-        <v>45065</v>
+        <v>45105</v>
       </c>
       <c r="B779" s="3" t="n">
-        <v>3.151</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="2" t="n">
-        <v>45064</v>
+        <v>45104</v>
       </c>
       <c r="B780" s="3" t="n">
-        <v>3.153</v>
+        <v>3.397</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="2" t="n">
-        <v>45063</v>
+        <v>45103</v>
       </c>
       <c r="B781" s="3" t="n">
-        <v>3.151</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="2" t="n">
-        <v>45062</v>
+        <v>45100</v>
       </c>
       <c r="B782" s="3" t="n">
-        <v>3.147</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="2" t="n">
-        <v>45061</v>
+        <v>45099</v>
       </c>
       <c r="B783" s="3" t="n">
-        <v>3.145</v>
+        <v>3.397</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="2" t="n">
-        <v>45058</v>
+        <v>45098</v>
       </c>
       <c r="B784" s="3" t="n">
-        <v>3.148</v>
+        <v>3.395</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="2" t="n">
-        <v>45057</v>
+        <v>45097</v>
       </c>
       <c r="B785" s="3" t="n">
-        <v>3.145</v>
+        <v>3.144</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="2" t="n">
-        <v>45056</v>
+        <v>45096</v>
       </c>
       <c r="B786" s="3" t="n">
-        <v>3.145</v>
+        <v>3.144</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="2" t="n">
-        <v>45055</v>
+        <v>45093</v>
       </c>
       <c r="B787" s="3" t="n">
-        <v>2.894</v>
+        <v>3.144</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="2" t="n">
-        <v>45054</v>
+        <v>45092</v>
       </c>
       <c r="B788" s="3" t="n">
-        <v>2.892</v>
+        <v>3.147</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="2" t="n">
-        <v>45051</v>
+        <v>45091</v>
       </c>
       <c r="B789" s="3" t="n">
-        <v>2.898</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="2" t="n">
-        <v>45050</v>
+        <v>45090</v>
       </c>
       <c r="B790" s="3" t="n">
-        <v>2.897</v>
+        <v>3.147</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="2" t="n">
-        <v>45049</v>
+        <v>45089</v>
       </c>
       <c r="B791" s="3" t="n">
-        <v>2.896</v>
+        <v>3.147</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="2" t="n">
-        <v>45048</v>
+        <v>45086</v>
       </c>
       <c r="B792" s="3" t="n">
-        <v>2.896</v>
+        <v>3.147</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="2" t="n">
-        <v>45044</v>
+        <v>45085</v>
       </c>
       <c r="B793" s="3" t="n">
-        <v>2.894</v>
+        <v>3.146</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="2" t="n">
-        <v>45043</v>
+        <v>45084</v>
       </c>
       <c r="B794" s="3" t="n">
-        <v>2.9</v>
+        <v>3.144</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="2" t="n">
-        <v>45042</v>
+        <v>45083</v>
       </c>
       <c r="B795" s="3" t="n">
-        <v>2.9</v>
+        <v>3.145</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="2" t="n">
-        <v>45041</v>
+        <v>45082</v>
       </c>
       <c r="B796" s="3" t="n">
-        <v>2.901</v>
+        <v>3.148</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="2" t="n">
-        <v>45040</v>
+        <v>45079</v>
       </c>
       <c r="B797" s="3" t="n">
-        <v>2.905</v>
+        <v>3.148</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="2" t="n">
-        <v>45037</v>
+        <v>45078</v>
       </c>
       <c r="B798" s="3" t="n">
-        <v>2.902</v>
+        <v>3.147</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="2" t="n">
-        <v>45036</v>
+        <v>45077</v>
       </c>
       <c r="B799" s="3" t="n">
-        <v>2.904</v>
+        <v>3.144</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="2" t="n">
-        <v>45035</v>
+        <v>45076</v>
       </c>
       <c r="B800" s="3" t="n">
-        <v>2.902</v>
+        <v>3.148</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="2" t="n">
-        <v>45034</v>
+        <v>45075</v>
       </c>
       <c r="B801" s="3" t="n">
-        <v>2.901</v>
+        <v>3.147</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="2" t="n">
-        <v>45033</v>
+        <v>45072</v>
       </c>
       <c r="B802" s="3" t="n">
-        <v>2.897</v>
+        <v>3.152</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="2" t="n">
-        <v>45030</v>
+        <v>45071</v>
       </c>
       <c r="B803" s="3" t="n">
-        <v>2.896</v>
+        <v>3.148</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="2" t="n">
-        <v>45029</v>
+        <v>45070</v>
       </c>
       <c r="B804" s="3" t="n">
-        <v>2.899</v>
+        <v>3.148</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="2" t="n">
-        <v>45028</v>
+        <v>45069</v>
       </c>
       <c r="B805" s="3" t="n">
-        <v>2.898</v>
+        <v>3.157</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="2" t="n">
-        <v>45027</v>
+        <v>45068</v>
       </c>
       <c r="B806" s="3" t="n">
-        <v>2.897</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="2" t="n">
-        <v>45022</v>
+        <v>45065</v>
       </c>
       <c r="B807" s="3" t="n">
-        <v>2.903</v>
+        <v>3.151</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="2" t="n">
-        <v>45021</v>
+        <v>45064</v>
       </c>
       <c r="B808" s="3" t="n">
-        <v>2.902</v>
+        <v>3.153</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="2" t="n">
-        <v>45020</v>
+        <v>45063</v>
       </c>
       <c r="B809" s="3" t="n">
-        <v>2.898</v>
+        <v>3.151</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="2" t="n">
-        <v>45019</v>
+        <v>45062</v>
       </c>
       <c r="B810" s="3" t="n">
-        <v>2.898</v>
+        <v>3.147</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="2" t="n">
-        <v>45016</v>
+        <v>45061</v>
       </c>
       <c r="B811" s="3" t="n">
-        <v>2.884</v>
+        <v>3.145</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="2" t="n">
-        <v>45015</v>
+        <v>45058</v>
       </c>
       <c r="B812" s="3" t="n">
-        <v>2.896</v>
+        <v>3.148</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="2" t="n">
-        <v>45014</v>
+        <v>45057</v>
       </c>
       <c r="B813" s="3" t="n">
-        <v>2.894</v>
+        <v>3.145</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="2" t="n">
-        <v>45013</v>
+        <v>45056</v>
       </c>
       <c r="B814" s="3" t="n">
-        <v>2.894</v>
+        <v>3.145</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="2" t="n">
-        <v>45012</v>
+        <v>45055</v>
       </c>
       <c r="B815" s="3" t="n">
-        <v>2.898</v>
+        <v>2.894</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="2" t="n">
-        <v>45009</v>
+        <v>45054</v>
       </c>
       <c r="B816" s="3" t="n">
-        <v>2.899</v>
+        <v>2.892</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="2" t="n">
-        <v>45008</v>
+        <v>45051</v>
       </c>
       <c r="B817" s="3" t="n">
-        <v>2.899</v>
+        <v>2.898</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="2" t="n">
-        <v>45007</v>
+        <v>45050</v>
       </c>
       <c r="B818" s="3" t="n">
-        <v>2.898</v>
+        <v>2.897</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="2" t="n">
-        <v>45006</v>
+        <v>45049</v>
       </c>
       <c r="B819" s="3" t="n">
-        <v>2.399</v>
+        <v>2.896</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="2" t="n">
-        <v>45005</v>
+        <v>45048</v>
       </c>
       <c r="B820" s="3" t="n">
-        <v>2.398</v>
+        <v>2.896</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="2" t="n">
-        <v>45002</v>
+        <v>45044</v>
       </c>
       <c r="B821" s="3" t="n">
-        <v>2.402</v>
+        <v>2.894</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="2" t="n">
-        <v>45001</v>
+        <v>45043</v>
       </c>
       <c r="B822" s="3" t="n">
-        <v>2.399</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="2" t="n">
-        <v>45000</v>
+        <v>45042</v>
       </c>
       <c r="B823" s="3" t="n">
-        <v>2.4</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="2" t="n">
-        <v>44999</v>
+        <v>45041</v>
       </c>
       <c r="B824" s="3" t="n">
-        <v>2.401</v>
+        <v>2.901</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="2" t="n">
-        <v>44998</v>
+        <v>45040</v>
       </c>
       <c r="B825" s="3" t="n">
-        <v>2.401</v>
+        <v>2.905</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="2" t="n">
-        <v>44995</v>
+        <v>45037</v>
       </c>
       <c r="B826" s="3" t="n">
-        <v>2.403</v>
+        <v>2.902</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="2" t="n">
-        <v>44994</v>
+        <v>45036</v>
       </c>
       <c r="B827" s="3" t="n">
-        <v>2.401</v>
+        <v>2.904</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="2" t="n">
-        <v>44993</v>
+        <v>45035</v>
       </c>
       <c r="B828" s="3" t="n">
-        <v>2.399</v>
+        <v>2.902</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="2" t="n">
-        <v>44992</v>
+        <v>45034</v>
       </c>
       <c r="B829" s="3" t="n">
-        <v>2.398</v>
+        <v>2.901</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="2" t="n">
-        <v>44991</v>
+        <v>45033</v>
       </c>
       <c r="B830" s="3" t="n">
-        <v>2.399</v>
+        <v>2.897</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="2" t="n">
-        <v>44988</v>
+        <v>45030</v>
       </c>
       <c r="B831" s="3" t="n">
-        <v>2.4</v>
+        <v>2.896</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="2" t="n">
-        <v>44987</v>
+        <v>45029</v>
       </c>
       <c r="B832" s="3" t="n">
-        <v>2.399</v>
+        <v>2.899</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="2" t="n">
-        <v>44986</v>
+        <v>45028</v>
       </c>
       <c r="B833" s="3" t="n">
-        <v>2.398</v>
+        <v>2.898</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="2" t="n">
-        <v>44985</v>
+        <v>45027</v>
       </c>
       <c r="B834" s="3" t="n">
-        <v>2.388</v>
+        <v>2.897</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="2" t="n">
-        <v>44984</v>
+        <v>45022</v>
       </c>
       <c r="B835" s="3" t="n">
-        <v>2.398</v>
+        <v>2.903</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="2" t="n">
-        <v>44981</v>
+        <v>45021</v>
       </c>
       <c r="B836" s="3" t="n">
-        <v>2.398</v>
+        <v>2.902</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="2" t="n">
-        <v>44980</v>
+        <v>45020</v>
       </c>
       <c r="B837" s="3" t="n">
-        <v>2.399</v>
+        <v>2.898</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="2" t="n">
-        <v>44979</v>
+        <v>45019</v>
       </c>
       <c r="B838" s="3" t="n">
-        <v>2.399</v>
+        <v>2.898</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="2" t="n">
-        <v>44978</v>
+        <v>45016</v>
       </c>
       <c r="B839" s="3" t="n">
-        <v>2.398</v>
+        <v>2.884</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="2" t="n">
-        <v>44977</v>
+        <v>45015</v>
       </c>
       <c r="B840" s="3" t="n">
-        <v>2.4</v>
+        <v>2.896</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="2" t="n">
-        <v>44974</v>
+        <v>45014</v>
       </c>
       <c r="B841" s="3" t="n">
-        <v>2.398</v>
+        <v>2.894</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="2" t="n">
-        <v>44973</v>
+        <v>45013</v>
       </c>
       <c r="B842" s="3" t="n">
-        <v>2.4</v>
+        <v>2.894</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="2" t="n">
-        <v>44972</v>
+        <v>45012</v>
       </c>
       <c r="B843" s="3" t="n">
-        <v>2.405</v>
+        <v>2.898</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="2" t="n">
-        <v>44971</v>
+        <v>45009</v>
       </c>
       <c r="B844" s="3" t="n">
-        <v>2.4</v>
+        <v>2.899</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="2" t="n">
-        <v>44970</v>
+        <v>45008</v>
       </c>
       <c r="B845" s="3" t="n">
-        <v>2.4</v>
+        <v>2.899</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="2" t="n">
-        <v>44967</v>
+        <v>45007</v>
       </c>
       <c r="B846" s="3" t="n">
-        <v>2.401</v>
+        <v>2.898</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="2" t="n">
-        <v>44966</v>
+        <v>45006</v>
       </c>
       <c r="B847" s="3" t="n">
-        <v>2.401</v>
+        <v>2.399</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="2" t="n">
-        <v>44965</v>
+        <v>45005</v>
       </c>
       <c r="B848" s="3" t="n">
-        <v>2.401</v>
+        <v>2.398</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="2" t="n">
-        <v>44964</v>
+        <v>45002</v>
       </c>
       <c r="B849" s="3" t="n">
-        <v>1.902</v>
+        <v>2.402</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="2" t="n">
-        <v>44963</v>
+        <v>45001</v>
       </c>
       <c r="B850" s="3" t="n">
-        <v>1.901</v>
+        <v>2.399</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="2" t="n">
-        <v>44960</v>
+        <v>45000</v>
       </c>
       <c r="B851" s="3" t="n">
-        <v>1.898</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="2" t="n">
-        <v>44959</v>
+        <v>44999</v>
       </c>
       <c r="B852" s="3" t="n">
-        <v>1.902</v>
+        <v>2.401</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="2" t="n">
-        <v>44958</v>
+        <v>44998</v>
       </c>
       <c r="B853" s="3" t="n">
-        <v>1.901</v>
+        <v>2.401</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="2" t="n">
-        <v>44957</v>
+        <v>44995</v>
       </c>
       <c r="B854" s="3" t="n">
-        <v>1.894</v>
+        <v>2.403</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="2" t="n">
-        <v>44956</v>
+        <v>44994</v>
       </c>
       <c r="B855" s="3" t="n">
-        <v>1.904</v>
+        <v>2.401</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="2" t="n">
-        <v>44953</v>
+        <v>44993</v>
       </c>
       <c r="B856" s="3" t="n">
-        <v>1.906</v>
+        <v>2.399</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="2" t="n">
-        <v>44952</v>
+        <v>44992</v>
       </c>
       <c r="B857" s="3" t="n">
-        <v>1.904</v>
+        <v>2.398</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="2" t="n">
-        <v>44951</v>
+        <v>44991</v>
       </c>
       <c r="B858" s="3" t="n">
-        <v>1.904</v>
+        <v>2.399</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="2" t="n">
-        <v>44950</v>
+        <v>44988</v>
       </c>
       <c r="B859" s="3" t="n">
-        <v>1.904</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="2" t="n">
-        <v>44949</v>
+        <v>44987</v>
       </c>
       <c r="B860" s="3" t="n">
-        <v>1.902</v>
+        <v>2.399</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="2" t="n">
-        <v>44946</v>
+        <v>44986</v>
       </c>
       <c r="B861" s="3" t="n">
-        <v>1.903</v>
+        <v>2.398</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="2" t="n">
-        <v>44945</v>
+        <v>44985</v>
       </c>
       <c r="B862" s="3" t="n">
-        <v>1.903</v>
+        <v>2.388</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="2" t="n">
-        <v>44944</v>
+        <v>44984</v>
       </c>
       <c r="B863" s="3" t="n">
-        <v>1.902</v>
+        <v>2.398</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="2" t="n">
-        <v>44943</v>
+        <v>44981</v>
       </c>
       <c r="B864" s="3" t="n">
-        <v>1.901</v>
+        <v>2.398</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="2" t="n">
-        <v>44942</v>
+        <v>44980</v>
       </c>
       <c r="B865" s="3" t="n">
-        <v>1.902</v>
+        <v>2.399</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="2" t="n">
-        <v>44939</v>
+        <v>44979</v>
       </c>
       <c r="B866" s="3" t="n">
-        <v>1.901</v>
+        <v>2.399</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="2" t="n">
-        <v>44938</v>
+        <v>44978</v>
       </c>
       <c r="B867" s="3" t="n">
-        <v>1.9</v>
+        <v>2.398</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="2" t="n">
-        <v>44937</v>
+        <v>44977</v>
       </c>
       <c r="B868" s="3" t="n">
-        <v>1.9</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="2" t="n">
-        <v>44936</v>
+        <v>44974</v>
       </c>
       <c r="B869" s="3" t="n">
-        <v>1.9</v>
+        <v>2.398</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="2" t="n">
-        <v>44935</v>
+        <v>44973</v>
       </c>
       <c r="B870" s="3" t="n">
-        <v>1.9</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="2" t="n">
-        <v>44932</v>
+        <v>44972</v>
       </c>
       <c r="B871" s="3" t="n">
-        <v>1.898</v>
+        <v>2.405</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="2" t="n">
-        <v>44931</v>
+        <v>44971</v>
       </c>
       <c r="B872" s="3" t="n">
-        <v>1.9</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="2" t="n">
-        <v>44930</v>
+        <v>44970</v>
       </c>
       <c r="B873" s="3" t="n">
-        <v>1.904</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="2" t="n">
-        <v>44929</v>
+        <v>44967</v>
       </c>
       <c r="B874" s="3" t="n">
-        <v>1.904</v>
+        <v>2.401</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="2" t="n">
-        <v>44928</v>
+        <v>44966</v>
       </c>
       <c r="B875" s="3" t="n">
-        <v>1.906</v>
+        <v>2.401</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="2" t="n">
-        <v>44925</v>
+        <v>44965</v>
       </c>
       <c r="B876" s="3" t="n">
-        <v>1.89</v>
+        <v>2.401</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="2" t="n">
-        <v>44924</v>
+        <v>44964</v>
       </c>
       <c r="B877" s="3" t="n">
-        <v>1.905</v>
+        <v>1.902</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="2" t="n">
-        <v>44923</v>
+        <v>44963</v>
       </c>
       <c r="B878" s="3" t="n">
-        <v>1.906</v>
+        <v>1.901</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="2" t="n">
-        <v>44922</v>
+        <v>44960</v>
       </c>
       <c r="B879" s="3" t="n">
-        <v>1.906</v>
+        <v>1.898</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="2" t="n">
-        <v>44918</v>
+        <v>44959</v>
       </c>
       <c r="B880" s="3" t="n">
-        <v>1.907</v>
+        <v>1.902</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="2" t="n">
-        <v>44917</v>
+        <v>44958</v>
       </c>
       <c r="B881" s="3" t="n">
-        <v>1.904</v>
+        <v>1.901</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="2" t="n">
-        <v>44916</v>
+        <v>44957</v>
       </c>
       <c r="B882" s="3" t="n">
-        <v>1.902</v>
+        <v>1.894</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="2" t="n">
-        <v>44915</v>
+        <v>44956</v>
       </c>
       <c r="B883" s="3" t="n">
-        <v>1.403</v>
+        <v>1.904</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="2" t="n">
-        <v>44914</v>
+        <v>44953</v>
       </c>
       <c r="B884" s="3" t="n">
-        <v>1.403</v>
+        <v>1.906</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="2" t="n">
-        <v>44911</v>
+        <v>44952</v>
       </c>
       <c r="B885" s="3" t="n">
-        <v>1.402</v>
+        <v>1.904</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="2" t="n">
-        <v>44910</v>
+        <v>44951</v>
       </c>
       <c r="B886" s="3" t="n">
-        <v>1.403</v>
+        <v>1.904</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="2" t="n">
-        <v>44909</v>
+        <v>44950</v>
       </c>
       <c r="B887" s="3" t="n">
-        <v>1.402</v>
+        <v>1.904</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="2" t="n">
-        <v>44908</v>
+        <v>44949</v>
       </c>
       <c r="B888" s="3" t="n">
-        <v>1.4</v>
+        <v>1.902</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="2" t="n">
-        <v>44907</v>
+        <v>44946</v>
       </c>
       <c r="B889" s="3" t="n">
-        <v>1.4</v>
+        <v>1.903</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="2" t="n">
-        <v>44904</v>
+        <v>44945</v>
       </c>
       <c r="B890" s="3" t="n">
-        <v>1.4</v>
+        <v>1.903</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="2" t="n">
-        <v>44903</v>
+        <v>44944</v>
       </c>
       <c r="B891" s="3" t="n">
-        <v>1.4</v>
+        <v>1.902</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="2" t="n">
-        <v>44902</v>
+        <v>44943</v>
       </c>
       <c r="B892" s="3" t="n">
-        <v>1.399</v>
+        <v>1.901</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="2" t="n">
-        <v>44901</v>
+        <v>44942</v>
       </c>
       <c r="B893" s="3" t="n">
-        <v>1.406</v>
+        <v>1.902</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="2" t="n">
-        <v>44900</v>
+        <v>44939</v>
       </c>
       <c r="B894" s="3" t="n">
-        <v>1.398</v>
+        <v>1.901</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="2" t="n">
-        <v>44897</v>
+        <v>44938</v>
       </c>
       <c r="B895" s="3" t="n">
-        <v>1.4</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="2" t="n">
-        <v>44896</v>
+        <v>44937</v>
       </c>
       <c r="B896" s="3" t="n">
-        <v>1.4</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="2" t="n">
-        <v>44895</v>
+        <v>44936</v>
       </c>
       <c r="B897" s="3" t="n">
-        <v>1.391</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="2" t="n">
-        <v>44894</v>
+        <v>44935</v>
       </c>
       <c r="B898" s="3" t="n">
-        <v>1.402</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="2" t="n">
-        <v>44893</v>
+        <v>44932</v>
       </c>
       <c r="B899" s="3" t="n">
-        <v>1.403</v>
+        <v>1.898</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="2" t="n">
-        <v>44890</v>
+        <v>44931</v>
       </c>
       <c r="B900" s="3" t="n">
-        <v>1.403</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="2" t="n">
-        <v>44889</v>
+        <v>44930</v>
       </c>
       <c r="B901" s="3" t="n">
-        <v>1.405</v>
+        <v>1.904</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="2" t="n">
-        <v>44888</v>
+        <v>44929</v>
       </c>
       <c r="B902" s="3" t="n">
-        <v>1.405</v>
+        <v>1.904</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="2" t="n">
-        <v>44887</v>
+        <v>44928</v>
       </c>
       <c r="B903" s="3" t="n">
-        <v>1.404</v>
+        <v>1.906</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="2" t="n">
-        <v>44886</v>
+        <v>44925</v>
       </c>
       <c r="B904" s="3" t="n">
-        <v>1.403</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="2" t="n">
-        <v>44883</v>
+        <v>44924</v>
       </c>
       <c r="B905" s="3" t="n">
-        <v>1.403</v>
+        <v>1.905</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="2" t="n">
-        <v>44882</v>
+        <v>44923</v>
       </c>
       <c r="B906" s="3" t="n">
-        <v>1.402</v>
+        <v>1.906</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="2" t="n">
-        <v>44881</v>
+        <v>44922</v>
       </c>
       <c r="B907" s="3" t="n">
-        <v>1.401</v>
+        <v>1.906</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="2" t="n">
-        <v>44880</v>
+        <v>44918</v>
       </c>
       <c r="B908" s="3" t="n">
-        <v>1.4</v>
+        <v>1.907</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="2" t="n">
-        <v>44879</v>
+        <v>44917</v>
       </c>
       <c r="B909" s="3" t="n">
-        <v>1.401</v>
+        <v>1.904</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="2" t="n">
-        <v>44876</v>
+        <v>44916</v>
       </c>
       <c r="B910" s="3" t="n">
-        <v>1.404</v>
+        <v>1.902</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="2" t="n">
-        <v>44875</v>
+        <v>44915</v>
       </c>
       <c r="B911" s="3" t="n">
-        <v>1.402</v>
+        <v>1.403</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="2" t="n">
-        <v>44874</v>
+        <v>44914</v>
       </c>
       <c r="B912" s="3" t="n">
-        <v>1.4</v>
+        <v>1.403</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="2" t="n">
-        <v>44873</v>
+        <v>44911</v>
       </c>
       <c r="B913" s="3" t="n">
-        <v>1.4</v>
+        <v>1.402</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="2" t="n">
-        <v>44872</v>
+        <v>44910</v>
       </c>
       <c r="B914" s="3" t="n">
-        <v>1.4</v>
+        <v>1.403</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="2" t="n">
-        <v>44869</v>
+        <v>44909</v>
       </c>
       <c r="B915" s="3" t="n">
-        <v>1.401</v>
+        <v>1.402</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="2" t="n">
-        <v>44868</v>
+        <v>44908</v>
       </c>
       <c r="B916" s="3" t="n">
-        <v>1.403</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="2" t="n">
-        <v>44867</v>
+        <v>44907</v>
       </c>
       <c r="B917" s="3" t="n">
-        <v>1.403</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="2" t="n">
-        <v>44866</v>
+        <v>44904</v>
       </c>
       <c r="B918" s="3" t="n">
-        <v>0.659</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="2" t="n">
-        <v>44865</v>
+        <v>44903</v>
       </c>
       <c r="B919" s="3" t="n">
-        <v>0.648</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="2" t="n">
-        <v>44862</v>
+        <v>44902</v>
       </c>
       <c r="B920" s="3" t="n">
-        <v>0.656</v>
+        <v>1.399</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="2" t="n">
-        <v>44861</v>
+        <v>44901</v>
       </c>
       <c r="B921" s="3" t="n">
-        <v>0.657</v>
+        <v>1.406</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="2" t="n">
-        <v>44860</v>
+        <v>44900</v>
       </c>
       <c r="B922" s="3" t="n">
-        <v>0.656</v>
+        <v>1.398</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="2" t="n">
-        <v>44859</v>
+        <v>44897</v>
       </c>
       <c r="B923" s="3" t="n">
-        <v>0.656</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="2" t="n">
-        <v>44858</v>
+        <v>44896</v>
       </c>
       <c r="B924" s="3" t="n">
-        <v>0.658</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="2" t="n">
-        <v>44855</v>
+        <v>44895</v>
       </c>
       <c r="B925" s="3" t="n">
-        <v>0.657</v>
+        <v>1.391</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="2" t="n">
-        <v>44854</v>
+        <v>44894</v>
       </c>
       <c r="B926" s="3" t="n">
-        <v>0.656</v>
+        <v>1.402</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="2" t="n">
-        <v>44853</v>
+        <v>44893</v>
       </c>
       <c r="B927" s="3" t="n">
-        <v>0.656</v>
+        <v>1.403</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="2" t="n">
-        <v>44852</v>
+        <v>44890</v>
       </c>
       <c r="B928" s="3" t="n">
-        <v>0.657</v>
+        <v>1.403</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="2" t="n">
-        <v>44851</v>
+        <v>44889</v>
       </c>
       <c r="B929" s="3" t="n">
-        <v>0.658</v>
+        <v>1.405</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="2" t="n">
-        <v>44848</v>
+        <v>44888</v>
       </c>
       <c r="B930" s="3" t="n">
-        <v>0.657</v>
+        <v>1.405</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="2" t="n">
-        <v>44847</v>
+        <v>44887</v>
       </c>
       <c r="B931" s="3" t="n">
-        <v>0.658</v>
+        <v>1.404</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="2" t="n">
-        <v>44846</v>
+        <v>44886</v>
       </c>
       <c r="B932" s="3" t="n">
-        <v>0.658</v>
+        <v>1.403</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="2" t="n">
-        <v>44845</v>
+        <v>44883</v>
       </c>
       <c r="B933" s="3" t="n">
-        <v>0.657</v>
+        <v>1.403</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="2" t="n">
-        <v>44844</v>
+        <v>44882</v>
       </c>
       <c r="B934" s="3" t="n">
-        <v>0.655</v>
+        <v>1.402</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="2" t="n">
-        <v>44841</v>
+        <v>44881</v>
       </c>
       <c r="B935" s="3" t="n">
-        <v>0.656</v>
+        <v>1.401</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="2" t="n">
-        <v>44840</v>
+        <v>44880</v>
       </c>
       <c r="B936" s="3" t="n">
-        <v>0.655</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="2" t="n">
-        <v>44839</v>
+        <v>44879</v>
       </c>
       <c r="B937" s="3" t="n">
-        <v>0.652</v>
+        <v>1.401</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="2" t="n">
-        <v>44838</v>
+        <v>44876</v>
       </c>
       <c r="B938" s="3" t="n">
-        <v>0.657</v>
+        <v>1.404</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="2" t="n">
-        <v>44837</v>
+        <v>44875</v>
       </c>
       <c r="B939" s="3" t="n">
-        <v>0.656</v>
+        <v>1.402</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="2" t="n">
-        <v>44834</v>
+        <v>44874</v>
       </c>
       <c r="B940" s="3" t="n">
-        <v>0.642</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="2" t="n">
-        <v>44833</v>
+        <v>44873</v>
       </c>
       <c r="B941" s="3" t="n">
-        <v>0.661</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="2" t="n">
-        <v>44832</v>
+        <v>44872</v>
       </c>
       <c r="B942" s="3" t="n">
-        <v>0.662</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="2" t="n">
-        <v>44831</v>
+        <v>44869</v>
       </c>
       <c r="B943" s="3" t="n">
-        <v>0.662</v>
+        <v>1.401</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="2" t="n">
-        <v>44830</v>
+        <v>44868</v>
       </c>
       <c r="B944" s="3" t="n">
-        <v>0.663</v>
+        <v>1.403</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="2" t="n">
-        <v>44827</v>
+        <v>44867</v>
       </c>
       <c r="B945" s="3" t="n">
-        <v>0.662</v>
+        <v>1.403</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="2" t="n">
-        <v>44826</v>
+        <v>44866</v>
       </c>
       <c r="B946" s="3" t="n">
-        <v>0.661</v>
+        <v>0.659</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="2" t="n">
-        <v>44825</v>
+        <v>44865</v>
       </c>
       <c r="B947" s="3" t="n">
-        <v>0.661</v>
+        <v>0.648</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="2" t="n">
-        <v>44824</v>
+        <v>44862</v>
       </c>
       <c r="B948" s="3" t="n">
-        <v>0.659</v>
+        <v>0.656</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="2" t="n">
-        <v>44823</v>
+        <v>44861</v>
       </c>
       <c r="B949" s="3" t="n">
         <v>0.657</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="2" t="n">
-        <v>44820</v>
+        <v>44860</v>
       </c>
       <c r="B950" s="3" t="n">
-        <v>0.66</v>
+        <v>0.656</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="2" t="n">
-        <v>44819</v>
+        <v>44859</v>
       </c>
       <c r="B951" s="3" t="n">
-        <v>0.66</v>
+        <v>0.656</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="2" t="n">
-        <v>44818</v>
+        <v>44858</v>
       </c>
       <c r="B952" s="3" t="n">
-        <v>0.662</v>
+        <v>0.658</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="2" t="n">
-        <v>44817</v>
+        <v>44855</v>
       </c>
       <c r="B953" s="3" t="n">
-        <v>-0.083</v>
+        <v>0.657</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="2" t="n">
-        <v>44816</v>
+        <v>44854</v>
       </c>
       <c r="B954" s="3" t="n">
-        <v>-0.08599999999999999</v>
+        <v>0.656</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="2" t="n">
-        <v>44813</v>
+        <v>44853</v>
       </c>
       <c r="B955" s="3" t="n">
-        <v>-0.08500000000000001</v>
+        <v>0.656</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="2" t="n">
-        <v>44812</v>
+        <v>44852</v>
       </c>
       <c r="B956" s="3" t="n">
-        <v>-0.08599999999999999</v>
+        <v>0.657</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="2" t="n">
-        <v>44811</v>
+        <v>44851</v>
       </c>
       <c r="B957" s="3" t="n">
-        <v>-0.076</v>
+        <v>0.658</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="2" t="n">
-        <v>44810</v>
+        <v>44848</v>
       </c>
       <c r="B958" s="3" t="n">
-        <v>-0.08500000000000001</v>
+        <v>0.657</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="2" t="n">
-        <v>44809</v>
+        <v>44847</v>
       </c>
       <c r="B959" s="3" t="n">
-        <v>-0.08699999999999999</v>
+        <v>0.658</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="2" t="n">
-        <v>44806</v>
+        <v>44846</v>
       </c>
       <c r="B960" s="3" t="n">
-        <v>-0.083</v>
+        <v>0.658</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="2" t="n">
-        <v>44805</v>
+        <v>44845</v>
       </c>
       <c r="B961" s="3" t="n">
-        <v>-0.08400000000000001</v>
+        <v>0.657</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="2" t="n">
-        <v>44804</v>
+        <v>44844</v>
       </c>
       <c r="B962" s="3" t="n">
-        <v>-0.091</v>
+        <v>0.655</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="2" t="n">
-        <v>44803</v>
+        <v>44841</v>
       </c>
       <c r="B963" s="3" t="n">
-        <v>-0.08400000000000001</v>
+        <v>0.656</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="2" t="n">
-        <v>44802</v>
+        <v>44840</v>
       </c>
       <c r="B964" s="3" t="n">
-        <v>-0.081</v>
+        <v>0.655</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="2" t="n">
-        <v>44799</v>
+        <v>44839</v>
       </c>
       <c r="B965" s="3" t="n">
-        <v>-0.08</v>
+        <v>0.652</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="2" t="n">
-        <v>44798</v>
+        <v>44838</v>
       </c>
       <c r="B966" s="3" t="n">
-        <v>-0.08</v>
+        <v>0.657</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="2" t="n">
-        <v>44797</v>
+        <v>44837</v>
       </c>
       <c r="B967" s="3" t="n">
-        <v>-0.082</v>
+        <v>0.656</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="2" t="n">
-        <v>44796</v>
+        <v>44834</v>
       </c>
       <c r="B968" s="3" t="n">
-        <v>-0.08</v>
+        <v>0.642</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="2" t="n">
-        <v>44795</v>
+        <v>44833</v>
       </c>
       <c r="B969" s="3" t="n">
-        <v>-0.082</v>
+        <v>0.661</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="2" t="n">
-        <v>44792</v>
+        <v>44832</v>
       </c>
       <c r="B970" s="3" t="n">
-        <v>-0.08400000000000001</v>
+        <v>0.662</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="2" t="n">
-        <v>44791</v>
+        <v>44831</v>
       </c>
       <c r="B971" s="3" t="n">
-        <v>-0.08400000000000001</v>
+        <v>0.662</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="2" t="n">
-        <v>44790</v>
+        <v>44830</v>
       </c>
       <c r="B972" s="3" t="n">
-        <v>-0.08699999999999999</v>
+        <v>0.663</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="2" t="n">
-        <v>44789</v>
+        <v>44827</v>
       </c>
       <c r="B973" s="3" t="n">
-        <v>-0.08699999999999999</v>
+        <v>0.662</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="2" t="n">
-        <v>44788</v>
+        <v>44826</v>
       </c>
       <c r="B974" s="3" t="n">
-        <v>-0.08799999999999999</v>
+        <v>0.661</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="2" t="n">
-        <v>44785</v>
+        <v>44825</v>
       </c>
       <c r="B975" s="3" t="n">
-        <v>-0.08799999999999999</v>
+        <v>0.661</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="2" t="n">
-        <v>44784</v>
+        <v>44824</v>
       </c>
       <c r="B976" s="3" t="n">
-        <v>-0.08500000000000001</v>
+        <v>0.659</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="2" t="n">
-        <v>44783</v>
+        <v>44823</v>
       </c>
       <c r="B977" s="3" t="n">
-        <v>-0.08599999999999999</v>
+        <v>0.657</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="2" t="n">
-        <v>44782</v>
+        <v>44820</v>
       </c>
       <c r="B978" s="3" t="n">
-        <v>-0.08500000000000001</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="2" t="n">
-        <v>44781</v>
+        <v>44819</v>
       </c>
       <c r="B979" s="3" t="n">
-        <v>-0.08500000000000001</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="2" t="n">
-        <v>44778</v>
+        <v>44818</v>
       </c>
       <c r="B980" s="3" t="n">
-        <v>-0.08500000000000001</v>
+        <v>0.662</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="2" t="n">
-        <v>44777</v>
+        <v>44817</v>
       </c>
       <c r="B981" s="3" t="n">
-        <v>-0.08400000000000001</v>
+        <v>-0.083</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="2" t="n">
-        <v>44776</v>
+        <v>44816</v>
       </c>
       <c r="B982" s="3" t="n">
-        <v>-0.08699999999999999</v>
+        <v>-0.08599999999999999</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="2" t="n">
-        <v>44775</v>
+        <v>44813</v>
       </c>
       <c r="B983" s="3" t="n">
-        <v>-0.08699999999999999</v>
+        <v>-0.08500000000000001</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="2" t="n">
-        <v>44774</v>
+        <v>44812</v>
       </c>
       <c r="B984" s="3" t="n">
-        <v>-0.08799999999999999</v>
+        <v>-0.08599999999999999</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="2" t="n">
-        <v>44771</v>
+        <v>44811</v>
       </c>
       <c r="B985" s="3" t="n">
-        <v>-0.091</v>
+        <v>-0.076</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="2" t="n">
-        <v>44770</v>
+        <v>44810</v>
       </c>
       <c r="B986" s="3" t="n">
-        <v>-0.08699999999999999</v>
+        <v>-0.08500000000000001</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="2" t="n">
-        <v>44769</v>
+        <v>44809</v>
       </c>
       <c r="B987" s="3" t="n">
-        <v>-0.08500000000000001</v>
+        <v>-0.08699999999999999</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="2" t="n">
-        <v>44768</v>
+        <v>44806</v>
       </c>
       <c r="B988" s="3" t="n">
-        <v>-0.581</v>
+        <v>-0.083</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="2" t="n">
-        <v>44767</v>
+        <v>44805</v>
       </c>
       <c r="B989" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.08400000000000001</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="2" t="n">
-        <v>44764</v>
+        <v>44804</v>
       </c>
       <c r="B990" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.091</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="2" t="n">
-        <v>44763</v>
+        <v>44803</v>
       </c>
       <c r="B991" s="3" t="n">
-        <v>-0.584</v>
+        <v>-0.08400000000000001</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="2" t="n">
-        <v>44762</v>
+        <v>44802</v>
       </c>
       <c r="B992" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.081</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="2" t="n">
-        <v>44761</v>
+        <v>44799</v>
       </c>
       <c r="B993" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.08</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="2" t="n">
-        <v>44760</v>
+        <v>44798</v>
       </c>
       <c r="B994" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.08</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="2" t="n">
-        <v>44757</v>
+        <v>44797</v>
       </c>
       <c r="B995" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.082</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="2" t="n">
-        <v>44756</v>
+        <v>44796</v>
       </c>
       <c r="B996" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.08</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="2" t="n">
-        <v>44755</v>
+        <v>44795</v>
       </c>
       <c r="B997" s="3" t="n">
-        <v>-0.581</v>
+        <v>-0.082</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="2" t="n">
-        <v>44754</v>
+        <v>44792</v>
       </c>
       <c r="B998" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.08400000000000001</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="2" t="n">
-        <v>44753</v>
+        <v>44791</v>
       </c>
       <c r="B999" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.08400000000000001</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="2" t="n">
-        <v>44750</v>
+        <v>44790</v>
       </c>
       <c r="B1000" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.08699999999999999</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="2" t="n">
-        <v>44749</v>
+        <v>44789</v>
       </c>
       <c r="B1001" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.08699999999999999</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="2" t="n">
-        <v>44748</v>
+        <v>44788</v>
       </c>
       <c r="B1002" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.08799999999999999</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="2" t="n">
-        <v>44747</v>
+        <v>44785</v>
       </c>
       <c r="B1003" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.08799999999999999</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="2" t="n">
-        <v>44746</v>
+        <v>44784</v>
       </c>
       <c r="B1004" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.08500000000000001</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="2" t="n">
-        <v>44743</v>
+        <v>44783</v>
       </c>
       <c r="B1005" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.08599999999999999</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="2" t="n">
-        <v>44742</v>
+        <v>44782</v>
       </c>
       <c r="B1006" s="3" t="n">
-        <v>-0.591</v>
+        <v>-0.08500000000000001</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="2" t="n">
-        <v>44741</v>
+        <v>44781</v>
       </c>
       <c r="B1007" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.08500000000000001</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="2" t="n">
-        <v>44740</v>
+        <v>44778</v>
       </c>
       <c r="B1008" s="3" t="n">
-        <v>-0.581</v>
+        <v>-0.08500000000000001</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="2" t="n">
-        <v>44739</v>
+        <v>44777</v>
       </c>
       <c r="B1009" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.08400000000000001</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="2" t="n">
-        <v>44736</v>
+        <v>44776</v>
       </c>
       <c r="B1010" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.08699999999999999</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="2" t="n">
-        <v>44735</v>
+        <v>44775</v>
       </c>
       <c r="B1011" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.08699999999999999</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="2" t="n">
-        <v>44734</v>
+        <v>44774</v>
       </c>
       <c r="B1012" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.08799999999999999</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="2" t="n">
-        <v>44733</v>
+        <v>44771</v>
       </c>
       <c r="B1013" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.091</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="2" t="n">
-        <v>44732</v>
+        <v>44770</v>
       </c>
       <c r="B1014" s="3" t="n">
-        <v>-0.581</v>
+        <v>-0.08699999999999999</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="2" t="n">
-        <v>44729</v>
+        <v>44769</v>
       </c>
       <c r="B1015" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.08500000000000001</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="2" t="n">
-        <v>44728</v>
+        <v>44768</v>
       </c>
       <c r="B1016" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.581</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="2" t="n">
-        <v>44727</v>
+        <v>44767</v>
       </c>
       <c r="B1017" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="2" t="n">
-        <v>44726</v>
+        <v>44764</v>
       </c>
       <c r="B1018" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="2" t="n">
-        <v>44725</v>
+        <v>44763</v>
       </c>
       <c r="B1019" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.584</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="2" t="n">
-        <v>44722</v>
+        <v>44762</v>
       </c>
       <c r="B1020" s="3" t="n">
-        <v>-0.581</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="2" t="n">
-        <v>44721</v>
+        <v>44761</v>
       </c>
       <c r="B1021" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="2" t="n">
-        <v>44720</v>
+        <v>44760</v>
       </c>
       <c r="B1022" s="3" t="n">
         <v>-0.582</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="2" t="n">
-        <v>44719</v>
+        <v>44757</v>
       </c>
       <c r="B1023" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="2" t="n">
-        <v>44718</v>
+        <v>44756</v>
       </c>
       <c r="B1024" s="3" t="n">
-        <v>-0.59</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="2" t="n">
-        <v>44715</v>
+        <v>44755</v>
       </c>
       <c r="B1025" s="3" t="n">
-        <v>-0.587</v>
+        <v>-0.581</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="2" t="n">
-        <v>44714</v>
+        <v>44754</v>
       </c>
       <c r="B1026" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="2" t="n">
-        <v>44713</v>
+        <v>44753</v>
       </c>
       <c r="B1027" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="2" t="n">
-        <v>44712</v>
+        <v>44750</v>
       </c>
       <c r="B1028" s="3" t="n">
-        <v>-0.589</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="2" t="n">
-        <v>44711</v>
+        <v>44749</v>
       </c>
       <c r="B1029" s="3" t="n">
-        <v>-0.586</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="2" t="n">
-        <v>44708</v>
+        <v>44748</v>
       </c>
       <c r="B1030" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="2" t="n">
-        <v>44707</v>
+        <v>44747</v>
       </c>
       <c r="B1031" s="3" t="n">
-        <v>-0.59</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="2" t="n">
-        <v>44706</v>
+        <v>44746</v>
       </c>
       <c r="B1032" s="3" t="n">
-        <v>-0.587</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="2" t="n">
-        <v>44705</v>
+        <v>44743</v>
       </c>
       <c r="B1033" s="3" t="n">
-        <v>-0.587</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="2" t="n">
-        <v>44704</v>
+        <v>44742</v>
       </c>
       <c r="B1034" s="3" t="n">
-        <v>-0.586</v>
+        <v>-0.591</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="2" t="n">
-        <v>44701</v>
+        <v>44741</v>
       </c>
       <c r="B1035" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="2" t="n">
-        <v>44700</v>
+        <v>44740</v>
       </c>
       <c r="B1036" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.581</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="2" t="n">
-        <v>44699</v>
+        <v>44739</v>
       </c>
       <c r="B1037" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="2" t="n">
-        <v>44698</v>
+        <v>44736</v>
       </c>
       <c r="B1038" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="2" t="n">
-        <v>44697</v>
+        <v>44735</v>
       </c>
       <c r="B1039" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="2" t="n">
-        <v>44694</v>
+        <v>44734</v>
       </c>
       <c r="B1040" s="3" t="n">
-        <v>-0.586</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="2" t="n">
-        <v>44693</v>
+        <v>44733</v>
       </c>
       <c r="B1041" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="2" t="n">
-        <v>44692</v>
+        <v>44732</v>
       </c>
       <c r="B1042" s="3" t="n">
-        <v>-0.584</v>
+        <v>-0.581</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="2" t="n">
-        <v>44691</v>
+        <v>44729</v>
       </c>
       <c r="B1043" s="3" t="n">
-        <v>-0.584</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="2" t="n">
-        <v>44690</v>
+        <v>44728</v>
       </c>
       <c r="B1044" s="3" t="n">
-        <v>-0.586</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="2" t="n">
-        <v>44687</v>
+        <v>44727</v>
       </c>
       <c r="B1045" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="2" t="n">
-        <v>44686</v>
+        <v>44726</v>
       </c>
       <c r="B1046" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="2" t="n">
-        <v>44685</v>
+        <v>44725</v>
       </c>
       <c r="B1047" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="2" t="n">
-        <v>44684</v>
+        <v>44722</v>
       </c>
       <c r="B1048" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.581</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="2" t="n">
-        <v>44683</v>
+        <v>44721</v>
       </c>
       <c r="B1049" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="2" t="n">
-        <v>44680</v>
+        <v>44720</v>
       </c>
       <c r="B1050" s="3" t="n">
-        <v>-0.586</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="2" t="n">
-        <v>44679</v>
+        <v>44719</v>
       </c>
       <c r="B1051" s="3" t="n">
         <v>-0.583</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="2" t="n">
-        <v>44678</v>
+        <v>44718</v>
       </c>
       <c r="B1052" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.59</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="2" t="n">
-        <v>44677</v>
+        <v>44715</v>
       </c>
       <c r="B1053" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.587</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="2" t="n">
-        <v>44676</v>
+        <v>44714</v>
       </c>
       <c r="B1054" s="3" t="n">
         <v>-0.585</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="2" t="n">
-        <v>44673</v>
+        <v>44713</v>
       </c>
       <c r="B1055" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="2" t="n">
-        <v>44672</v>
+        <v>44712</v>
       </c>
       <c r="B1056" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.589</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="2" t="n">
-        <v>44671</v>
+        <v>44711</v>
       </c>
       <c r="B1057" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.586</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="2" t="n">
-        <v>44670</v>
+        <v>44708</v>
       </c>
       <c r="B1058" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="2" t="n">
-        <v>44665</v>
+        <v>44707</v>
       </c>
       <c r="B1059" s="3" t="n">
-        <v>-0.586</v>
+        <v>-0.59</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="2" t="n">
-        <v>44664</v>
+        <v>44706</v>
       </c>
       <c r="B1060" s="3" t="n">
-        <v>-0.585</v>
+        <v>-0.587</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="2" t="n">
-        <v>44663</v>
+        <v>44705</v>
       </c>
       <c r="B1061" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.587</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="2" t="n">
-        <v>44662</v>
+        <v>44704</v>
       </c>
       <c r="B1062" s="3" t="n">
-        <v>-0.584</v>
+        <v>-0.586</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="2" t="n">
-        <v>44659</v>
+        <v>44701</v>
       </c>
       <c r="B1063" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="2" t="n">
-        <v>44658</v>
+        <v>44700</v>
       </c>
       <c r="B1064" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="2" t="n">
-        <v>44657</v>
+        <v>44699</v>
       </c>
       <c r="B1065" s="3" t="n">
-        <v>-0.584</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="2" t="n">
-        <v>44656</v>
+        <v>44698</v>
       </c>
       <c r="B1066" s="3" t="n">
-        <v>-0.586</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="2" t="n">
-        <v>44655</v>
+        <v>44697</v>
       </c>
       <c r="B1067" s="3" t="n">
         <v>-0.585</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="2" t="n">
-        <v>44652</v>
+        <v>44694</v>
       </c>
       <c r="B1068" s="3" t="n">
-        <v>-0.582</v>
+        <v>-0.586</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="2" t="n">
-        <v>44651</v>
+        <v>44693</v>
       </c>
       <c r="B1069" s="3" t="n">
-        <v>-0.593</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="2" t="n">
-        <v>44650</v>
+        <v>44692</v>
       </c>
       <c r="B1070" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.584</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="2" t="n">
-        <v>44649</v>
+        <v>44691</v>
       </c>
       <c r="B1071" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.584</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="2" t="n">
-        <v>44648</v>
+        <v>44690</v>
       </c>
       <c r="B1072" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.586</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="2" t="n">
-        <v>44645</v>
+        <v>44687</v>
       </c>
       <c r="B1073" s="3" t="n">
-        <v>-0.581</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="2" t="n">
-        <v>44644</v>
+        <v>44686</v>
       </c>
       <c r="B1074" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="2" t="n">
-        <v>44643</v>
+        <v>44685</v>
       </c>
       <c r="B1075" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="2" t="n">
-        <v>44642</v>
+        <v>44684</v>
       </c>
       <c r="B1076" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="2" t="n">
-        <v>44641</v>
+        <v>44683</v>
       </c>
       <c r="B1077" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="2" t="n">
-        <v>44638</v>
+        <v>44680</v>
       </c>
       <c r="B1078" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.586</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="2" t="n">
-        <v>44637</v>
+        <v>44679</v>
       </c>
       <c r="B1079" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="2" t="n">
-        <v>44636</v>
+        <v>44678</v>
       </c>
       <c r="B1080" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="2" t="n">
-        <v>44635</v>
+        <v>44677</v>
       </c>
       <c r="B1081" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" s="2" t="n">
-        <v>44634</v>
+        <v>44676</v>
       </c>
       <c r="B1082" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="2" t="n">
-        <v>44631</v>
+        <v>44673</v>
       </c>
       <c r="B1083" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="2" t="n">
-        <v>44630</v>
+        <v>44672</v>
       </c>
       <c r="B1084" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="2" t="n">
-        <v>44629</v>
+        <v>44671</v>
       </c>
       <c r="B1085" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="2" t="n">
-        <v>44628</v>
+        <v>44670</v>
       </c>
       <c r="B1086" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="2" t="n">
-        <v>44627</v>
+        <v>44665</v>
       </c>
       <c r="B1087" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.586</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="2" t="n">
-        <v>44624</v>
+        <v>44664</v>
       </c>
       <c r="B1088" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="2" t="n">
-        <v>44623</v>
+        <v>44663</v>
       </c>
       <c r="B1089" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="2" t="n">
-        <v>44622</v>
+        <v>44662</v>
       </c>
       <c r="B1090" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.584</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="2" t="n">
-        <v>44621</v>
+        <v>44659</v>
       </c>
       <c r="B1091" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="2" t="n">
-        <v>44620</v>
+        <v>44658</v>
       </c>
       <c r="B1092" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="2" t="n">
-        <v>44617</v>
+        <v>44657</v>
       </c>
       <c r="B1093" s="3" t="n">
-        <v>-0.575</v>
+        <v>-0.584</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="2" t="n">
-        <v>44616</v>
+        <v>44656</v>
       </c>
       <c r="B1094" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.586</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="2" t="n">
-        <v>44615</v>
+        <v>44655</v>
       </c>
       <c r="B1095" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.585</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="2" t="n">
-        <v>44614</v>
+        <v>44652</v>
       </c>
       <c r="B1096" s="3" t="n">
-        <v>-0.575</v>
+        <v>-0.582</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="2" t="n">
-        <v>44613</v>
+        <v>44651</v>
       </c>
       <c r="B1097" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.593</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="2" t="n">
-        <v>44610</v>
+        <v>44650</v>
       </c>
       <c r="B1098" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="2" t="n">
-        <v>44609</v>
+        <v>44649</v>
       </c>
       <c r="B1099" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="2" t="n">
-        <v>44608</v>
+        <v>44648</v>
       </c>
       <c r="B1100" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="2" t="n">
-        <v>44607</v>
+        <v>44645</v>
       </c>
       <c r="B1101" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.581</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="2" t="n">
-        <v>44606</v>
+        <v>44644</v>
       </c>
       <c r="B1102" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="2" t="n">
-        <v>44603</v>
+        <v>44643</v>
       </c>
       <c r="B1103" s="3" t="n">
         <v>-0.578</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="2" t="n">
-        <v>44602</v>
+        <v>44642</v>
       </c>
       <c r="B1104" s="3" t="n">
-        <v>-0.572</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="2" t="n">
-        <v>44601</v>
+        <v>44641</v>
       </c>
       <c r="B1105" s="3" t="n">
         <v>-0.578</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" s="2" t="n">
-        <v>44600</v>
+        <v>44638</v>
       </c>
       <c r="B1106" s="3" t="n">
-        <v>-0.574</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" s="2" t="n">
-        <v>44599</v>
+        <v>44637</v>
       </c>
       <c r="B1107" s="3" t="n">
         <v>-0.578</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="2" t="n">
-        <v>44596</v>
+        <v>44636</v>
       </c>
       <c r="B1108" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="2" t="n">
-        <v>44595</v>
+        <v>44635</v>
       </c>
       <c r="B1109" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="2" t="n">
-        <v>44594</v>
+        <v>44634</v>
       </c>
       <c r="B1110" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="2" t="n">
-        <v>44593</v>
+        <v>44631</v>
       </c>
       <c r="B1111" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="2" t="n">
-        <v>44592</v>
+        <v>44630</v>
       </c>
       <c r="B1112" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="2" t="n">
-        <v>44589</v>
+        <v>44629</v>
       </c>
       <c r="B1113" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="2" t="n">
-        <v>44588</v>
+        <v>44628</v>
       </c>
       <c r="B1114" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="2" t="n">
-        <v>44587</v>
+        <v>44627</v>
       </c>
       <c r="B1115" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="2" t="n">
-        <v>44586</v>
+        <v>44624</v>
       </c>
       <c r="B1116" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="2" t="n">
-        <v>44585</v>
+        <v>44623</v>
       </c>
       <c r="B1117" s="3" t="n">
         <v>-0.579</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="2" t="n">
-        <v>44582</v>
+        <v>44622</v>
       </c>
       <c r="B1118" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="2" t="n">
-        <v>44581</v>
+        <v>44621</v>
       </c>
       <c r="B1119" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" s="2" t="n">
-        <v>44580</v>
+        <v>44620</v>
       </c>
       <c r="B1120" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" s="2" t="n">
-        <v>44579</v>
+        <v>44617</v>
       </c>
       <c r="B1121" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.575</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="2" t="n">
-        <v>44578</v>
+        <v>44616</v>
       </c>
       <c r="B1122" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" s="2" t="n">
-        <v>44575</v>
+        <v>44615</v>
       </c>
       <c r="B1123" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" s="2" t="n">
-        <v>44574</v>
+        <v>44614</v>
       </c>
       <c r="B1124" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.575</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" s="2" t="n">
-        <v>44573</v>
+        <v>44613</v>
       </c>
       <c r="B1125" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" s="2" t="n">
-        <v>44572</v>
+        <v>44610</v>
       </c>
       <c r="B1126" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" s="2" t="n">
-        <v>44571</v>
+        <v>44609</v>
       </c>
       <c r="B1127" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" s="2" t="n">
-        <v>44568</v>
+        <v>44608</v>
       </c>
       <c r="B1128" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" s="2" t="n">
-        <v>44567</v>
+        <v>44607</v>
       </c>
       <c r="B1129" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" s="2" t="n">
-        <v>44566</v>
+        <v>44606</v>
       </c>
       <c r="B1130" s="3" t="n">
         <v>-0.578</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" s="2" t="n">
-        <v>44565</v>
+        <v>44603</v>
       </c>
       <c r="B1131" s="3" t="n">
         <v>-0.578</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" s="2" t="n">
-        <v>44564</v>
+        <v>44602</v>
       </c>
       <c r="B1132" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.572</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" s="2" t="n">
-        <v>44561</v>
+        <v>44601</v>
       </c>
       <c r="B1133" s="3" t="n">
-        <v>-0.59</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" s="2" t="n">
-        <v>44560</v>
+        <v>44600</v>
       </c>
       <c r="B1134" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.574</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" s="2" t="n">
-        <v>44559</v>
+        <v>44599</v>
       </c>
       <c r="B1135" s="3" t="n">
         <v>-0.578</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" s="2" t="n">
-        <v>44558</v>
+        <v>44596</v>
       </c>
       <c r="B1136" s="3" t="n">
-        <v>-0.575</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" s="2" t="n">
-        <v>44557</v>
+        <v>44595</v>
       </c>
       <c r="B1137" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" s="2" t="n">
-        <v>44554</v>
+        <v>44594</v>
       </c>
       <c r="B1138" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" s="2" t="n">
-        <v>44553</v>
+        <v>44593</v>
       </c>
       <c r="B1139" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" s="2" t="n">
-        <v>44552</v>
+        <v>44592</v>
       </c>
       <c r="B1140" s="3" t="n">
-        <v>-0.574</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" s="2" t="n">
-        <v>44551</v>
+        <v>44589</v>
       </c>
       <c r="B1141" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" s="2" t="n">
-        <v>44550</v>
+        <v>44588</v>
       </c>
       <c r="B1142" s="3" t="n">
-        <v>-0.576</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" s="2" t="n">
-        <v>44547</v>
+        <v>44587</v>
       </c>
       <c r="B1143" s="3" t="n">
         <v>-0.576</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" s="2" t="n">
-        <v>44546</v>
+        <v>44586</v>
       </c>
       <c r="B1144" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" s="2" t="n">
-        <v>44545</v>
+        <v>44585</v>
       </c>
       <c r="B1145" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" s="2" t="n">
-        <v>44544</v>
+        <v>44582</v>
       </c>
       <c r="B1146" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" s="2" t="n">
-        <v>44543</v>
+        <v>44581</v>
       </c>
       <c r="B1147" s="3" t="n">
         <v>-0.579</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" s="2" t="n">
-        <v>44540</v>
+        <v>44580</v>
       </c>
       <c r="B1148" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" s="2" t="n">
-        <v>44539</v>
+        <v>44579</v>
       </c>
       <c r="B1149" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" s="2" t="n">
-        <v>44538</v>
+        <v>44578</v>
       </c>
       <c r="B1150" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" s="2" t="n">
-        <v>44537</v>
+        <v>44575</v>
       </c>
       <c r="B1151" s="3" t="n">
-        <v>-0.577</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" s="2" t="n">
-        <v>44536</v>
+        <v>44574</v>
       </c>
       <c r="B1152" s="3" t="n">
         <v>-0.578</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" s="2" t="n">
-        <v>44533</v>
+        <v>44573</v>
       </c>
       <c r="B1153" s="3" t="n">
         <v>-0.578</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" s="2" t="n">
-        <v>44532</v>
+        <v>44572</v>
       </c>
       <c r="B1154" s="3" t="n">
-        <v>-0.575</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" s="2" t="n">
-        <v>44531</v>
+        <v>44571</v>
       </c>
       <c r="B1155" s="3" t="n">
-        <v>-0.574</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="2" t="n">
-        <v>44530</v>
+        <v>44568</v>
       </c>
       <c r="B1156" s="3" t="n">
-        <v>-0.575</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="2" t="n">
-        <v>44529</v>
+        <v>44567</v>
       </c>
       <c r="B1157" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="2" t="n">
-        <v>44526</v>
+        <v>44566</v>
       </c>
       <c r="B1158" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" s="2" t="n">
-        <v>44525</v>
+        <v>44565</v>
       </c>
       <c r="B1159" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" s="2" t="n">
-        <v>44524</v>
+        <v>44564</v>
       </c>
       <c r="B1160" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" s="2" t="n">
-        <v>44523</v>
+        <v>44561</v>
       </c>
       <c r="B1161" s="3" t="n">
-        <v>-0.574</v>
+        <v>-0.59</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" s="2" t="n">
-        <v>44522</v>
+        <v>44560</v>
       </c>
       <c r="B1162" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" s="2" t="n">
-        <v>44519</v>
+        <v>44559</v>
       </c>
       <c r="B1163" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" s="2" t="n">
-        <v>44518</v>
+        <v>44558</v>
       </c>
       <c r="B1164" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.575</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" s="2" t="n">
-        <v>44517</v>
+        <v>44557</v>
       </c>
       <c r="B1165" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" s="2" t="n">
-        <v>44516</v>
+        <v>44554</v>
       </c>
       <c r="B1166" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" s="2" t="n">
-        <v>44515</v>
+        <v>44553</v>
       </c>
       <c r="B1167" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" s="2" t="n">
-        <v>44512</v>
+        <v>44552</v>
       </c>
       <c r="B1168" s="3" t="n">
-        <v>-0.572</v>
+        <v>-0.574</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" s="2" t="n">
-        <v>44511</v>
+        <v>44551</v>
       </c>
       <c r="B1169" s="3" t="n">
-        <v>-0.575</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" s="2" t="n">
-        <v>44510</v>
+        <v>44550</v>
       </c>
       <c r="B1170" s="3" t="n">
         <v>-0.576</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" s="2" t="n">
-        <v>44509</v>
+        <v>44547</v>
       </c>
       <c r="B1171" s="3" t="n">
-        <v>-0.575</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" s="2" t="n">
-        <v>44508</v>
+        <v>44546</v>
       </c>
       <c r="B1172" s="3" t="n">
-        <v>-0.575</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" s="2" t="n">
-        <v>44505</v>
+        <v>44545</v>
       </c>
       <c r="B1173" s="3" t="n">
-        <v>-0.572</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" s="2" t="n">
-        <v>44504</v>
+        <v>44544</v>
       </c>
       <c r="B1174" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" s="2" t="n">
-        <v>44503</v>
+        <v>44543</v>
       </c>
       <c r="B1175" s="3" t="n">
-        <v>-0.574</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" s="2" t="n">
-        <v>44502</v>
+        <v>44540</v>
       </c>
       <c r="B1176" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" s="2" t="n">
-        <v>44501</v>
+        <v>44539</v>
       </c>
       <c r="B1177" s="3" t="n">
-        <v>-0.579</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" s="2" t="n">
-        <v>44498</v>
+        <v>44538</v>
       </c>
       <c r="B1178" s="3" t="n">
-        <v>-0.578</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" s="2" t="n">
-        <v>44497</v>
+        <v>44537</v>
       </c>
       <c r="B1179" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.577</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" s="2" t="n">
-        <v>44496</v>
+        <v>44536</v>
       </c>
       <c r="B1180" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" s="2" t="n">
-        <v>44495</v>
+        <v>44533</v>
       </c>
       <c r="B1181" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" s="2" t="n">
-        <v>44494</v>
+        <v>44532</v>
       </c>
       <c r="B1182" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.575</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" s="2" t="n">
-        <v>44491</v>
+        <v>44531</v>
       </c>
       <c r="B1183" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.574</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" s="2" t="n">
-        <v>44490</v>
+        <v>44530</v>
       </c>
       <c r="B1184" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.575</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" s="2" t="n">
-        <v>44489</v>
+        <v>44529</v>
       </c>
       <c r="B1185" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" s="2" t="n">
-        <v>44488</v>
+        <v>44526</v>
       </c>
       <c r="B1186" s="3" t="n">
         <v>-0.573</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" s="2" t="n">
-        <v>44487</v>
+        <v>44525</v>
       </c>
       <c r="B1187" s="3" t="n">
-        <v>-0.574</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" s="2" t="n">
-        <v>44484</v>
+        <v>44524</v>
       </c>
       <c r="B1188" s="3" t="n">
-        <v>-0.572</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" s="2" t="n">
-        <v>44483</v>
+        <v>44523</v>
       </c>
       <c r="B1189" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.574</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" s="2" t="n">
-        <v>44482</v>
+        <v>44522</v>
       </c>
       <c r="B1190" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" s="2" t="n">
-        <v>44481</v>
+        <v>44519</v>
       </c>
       <c r="B1191" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" s="2" t="n">
-        <v>44480</v>
+        <v>44518</v>
       </c>
       <c r="B1192" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" s="2" t="n">
-        <v>44477</v>
+        <v>44517</v>
       </c>
       <c r="B1193" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" s="2" t="n">
-        <v>44476</v>
+        <v>44516</v>
       </c>
       <c r="B1194" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" s="2" t="n">
-        <v>44475</v>
+        <v>44515</v>
       </c>
       <c r="B1195" s="3" t="n">
         <v>-0.569</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" s="2" t="n">
-        <v>44474</v>
+        <v>44512</v>
       </c>
       <c r="B1196" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.572</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" s="2" t="n">
-        <v>44473</v>
+        <v>44511</v>
       </c>
       <c r="B1197" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.575</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" s="2" t="n">
-        <v>44470</v>
+        <v>44510</v>
       </c>
       <c r="B1198" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.576</v>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" s="2" t="n">
-        <v>44469</v>
+        <v>44509</v>
       </c>
       <c r="B1199" s="3" t="n">
-        <v>-0.58</v>
+        <v>-0.575</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" s="2" t="n">
-        <v>44468</v>
+        <v>44508</v>
       </c>
       <c r="B1200" s="3" t="n">
-        <v>-0.572</v>
+        <v>-0.575</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" s="2" t="n">
-        <v>44467</v>
+        <v>44505</v>
       </c>
       <c r="B1201" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.572</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" s="2" t="n">
-        <v>44466</v>
+        <v>44504</v>
       </c>
       <c r="B1202" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" s="2" t="n">
-        <v>44463</v>
+        <v>44503</v>
       </c>
       <c r="B1203" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.574</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" s="2" t="n">
-        <v>44462</v>
+        <v>44502</v>
       </c>
       <c r="B1204" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" s="2" t="n">
-        <v>44461</v>
+        <v>44501</v>
       </c>
       <c r="B1205" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.579</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" s="2" t="n">
-        <v>44460</v>
+        <v>44498</v>
       </c>
       <c r="B1206" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.578</v>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" s="2" t="n">
-        <v>44459</v>
+        <v>44497</v>
       </c>
       <c r="B1207" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" s="2" t="n">
-        <v>44456</v>
+        <v>44496</v>
       </c>
       <c r="B1208" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" s="2" t="n">
-        <v>44455</v>
+        <v>44495</v>
       </c>
       <c r="B1209" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" s="2" t="n">
-        <v>44454</v>
+        <v>44494</v>
       </c>
       <c r="B1210" s="3" t="n">
-        <v>-0.573</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" s="2" t="n">
-        <v>44453</v>
+        <v>44491</v>
       </c>
       <c r="B1211" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" s="2" t="n">
-        <v>44452</v>
+        <v>44490</v>
       </c>
       <c r="B1212" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" s="2" t="n">
-        <v>44449</v>
+        <v>44489</v>
       </c>
       <c r="B1213" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" s="2" t="n">
-        <v>44448</v>
+        <v>44488</v>
       </c>
       <c r="B1214" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" s="2" t="n">
-        <v>44447</v>
+        <v>44487</v>
       </c>
       <c r="B1215" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.574</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" s="2" t="n">
-        <v>44446</v>
+        <v>44484</v>
       </c>
       <c r="B1216" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.572</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" s="2" t="n">
-        <v>44445</v>
+        <v>44483</v>
       </c>
       <c r="B1217" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" s="2" t="n">
-        <v>44442</v>
+        <v>44482</v>
       </c>
       <c r="B1218" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" s="2" t="n">
-        <v>44441</v>
+        <v>44481</v>
       </c>
       <c r="B1219" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" s="2" t="n">
-        <v>44440</v>
+        <v>44480</v>
       </c>
       <c r="B1220" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" s="2" t="n">
-        <v>44439</v>
+        <v>44477</v>
       </c>
       <c r="B1221" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" s="2" t="n">
-        <v>44438</v>
+        <v>44476</v>
       </c>
       <c r="B1222" s="3" t="n">
         <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" s="2" t="n">
-        <v>44435</v>
+        <v>44475</v>
       </c>
       <c r="B1223" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" s="2" t="n">
-        <v>44434</v>
+        <v>44474</v>
       </c>
       <c r="B1224" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" s="2" t="n">
-        <v>44433</v>
+        <v>44473</v>
       </c>
       <c r="B1225" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" s="2" t="n">
-        <v>44432</v>
+        <v>44470</v>
       </c>
       <c r="B1226" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" s="2" t="n">
-        <v>44431</v>
+        <v>44469</v>
       </c>
       <c r="B1227" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" s="2" t="n">
-        <v>44428</v>
+        <v>44468</v>
       </c>
       <c r="B1228" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.572</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" s="2" t="n">
-        <v>44427</v>
+        <v>44467</v>
       </c>
       <c r="B1229" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" s="2" t="n">
-        <v>44426</v>
+        <v>44466</v>
       </c>
       <c r="B1230" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" s="2" t="n">
-        <v>44425</v>
+        <v>44463</v>
       </c>
       <c r="B1231" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" s="2" t="n">
-        <v>44424</v>
+        <v>44462</v>
       </c>
       <c r="B1232" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" s="2" t="n">
-        <v>44421</v>
+        <v>44461</v>
       </c>
       <c r="B1233" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" s="2" t="n">
-        <v>44420</v>
+        <v>44460</v>
       </c>
       <c r="B1234" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" s="2" t="n">
-        <v>44419</v>
+        <v>44459</v>
       </c>
       <c r="B1235" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" s="2" t="n">
-        <v>44418</v>
+        <v>44456</v>
       </c>
       <c r="B1236" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" s="2" t="n">
-        <v>44417</v>
+        <v>44455</v>
       </c>
       <c r="B1237" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" s="2" t="n">
-        <v>44414</v>
+        <v>44454</v>
       </c>
       <c r="B1238" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.573</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" s="2" t="n">
-        <v>44413</v>
+        <v>44453</v>
       </c>
       <c r="B1239" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" s="2" t="n">
-        <v>44412</v>
+        <v>44452</v>
       </c>
       <c r="B1240" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" s="2" t="n">
-        <v>44411</v>
+        <v>44449</v>
       </c>
       <c r="B1241" s="3" t="n">
         <v>-0.57</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" s="2" t="n">
-        <v>44410</v>
+        <v>44448</v>
       </c>
       <c r="B1242" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" s="2" t="n">
-        <v>44407</v>
+        <v>44447</v>
       </c>
       <c r="B1243" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" s="2" t="n">
-        <v>44406</v>
+        <v>44446</v>
       </c>
       <c r="B1244" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" s="2" t="n">
-        <v>44405</v>
+        <v>44445</v>
       </c>
       <c r="B1245" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" s="2" t="n">
-        <v>44404</v>
+        <v>44442</v>
       </c>
       <c r="B1246" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" s="2" t="n">
-        <v>44403</v>
+        <v>44441</v>
       </c>
       <c r="B1247" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" s="2" t="n">
-        <v>44400</v>
+        <v>44440</v>
       </c>
       <c r="B1248" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" s="2" t="n">
-        <v>44399</v>
+        <v>44439</v>
       </c>
       <c r="B1249" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" s="2" t="n">
-        <v>44398</v>
+        <v>44438</v>
       </c>
       <c r="B1250" s="3" t="n">
         <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" s="2" t="n">
-        <v>44397</v>
+        <v>44435</v>
       </c>
       <c r="B1251" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" s="2" t="n">
-        <v>44396</v>
+        <v>44434</v>
       </c>
       <c r="B1252" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" s="2" t="n">
-        <v>44393</v>
+        <v>44433</v>
       </c>
       <c r="B1253" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" s="2" t="n">
-        <v>44392</v>
+        <v>44432</v>
       </c>
       <c r="B1254" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" s="2" t="n">
-        <v>44391</v>
+        <v>44431</v>
       </c>
       <c r="B1255" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" s="2" t="n">
-        <v>44390</v>
+        <v>44428</v>
       </c>
       <c r="B1256" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" s="2" t="n">
-        <v>44389</v>
+        <v>44427</v>
       </c>
       <c r="B1257" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" s="2" t="n">
-        <v>44386</v>
+        <v>44426</v>
       </c>
       <c r="B1258" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" s="2" t="n">
-        <v>44385</v>
+        <v>44425</v>
       </c>
       <c r="B1259" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" s="2" t="n">
-        <v>44384</v>
+        <v>44424</v>
       </c>
       <c r="B1260" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" s="2" t="n">
-        <v>44383</v>
+        <v>44421</v>
       </c>
       <c r="B1261" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" s="2" t="n">
-        <v>44382</v>
+        <v>44420</v>
       </c>
       <c r="B1262" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" s="2" t="n">
-        <v>44379</v>
+        <v>44419</v>
       </c>
       <c r="B1263" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" s="2" t="n">
-        <v>44378</v>
+        <v>44418</v>
       </c>
       <c r="B1264" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" s="2" t="n">
-        <v>44377</v>
+        <v>44417</v>
       </c>
       <c r="B1265" s="3" t="n">
-        <v>-0.581</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" s="2" t="n">
-        <v>44376</v>
+        <v>44414</v>
       </c>
       <c r="B1266" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" s="2" t="n">
-        <v>44375</v>
+        <v>44413</v>
       </c>
       <c r="B1267" s="3" t="n">
         <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" s="2" t="n">
-        <v>44372</v>
+        <v>44412</v>
       </c>
       <c r="B1268" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" s="2" t="n">
-        <v>44371</v>
+        <v>44411</v>
       </c>
       <c r="B1269" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" s="2" t="n">
-        <v>44370</v>
+        <v>44410</v>
       </c>
       <c r="B1270" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" s="2" t="n">
-        <v>44369</v>
+        <v>44407</v>
       </c>
       <c r="B1271" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" s="2" t="n">
-        <v>44368</v>
+        <v>44406</v>
       </c>
       <c r="B1272" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" s="2" t="n">
-        <v>44365</v>
+        <v>44405</v>
       </c>
       <c r="B1273" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" s="2" t="n">
-        <v>44364</v>
+        <v>44404</v>
       </c>
       <c r="B1274" s="3" t="n">
         <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" s="2" t="n">
-        <v>44363</v>
+        <v>44403</v>
       </c>
       <c r="B1275" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" s="2" t="n">
-        <v>44362</v>
+        <v>44400</v>
       </c>
       <c r="B1276" s="3" t="n">
-        <v>-0.5610000000000001</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" s="2" t="n">
-        <v>44361</v>
+        <v>44399</v>
       </c>
       <c r="B1277" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" s="2" t="n">
-        <v>44358</v>
+        <v>44398</v>
       </c>
       <c r="B1278" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" s="2" t="n">
-        <v>44357</v>
+        <v>44397</v>
       </c>
       <c r="B1279" s="3" t="n">
-        <v>-0.5610000000000001</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" s="2" t="n">
-        <v>44356</v>
+        <v>44396</v>
       </c>
       <c r="B1280" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" s="2" t="n">
-        <v>44355</v>
+        <v>44393</v>
       </c>
       <c r="B1281" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" s="2" t="n">
-        <v>44354</v>
+        <v>44392</v>
       </c>
       <c r="B1282" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" s="2" t="n">
-        <v>44351</v>
+        <v>44391</v>
       </c>
       <c r="B1283" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" s="2" t="n">
-        <v>44350</v>
+        <v>44390</v>
       </c>
       <c r="B1284" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" s="2" t="n">
-        <v>44349</v>
+        <v>44389</v>
       </c>
       <c r="B1285" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" s="2" t="n">
-        <v>44348</v>
+        <v>44386</v>
       </c>
       <c r="B1286" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" s="2" t="n">
-        <v>44347</v>
+        <v>44385</v>
       </c>
       <c r="B1287" s="3" t="n">
-        <v>-0.571</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" s="2" t="n">
-        <v>44344</v>
+        <v>44384</v>
       </c>
       <c r="B1288" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" s="2" t="n">
-        <v>44343</v>
+        <v>44383</v>
       </c>
       <c r="B1289" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" s="2" t="n">
-        <v>44342</v>
+        <v>44382</v>
       </c>
       <c r="B1290" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" s="2" t="n">
-        <v>44341</v>
+        <v>44379</v>
       </c>
       <c r="B1291" s="3" t="n">
         <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" s="2" t="n">
-        <v>44340</v>
+        <v>44378</v>
       </c>
       <c r="B1292" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" s="2" t="n">
-        <v>44337</v>
+        <v>44377</v>
       </c>
       <c r="B1293" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.581</v>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" s="2" t="n">
-        <v>44336</v>
+        <v>44376</v>
       </c>
       <c r="B1294" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" s="2" t="n">
-        <v>44335</v>
+        <v>44375</v>
       </c>
       <c r="B1295" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" s="2" t="n">
-        <v>44334</v>
+        <v>44372</v>
       </c>
       <c r="B1296" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" s="2" t="n">
-        <v>44333</v>
+        <v>44371</v>
       </c>
       <c r="B1297" s="3" t="n">
         <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" s="2" t="n">
-        <v>44330</v>
+        <v>44370</v>
       </c>
       <c r="B1298" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" s="2" t="n">
-        <v>44329</v>
+        <v>44369</v>
       </c>
       <c r="B1299" s="3" t="n">
         <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" s="2" t="n">
-        <v>44328</v>
+        <v>44368</v>
       </c>
       <c r="B1300" s="3" t="n">
         <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" s="2" t="n">
-        <v>44327</v>
+        <v>44365</v>
       </c>
       <c r="B1301" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" s="2" t="n">
-        <v>44326</v>
+        <v>44364</v>
       </c>
       <c r="B1302" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" s="2" t="n">
-        <v>44323</v>
+        <v>44363</v>
       </c>
       <c r="B1303" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" s="2" t="n">
-        <v>44322</v>
+        <v>44362</v>
       </c>
       <c r="B1304" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5610000000000001</v>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" s="2" t="n">
-        <v>44321</v>
+        <v>44361</v>
       </c>
       <c r="B1305" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" s="2" t="n">
-        <v>44320</v>
+        <v>44358</v>
       </c>
       <c r="B1306" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" s="2" t="n">
-        <v>44319</v>
+        <v>44357</v>
       </c>
       <c r="B1307" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5610000000000001</v>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" s="2" t="n">
-        <v>44316</v>
+        <v>44356</v>
       </c>
       <c r="B1308" s="3" t="n">
-        <v>-0.569</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" s="2" t="n">
-        <v>44315</v>
+        <v>44355</v>
       </c>
       <c r="B1309" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" s="2" t="n">
-        <v>44314</v>
+        <v>44354</v>
       </c>
       <c r="B1310" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" s="2" t="n">
-        <v>44313</v>
+        <v>44351</v>
       </c>
       <c r="B1311" s="3" t="n">
-        <v>-0.5600000000000001</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" s="2" t="n">
-        <v>44312</v>
+        <v>44350</v>
       </c>
       <c r="B1312" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" s="2" t="n">
-        <v>44309</v>
+        <v>44349</v>
       </c>
       <c r="B1313" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" s="2" t="n">
-        <v>44308</v>
+        <v>44348</v>
       </c>
       <c r="B1314" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" s="2" t="n">
-        <v>44307</v>
+        <v>44347</v>
       </c>
       <c r="B1315" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.571</v>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" s="2" t="n">
-        <v>44306</v>
+        <v>44344</v>
       </c>
       <c r="B1316" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" s="2" t="n">
-        <v>44305</v>
+        <v>44343</v>
       </c>
       <c r="B1317" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" s="2" t="n">
-        <v>44302</v>
+        <v>44342</v>
       </c>
       <c r="B1318" s="3" t="n">
         <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" s="2" t="n">
-        <v>44301</v>
+        <v>44341</v>
       </c>
       <c r="B1319" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" s="2" t="n">
-        <v>44300</v>
+        <v>44340</v>
       </c>
       <c r="B1320" s="3" t="n">
-        <v>-0.5600000000000001</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" s="2" t="n">
-        <v>44299</v>
+        <v>44337</v>
       </c>
       <c r="B1321" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" s="2" t="n">
-        <v>44298</v>
+        <v>44336</v>
       </c>
       <c r="B1322" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" s="2" t="n">
-        <v>44295</v>
+        <v>44335</v>
       </c>
       <c r="B1323" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" s="2" t="n">
-        <v>44294</v>
+        <v>44334</v>
       </c>
       <c r="B1324" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" s="2" t="n">
-        <v>44293</v>
+        <v>44333</v>
       </c>
       <c r="B1325" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" s="2" t="n">
-        <v>44292</v>
+        <v>44330</v>
       </c>
       <c r="B1326" s="3" t="n">
-        <v>-0.5669999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" s="2" t="n">
-        <v>44287</v>
+        <v>44329</v>
       </c>
       <c r="B1327" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" s="2" t="n">
-        <v>44286</v>
+        <v>44328</v>
       </c>
       <c r="B1328" s="3" t="n">
-        <v>-0.574</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" s="2" t="n">
-        <v>44285</v>
+        <v>44327</v>
       </c>
       <c r="B1329" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" s="2" t="n">
-        <v>44284</v>
+        <v>44326</v>
       </c>
       <c r="B1330" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" s="2" t="n">
-        <v>44281</v>
+        <v>44323</v>
       </c>
       <c r="B1331" s="3" t="n">
-        <v>-0.5679999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" s="2" t="n">
-        <v>44280</v>
+        <v>44322</v>
       </c>
       <c r="B1332" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" s="2" t="n">
-        <v>44279</v>
+        <v>44321</v>
       </c>
       <c r="B1333" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" s="2" t="n">
-        <v>44278</v>
+        <v>44320</v>
       </c>
       <c r="B1334" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" s="2" t="n">
-        <v>44277</v>
+        <v>44319</v>
       </c>
       <c r="B1335" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" s="2" t="n">
-        <v>44274</v>
+        <v>44316</v>
       </c>
       <c r="B1336" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.569</v>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" s="2" t="n">
-        <v>44273</v>
+        <v>44315</v>
       </c>
       <c r="B1337" s="3" t="n">
         <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" s="2" t="n">
-        <v>44272</v>
+        <v>44314</v>
       </c>
       <c r="B1338" s="3" t="n">
-        <v>-0.5610000000000001</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" s="2" t="n">
-        <v>44271</v>
+        <v>44313</v>
       </c>
       <c r="B1339" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.5600000000000001</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" s="2" t="n">
-        <v>44270</v>
+        <v>44312</v>
       </c>
       <c r="B1340" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" s="2" t="n">
-        <v>44267</v>
+        <v>44309</v>
       </c>
       <c r="B1341" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" s="2" t="n">
-        <v>44266</v>
+        <v>44308</v>
       </c>
       <c r="B1342" s="3" t="n">
-        <v>-0.5610000000000001</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" s="2" t="n">
-        <v>44265</v>
+        <v>44307</v>
       </c>
       <c r="B1343" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" s="2" t="n">
-        <v>44264</v>
+        <v>44306</v>
       </c>
       <c r="B1344" s="3" t="n">
-        <v>-0.5600000000000001</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" s="2" t="n">
-        <v>44263</v>
+        <v>44305</v>
       </c>
       <c r="B1345" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" s="2" t="n">
-        <v>44260</v>
+        <v>44302</v>
       </c>
       <c r="B1346" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" s="2" t="n">
-        <v>44259</v>
+        <v>44301</v>
       </c>
       <c r="B1347" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" s="2" t="n">
-        <v>44258</v>
+        <v>44300</v>
       </c>
       <c r="B1348" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5600000000000001</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" s="2" t="n">
-        <v>44257</v>
+        <v>44299</v>
       </c>
       <c r="B1349" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" s="2" t="n">
-        <v>44256</v>
+        <v>44298</v>
       </c>
       <c r="B1350" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" s="2" t="n">
-        <v>44253</v>
+        <v>44295</v>
       </c>
       <c r="B1351" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" s="2" t="n">
-        <v>44252</v>
+        <v>44294</v>
       </c>
       <c r="B1352" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" s="2" t="n">
-        <v>44251</v>
+        <v>44293</v>
       </c>
       <c r="B1353" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" s="2" t="n">
-        <v>44250</v>
+        <v>44292</v>
       </c>
       <c r="B1354" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5669999999999999</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" s="2" t="n">
-        <v>44249</v>
+        <v>44287</v>
       </c>
       <c r="B1355" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" s="2" t="n">
-        <v>44246</v>
+        <v>44286</v>
       </c>
       <c r="B1356" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.574</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" s="2" t="n">
-        <v>44245</v>
+        <v>44285</v>
       </c>
       <c r="B1357" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" s="2" t="n">
-        <v>44244</v>
+        <v>44284</v>
       </c>
       <c r="B1358" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" s="2" t="n">
-        <v>44243</v>
+        <v>44281</v>
       </c>
       <c r="B1359" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5679999999999999</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" s="2" t="n">
-        <v>44242</v>
+        <v>44280</v>
       </c>
       <c r="B1360" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" s="2" t="n">
-        <v>44239</v>
+        <v>44279</v>
       </c>
       <c r="B1361" s="3" t="n">
         <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" s="2" t="n">
-        <v>44238</v>
+        <v>44278</v>
       </c>
       <c r="B1362" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" s="2" t="n">
-        <v>44237</v>
+        <v>44277</v>
       </c>
       <c r="B1363" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" s="2" t="n">
-        <v>44236</v>
+        <v>44274</v>
       </c>
       <c r="B1364" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" s="2" t="n">
-        <v>44235</v>
+        <v>44273</v>
       </c>
       <c r="B1365" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" s="2" t="n">
-        <v>44232</v>
+        <v>44272</v>
       </c>
       <c r="B1366" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5610000000000001</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" s="2" t="n">
-        <v>44231</v>
+        <v>44271</v>
       </c>
       <c r="B1367" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" s="2" t="n">
-        <v>44230</v>
+        <v>44270</v>
       </c>
       <c r="B1368" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" s="2" t="n">
-        <v>44229</v>
+        <v>44267</v>
       </c>
       <c r="B1369" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" s="2" t="n">
-        <v>44228</v>
+        <v>44266</v>
       </c>
       <c r="B1370" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5610000000000001</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" s="2" t="n">
-        <v>44225</v>
+        <v>44265</v>
       </c>
       <c r="B1371" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" s="2" t="n">
-        <v>44224</v>
+        <v>44264</v>
       </c>
       <c r="B1372" s="3" t="n">
-        <v>-0.5610000000000001</v>
+        <v>-0.5600000000000001</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" s="2" t="n">
-        <v>44223</v>
+        <v>44263</v>
       </c>
       <c r="B1373" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" s="2" t="n">
-        <v>44222</v>
+        <v>44260</v>
       </c>
       <c r="B1374" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" s="2" t="n">
-        <v>44221</v>
+        <v>44259</v>
       </c>
       <c r="B1375" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" s="2" t="n">
-        <v>44218</v>
+        <v>44258</v>
       </c>
       <c r="B1376" s="3" t="n">
-        <v>-0.5610000000000001</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" s="2" t="n">
-        <v>44217</v>
+        <v>44257</v>
       </c>
       <c r="B1377" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" s="2" t="n">
-        <v>44216</v>
+        <v>44256</v>
       </c>
       <c r="B1378" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" s="2" t="n">
-        <v>44215</v>
+        <v>44253</v>
       </c>
       <c r="B1379" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" s="2" t="n">
-        <v>44214</v>
+        <v>44252</v>
       </c>
       <c r="B1380" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" s="2" t="n">
-        <v>44211</v>
+        <v>44251</v>
       </c>
       <c r="B1381" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" s="2" t="n">
-        <v>44210</v>
+        <v>44250</v>
       </c>
       <c r="B1382" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" s="2" t="n">
-        <v>44209</v>
+        <v>44249</v>
       </c>
       <c r="B1383" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" s="2" t="n">
-        <v>44208</v>
+        <v>44246</v>
       </c>
       <c r="B1384" s="3" t="n">
         <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" s="2" t="n">
-        <v>44207</v>
+        <v>44245</v>
       </c>
       <c r="B1385" s="3" t="n">
-        <v>-0.5639999999999999</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" s="2" t="n">
-        <v>44204</v>
+        <v>44244</v>
       </c>
       <c r="B1386" s="3" t="n">
-        <v>-0.5620000000000001</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" s="2" t="n">
-        <v>44203</v>
+        <v>44243</v>
       </c>
       <c r="B1387" s="3" t="n">
-        <v>-0.5649999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" s="2" t="n">
-        <v>44202</v>
+        <v>44242</v>
       </c>
       <c r="B1388" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" s="2" t="n">
-        <v>44201</v>
+        <v>44239</v>
       </c>
       <c r="B1389" s="3" t="n">
-        <v>-0.5629999999999999</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" s="2" t="n">
-        <v>44200</v>
+        <v>44238</v>
       </c>
       <c r="B1390" s="3" t="n">
-        <v>-0.5659999999999999</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" s="2" t="n">
-        <v>44196</v>
+        <v>44237</v>
       </c>
       <c r="B1391" s="3" t="n">
-        <v>-0.583</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" s="2" t="n">
-        <v>44195</v>
+        <v>44236</v>
       </c>
       <c r="B1392" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" s="2" t="n">
-        <v>44194</v>
+        <v>44235</v>
       </c>
       <c r="B1393" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" s="2" t="n">
-        <v>44193</v>
+        <v>44232</v>
       </c>
       <c r="B1394" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" s="2" t="n">
-        <v>44189</v>
+        <v>44231</v>
       </c>
       <c r="B1395" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" s="2" t="n">
-        <v>44188</v>
+        <v>44230</v>
       </c>
       <c r="B1396" s="3" t="n">
-        <v>-0.5590000000000001</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" s="2" t="n">
-        <v>44187</v>
+        <v>44229</v>
       </c>
       <c r="B1397" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" s="2" t="n">
-        <v>44186</v>
+        <v>44228</v>
       </c>
       <c r="B1398" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" s="2" t="n">
-        <v>44183</v>
+        <v>44225</v>
       </c>
       <c r="B1399" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" s="2" t="n">
-        <v>44182</v>
+        <v>44224</v>
       </c>
       <c r="B1400" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5610000000000001</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" s="2" t="n">
-        <v>44181</v>
+        <v>44223</v>
       </c>
       <c r="B1401" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" s="2" t="n">
-        <v>44180</v>
+        <v>44222</v>
       </c>
       <c r="B1402" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" s="2" t="n">
-        <v>44179</v>
+        <v>44221</v>
       </c>
       <c r="B1403" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" s="2" t="n">
-        <v>44176</v>
+        <v>44218</v>
       </c>
       <c r="B1404" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5610000000000001</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" s="2" t="n">
-        <v>44175</v>
+        <v>44217</v>
       </c>
       <c r="B1405" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" s="2" t="n">
-        <v>44174</v>
+        <v>44216</v>
       </c>
       <c r="B1406" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" s="2" t="n">
-        <v>44173</v>
+        <v>44215</v>
       </c>
       <c r="B1407" s="3" t="n">
-        <v>-0.5590000000000001</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" s="2" t="n">
-        <v>44172</v>
+        <v>44214</v>
       </c>
       <c r="B1408" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" s="2" t="n">
-        <v>44169</v>
+        <v>44211</v>
       </c>
       <c r="B1409" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" s="2" t="n">
-        <v>44168</v>
+        <v>44210</v>
       </c>
       <c r="B1410" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" s="2" t="n">
-        <v>44167</v>
+        <v>44209</v>
       </c>
       <c r="B1411" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" s="2" t="n">
-        <v>44166</v>
+        <v>44208</v>
       </c>
       <c r="B1412" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" s="2" t="n">
-        <v>44165</v>
+        <v>44207</v>
       </c>
       <c r="B1413" s="3" t="n">
-        <v>-0.5600000000000001</v>
+        <v>-0.5639999999999999</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" s="2" t="n">
-        <v>44162</v>
+        <v>44204</v>
       </c>
       <c r="B1414" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5620000000000001</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" s="2" t="n">
-        <v>44161</v>
+        <v>44203</v>
       </c>
       <c r="B1415" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5649999999999999</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" s="2" t="n">
-        <v>44160</v>
+        <v>44202</v>
       </c>
       <c r="B1416" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" s="2" t="n">
-        <v>44159</v>
+        <v>44201</v>
       </c>
       <c r="B1417" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5629999999999999</v>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" s="2" t="n">
-        <v>44158</v>
+        <v>44200</v>
       </c>
       <c r="B1418" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5659999999999999</v>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" s="2" t="n">
-        <v>44155</v>
+        <v>44196</v>
       </c>
       <c r="B1419" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.583</v>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" s="2" t="n">
-        <v>44154</v>
+        <v>44195</v>
       </c>
       <c r="B1420" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" s="2" t="n">
-        <v>44153</v>
+        <v>44194</v>
       </c>
       <c r="B1421" s="3" t="n">
         <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" s="2" t="n">
-        <v>44152</v>
+        <v>44193</v>
       </c>
       <c r="B1422" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" s="2" t="n">
-        <v>44151</v>
+        <v>44189</v>
       </c>
       <c r="B1423" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" s="2" t="n">
-        <v>44148</v>
+        <v>44188</v>
       </c>
       <c r="B1424" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5590000000000001</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" s="2" t="n">
-        <v>44147</v>
+        <v>44187</v>
       </c>
       <c r="B1425" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" s="2" t="n">
-        <v>44146</v>
+        <v>44186</v>
       </c>
       <c r="B1426" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" s="2" t="n">
-        <v>44145</v>
+        <v>44183</v>
       </c>
       <c r="B1427" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" s="2" t="n">
-        <v>44144</v>
+        <v>44182</v>
       </c>
       <c r="B1428" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" s="2" t="n">
-        <v>44141</v>
+        <v>44181</v>
       </c>
       <c r="B1429" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" s="2" t="n">
-        <v>44140</v>
+        <v>44180</v>
       </c>
       <c r="B1430" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" s="2" t="n">
-        <v>44139</v>
+        <v>44179</v>
       </c>
       <c r="B1431" s="3" t="n">
         <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" s="2" t="n">
-        <v>44138</v>
+        <v>44176</v>
       </c>
       <c r="B1432" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" s="2" t="n">
-        <v>44137</v>
+        <v>44175</v>
       </c>
       <c r="B1433" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" s="2" t="n">
-        <v>44134</v>
+        <v>44174</v>
       </c>
       <c r="B1434" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" s="2" t="n">
-        <v>44133</v>
+        <v>44173</v>
       </c>
       <c r="B1435" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.5590000000000001</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" s="2" t="n">
-        <v>44132</v>
+        <v>44172</v>
       </c>
       <c r="B1436" s="3" t="n">
         <v>-0.555</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" s="2" t="n">
-        <v>44131</v>
+        <v>44169</v>
       </c>
       <c r="B1437" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" s="2" t="n">
-        <v>44130</v>
+        <v>44168</v>
       </c>
       <c r="B1438" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" s="2" t="n">
-        <v>44127</v>
+        <v>44167</v>
       </c>
       <c r="B1439" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" s="2" t="n">
-        <v>44126</v>
+        <v>44166</v>
       </c>
       <c r="B1440" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" s="2" t="n">
-        <v>44125</v>
+        <v>44165</v>
       </c>
       <c r="B1441" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.5600000000000001</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" s="2" t="n">
-        <v>44124</v>
+        <v>44162</v>
       </c>
       <c r="B1442" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" s="2" t="n">
-        <v>44123</v>
+        <v>44161</v>
       </c>
       <c r="B1443" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" s="2" t="n">
-        <v>44120</v>
+        <v>44160</v>
       </c>
       <c r="B1444" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" s="2" t="n">
-        <v>44119</v>
+        <v>44159</v>
       </c>
       <c r="B1445" s="3" t="n">
         <v>-0.556</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" s="2" t="n">
-        <v>44118</v>
+        <v>44158</v>
       </c>
       <c r="B1446" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" s="2" t="n">
-        <v>44117</v>
+        <v>44155</v>
       </c>
       <c r="B1447" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" s="2" t="n">
-        <v>44116</v>
+        <v>44154</v>
       </c>
       <c r="B1448" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" s="2" t="n">
-        <v>44113</v>
+        <v>44153</v>
       </c>
       <c r="B1449" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" s="2" t="n">
-        <v>44112</v>
+        <v>44152</v>
       </c>
       <c r="B1450" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" s="2" t="n">
-        <v>44111</v>
+        <v>44151</v>
       </c>
       <c r="B1451" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" s="2" t="n">
-        <v>44110</v>
+        <v>44148</v>
       </c>
       <c r="B1452" s="3" t="n">
         <v>-0.556</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" s="2" t="n">
-        <v>44109</v>
+        <v>44147</v>
       </c>
       <c r="B1453" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.548</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" s="2" t="n">
-        <v>44106</v>
+        <v>44146</v>
       </c>
       <c r="B1454" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" s="2" t="n">
-        <v>44105</v>
+        <v>44145</v>
       </c>
       <c r="B1455" s="3" t="n">
-        <v>-0.5580000000000001</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" s="2" t="n">
-        <v>44104</v>
+        <v>44144</v>
       </c>
       <c r="B1456" s="3" t="n">
-        <v>-0.57</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" s="2" t="n">
-        <v>44103</v>
+        <v>44141</v>
       </c>
       <c r="B1457" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" s="2" t="n">
-        <v>44102</v>
+        <v>44140</v>
       </c>
       <c r="B1458" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" s="2" t="n">
-        <v>44099</v>
+        <v>44139</v>
       </c>
       <c r="B1459" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" s="2" t="n">
-        <v>44098</v>
+        <v>44138</v>
       </c>
       <c r="B1460" s="3" t="n">
         <v>-0.553</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" s="2" t="n">
-        <v>44097</v>
+        <v>44137</v>
       </c>
       <c r="B1461" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" s="2" t="n">
-        <v>44096</v>
+        <v>44134</v>
       </c>
       <c r="B1462" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" s="2" t="n">
-        <v>44095</v>
+        <v>44133</v>
       </c>
       <c r="B1463" s="3" t="n">
         <v>-0.552</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" s="2" t="n">
-        <v>44092</v>
+        <v>44132</v>
       </c>
       <c r="B1464" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" s="2" t="n">
-        <v>44091</v>
+        <v>44131</v>
       </c>
       <c r="B1465" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" s="2" t="n">
-        <v>44090</v>
+        <v>44130</v>
       </c>
       <c r="B1466" s="3" t="n">
-        <v>-0.556</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" s="2" t="n">
-        <v>44089</v>
+        <v>44127</v>
       </c>
       <c r="B1467" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" s="2" t="n">
-        <v>44088</v>
+        <v>44126</v>
       </c>
       <c r="B1468" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" s="2" t="n">
-        <v>44085</v>
+        <v>44125</v>
       </c>
       <c r="B1469" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" s="2" t="n">
-        <v>44084</v>
+        <v>44124</v>
       </c>
       <c r="B1470" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" s="2" t="n">
-        <v>44083</v>
+        <v>44123</v>
       </c>
       <c r="B1471" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" s="2" t="n">
-        <v>44082</v>
+        <v>44120</v>
       </c>
       <c r="B1472" s="3" t="n">
         <v>-0.553</v>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" s="2" t="n">
-        <v>44081</v>
+        <v>44119</v>
       </c>
       <c r="B1473" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" s="2" t="n">
-        <v>44078</v>
+        <v>44118</v>
       </c>
       <c r="B1474" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" s="2" t="n">
-        <v>44077</v>
+        <v>44117</v>
       </c>
       <c r="B1475" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" s="2" t="n">
-        <v>44076</v>
+        <v>44116</v>
       </c>
       <c r="B1476" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" s="2" t="n">
-        <v>44075</v>
+        <v>44113</v>
       </c>
       <c r="B1477" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" s="2" t="n">
-        <v>44074</v>
+        <v>44112</v>
       </c>
       <c r="B1478" s="3" t="n">
-        <v>-0.5570000000000001</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" s="2" t="n">
-        <v>44071</v>
+        <v>44111</v>
       </c>
       <c r="B1479" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" s="2" t="n">
-        <v>44070</v>
+        <v>44110</v>
       </c>
       <c r="B1480" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" s="2" t="n">
-        <v>44069</v>
+        <v>44109</v>
       </c>
       <c r="B1481" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" s="2" t="n">
-        <v>44068</v>
+        <v>44106</v>
       </c>
       <c r="B1482" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" s="2" t="n">
-        <v>44067</v>
+        <v>44105</v>
       </c>
       <c r="B1483" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.5580000000000001</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" s="2" t="n">
-        <v>44064</v>
+        <v>44104</v>
       </c>
       <c r="B1484" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" s="2" t="n">
-        <v>44063</v>
+        <v>44103</v>
       </c>
       <c r="B1485" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" s="2" t="n">
-        <v>44062</v>
+        <v>44102</v>
       </c>
       <c r="B1486" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" s="2" t="n">
-        <v>44061</v>
+        <v>44099</v>
       </c>
       <c r="B1487" s="3" t="n">
         <v>-0.554</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" s="2" t="n">
-        <v>44060</v>
+        <v>44098</v>
       </c>
       <c r="B1488" s="3" t="n">
         <v>-0.553</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" s="2" t="n">
-        <v>44057</v>
+        <v>44097</v>
       </c>
       <c r="B1489" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" s="2" t="n">
-        <v>44056</v>
+        <v>44096</v>
       </c>
       <c r="B1490" s="3" t="n">
         <v>-0.552</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" s="2" t="n">
-        <v>44055</v>
+        <v>44095</v>
       </c>
       <c r="B1491" s="3" t="n">
         <v>-0.552</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" s="2" t="n">
-        <v>44054</v>
+        <v>44092</v>
       </c>
       <c r="B1492" s="3" t="n">
         <v>-0.552</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" s="2" t="n">
-        <v>44053</v>
+        <v>44091</v>
       </c>
       <c r="B1493" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" s="2" t="n">
-        <v>44050</v>
+        <v>44090</v>
       </c>
       <c r="B1494" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.556</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" s="2" t="n">
-        <v>44049</v>
+        <v>44089</v>
       </c>
       <c r="B1495" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" s="2" t="n">
-        <v>44048</v>
+        <v>44088</v>
       </c>
       <c r="B1496" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" s="2" t="n">
-        <v>44047</v>
+        <v>44085</v>
       </c>
       <c r="B1497" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" s="2" t="n">
-        <v>44046</v>
+        <v>44084</v>
       </c>
       <c r="B1498" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" s="2" t="n">
-        <v>44043</v>
+        <v>44083</v>
       </c>
       <c r="B1499" s="3" t="n">
-        <v>-0.55</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" s="2" t="n">
-        <v>44042</v>
+        <v>44082</v>
       </c>
       <c r="B1500" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" s="2" t="n">
-        <v>44041</v>
+        <v>44081</v>
       </c>
       <c r="B1501" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" s="2" t="n">
-        <v>44040</v>
+        <v>44078</v>
       </c>
       <c r="B1502" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" s="2" t="n">
-        <v>44039</v>
+        <v>44077</v>
       </c>
       <c r="B1503" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" s="2" t="n">
-        <v>44036</v>
+        <v>44076</v>
       </c>
       <c r="B1504" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="2" t="n">
-        <v>44035</v>
+        <v>44075</v>
       </c>
       <c r="B1505" s="3" t="n">
-        <v>-0.55</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" s="2" t="n">
-        <v>44034</v>
+        <v>44074</v>
       </c>
       <c r="B1506" s="3" t="n">
-        <v>-0.55</v>
+        <v>-0.5570000000000001</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" s="2" t="n">
-        <v>44033</v>
+        <v>44071</v>
       </c>
       <c r="B1507" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" s="2" t="n">
-        <v>44032</v>
+        <v>44070</v>
       </c>
       <c r="B1508" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" s="2" t="n">
-        <v>44029</v>
+        <v>44069</v>
       </c>
       <c r="B1509" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" s="2" t="n">
-        <v>44028</v>
+        <v>44068</v>
       </c>
       <c r="B1510" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" s="2" t="n">
-        <v>44027</v>
+        <v>44067</v>
       </c>
       <c r="B1511" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" s="2" t="n">
-        <v>44026</v>
+        <v>44064</v>
       </c>
       <c r="B1512" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" s="2" t="n">
-        <v>44025</v>
+        <v>44063</v>
       </c>
       <c r="B1513" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" s="2" t="n">
-        <v>44022</v>
+        <v>44062</v>
       </c>
       <c r="B1514" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" s="2" t="n">
-        <v>44021</v>
+        <v>44061</v>
       </c>
       <c r="B1515" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" s="2" t="n">
-        <v>44020</v>
+        <v>44060</v>
       </c>
       <c r="B1516" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" s="2" t="n">
-        <v>44019</v>
+        <v>44057</v>
       </c>
       <c r="B1517" s="3" t="n">
-        <v>-0.55</v>
+        <v>-0.549</v>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" s="2" t="n">
-        <v>44018</v>
+        <v>44056</v>
       </c>
       <c r="B1518" s="3" t="n">
-        <v>-0.55</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" s="2" t="n">
-        <v>44015</v>
+        <v>44055</v>
       </c>
       <c r="B1519" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" s="2" t="n">
-        <v>44014</v>
+        <v>44054</v>
       </c>
       <c r="B1520" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" s="2" t="n">
-        <v>44013</v>
+        <v>44053</v>
       </c>
       <c r="B1521" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.554</v>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" s="2" t="n">
-        <v>44012</v>
+        <v>44050</v>
       </c>
       <c r="B1522" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" s="2" t="n">
-        <v>44011</v>
+        <v>44049</v>
       </c>
       <c r="B1523" s="3" t="n">
-        <v>-0.545</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" s="2" t="n">
-        <v>44008</v>
+        <v>44048</v>
       </c>
       <c r="B1524" s="3" t="n">
-        <v>-0.547</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" s="2" t="n">
-        <v>44007</v>
+        <v>44047</v>
       </c>
       <c r="B1525" s="3" t="n">
-        <v>-0.547</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" s="2" t="n">
-        <v>44006</v>
+        <v>44046</v>
       </c>
       <c r="B1526" s="3" t="n">
-        <v>-0.546</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" s="2" t="n">
-        <v>44005</v>
+        <v>44043</v>
       </c>
       <c r="B1527" s="3" t="n">
-        <v>-0.544</v>
+        <v>-0.55</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" s="2" t="n">
-        <v>44004</v>
+        <v>44042</v>
       </c>
       <c r="B1528" s="3" t="n">
-        <v>-0.545</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" s="2" t="n">
-        <v>44001</v>
+        <v>44041</v>
       </c>
       <c r="B1529" s="3" t="n">
-        <v>-0.546</v>
+        <v>-0.553</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" s="2" t="n">
-        <v>44000</v>
+        <v>44040</v>
       </c>
       <c r="B1530" s="3" t="n">
-        <v>-0.544</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" s="2" t="n">
-        <v>43999</v>
+        <v>44039</v>
       </c>
       <c r="B1531" s="3" t="n">
-        <v>-0.544</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" s="2" t="n">
-        <v>43998</v>
+        <v>44036</v>
       </c>
       <c r="B1532" s="3" t="n">
-        <v>-0.546</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" s="2" t="n">
-        <v>43997</v>
+        <v>44035</v>
       </c>
       <c r="B1533" s="3" t="n">
-        <v>-0.547</v>
+        <v>-0.55</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" s="2" t="n">
-        <v>43994</v>
+        <v>44034</v>
       </c>
       <c r="B1534" s="3" t="n">
-        <v>-0.546</v>
+        <v>-0.55</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" s="2" t="n">
-        <v>43993</v>
+        <v>44033</v>
       </c>
       <c r="B1535" s="3" t="n">
-        <v>-0.547</v>
+        <v>-0.549</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" s="2" t="n">
-        <v>43992</v>
+        <v>44032</v>
       </c>
       <c r="B1536" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" s="2" t="n">
-        <v>43991</v>
+        <v>44029</v>
       </c>
       <c r="B1537" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" s="2" t="n">
-        <v>43990</v>
+        <v>44028</v>
       </c>
       <c r="B1538" s="3" t="n">
-        <v>-0.547</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" s="2" t="n">
-        <v>43987</v>
+        <v>44027</v>
       </c>
       <c r="B1539" s="3" t="n">
-        <v>-0.544</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" s="2" t="n">
-        <v>43986</v>
+        <v>44026</v>
       </c>
       <c r="B1540" s="3" t="n">
-        <v>-0.545</v>
+        <v>-0.551</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" s="2" t="n">
-        <v>43985</v>
+        <v>44025</v>
       </c>
       <c r="B1541" s="3" t="n">
-        <v>-0.543</v>
+        <v>-0.552</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" s="2" t="n">
-        <v>43984</v>
+        <v>44022</v>
       </c>
       <c r="B1542" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.549</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" s="2" t="n">
-        <v>43983</v>
+        <v>44021</v>
       </c>
       <c r="B1543" s="3" t="n">
-        <v>-0.546</v>
+        <v>-0.549</v>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" s="2" t="n">
-        <v>43980</v>
+        <v>44020</v>
       </c>
       <c r="B1544" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.549</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" s="2" t="n">
-        <v>43979</v>
+        <v>44019</v>
       </c>
       <c r="B1545" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.55</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" s="2" t="n">
-        <v>43978</v>
+        <v>44018</v>
       </c>
       <c r="B1546" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.55</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" s="2" t="n">
-        <v>43977</v>
+        <v>44015</v>
       </c>
       <c r="B1547" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.549</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" s="2" t="n">
-        <v>43976</v>
+        <v>44014</v>
       </c>
       <c r="B1548" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.548</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" s="2" t="n">
-        <v>43973</v>
+        <v>44013</v>
       </c>
       <c r="B1549" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.548</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="2" t="n">
-        <v>43972</v>
+        <v>44012</v>
       </c>
       <c r="B1550" s="3" t="n">
-        <v>-0.545</v>
+        <v>-0.555</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="2" t="n">
-        <v>43971</v>
+        <v>44011</v>
       </c>
       <c r="B1551" s="3" t="n">
         <v>-0.545</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="2" t="n">
-        <v>43970</v>
+        <v>44008</v>
       </c>
       <c r="B1552" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.547</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="2" t="n">
-        <v>43969</v>
+        <v>44007</v>
       </c>
       <c r="B1553" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.547</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" s="2" t="n">
-        <v>43966</v>
+        <v>44006</v>
       </c>
       <c r="B1554" s="3" t="n">
-        <v>-0.543</v>
+        <v>-0.546</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" s="2" t="n">
-        <v>43965</v>
+        <v>44005</v>
       </c>
       <c r="B1555" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.544</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" s="2" t="n">
-        <v>43964</v>
+        <v>44004</v>
       </c>
       <c r="B1556" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.545</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" s="2" t="n">
-        <v>43963</v>
+        <v>44001</v>
       </c>
       <c r="B1557" s="3" t="n">
-        <v>-0.543</v>
+        <v>-0.546</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" s="2" t="n">
-        <v>43962</v>
+        <v>44000</v>
       </c>
       <c r="B1558" s="3" t="n">
         <v>-0.544</v>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" s="2" t="n">
-        <v>43959</v>
+        <v>43999</v>
       </c>
       <c r="B1559" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.544</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" s="2" t="n">
-        <v>43958</v>
+        <v>43998</v>
       </c>
       <c r="B1560" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.546</v>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" s="2" t="n">
-        <v>43957</v>
+        <v>43997</v>
       </c>
       <c r="B1561" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.547</v>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" s="2" t="n">
-        <v>43956</v>
+        <v>43994</v>
       </c>
       <c r="B1562" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.546</v>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" s="2" t="n">
-        <v>43955</v>
+        <v>43993</v>
       </c>
       <c r="B1563" s="3" t="n">
-        <v>-0.543</v>
+        <v>-0.547</v>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" s="2" t="n">
-        <v>43951</v>
+        <v>43992</v>
       </c>
       <c r="B1564" s="3" t="n">
-        <v>-0.531</v>
+        <v>-0.548</v>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" s="2" t="n">
-        <v>43950</v>
+        <v>43991</v>
       </c>
       <c r="B1565" s="3" t="n">
-        <v>-0.543</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" s="2" t="n">
-        <v>43949</v>
+        <v>43990</v>
       </c>
       <c r="B1566" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.547</v>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" s="2" t="n">
-        <v>43948</v>
+        <v>43987</v>
       </c>
       <c r="B1567" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.544</v>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" s="2" t="n">
-        <v>43945</v>
+        <v>43986</v>
       </c>
       <c r="B1568" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.545</v>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" s="2" t="n">
-        <v>43944</v>
+        <v>43985</v>
       </c>
       <c r="B1569" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.543</v>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" s="2" t="n">
-        <v>43943</v>
+        <v>43984</v>
       </c>
       <c r="B1570" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" s="2" t="n">
-        <v>43942</v>
+        <v>43983</v>
       </c>
       <c r="B1571" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.546</v>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" s="2" t="n">
-        <v>43941</v>
+        <v>43980</v>
       </c>
       <c r="B1572" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" s="2" t="n">
-        <v>43938</v>
+        <v>43979</v>
       </c>
       <c r="B1573" s="3" t="n">
-        <v>-0.538</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" s="2" t="n">
-        <v>43937</v>
+        <v>43978</v>
       </c>
       <c r="B1574" s="3" t="n">
-        <v>-0.534</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" s="2" t="n">
-        <v>43936</v>
+        <v>43977</v>
       </c>
       <c r="B1575" s="3" t="n">
-        <v>-0.535</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" s="2" t="n">
-        <v>43935</v>
+        <v>43976</v>
       </c>
       <c r="B1576" s="3" t="n">
-        <v>-0.534</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" s="2" t="n">
-        <v>43930</v>
+        <v>43973</v>
       </c>
       <c r="B1577" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" s="2" t="n">
-        <v>43929</v>
+        <v>43972</v>
       </c>
       <c r="B1578" s="3" t="n">
-        <v>-0.535</v>
+        <v>-0.545</v>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" s="2" t="n">
-        <v>43928</v>
+        <v>43971</v>
       </c>
       <c r="B1579" s="3" t="n">
-        <v>-0.533</v>
+        <v>-0.545</v>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" s="2" t="n">
-        <v>43927</v>
+        <v>43970</v>
       </c>
       <c r="B1580" s="3" t="n">
-        <v>-0.533</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" s="2" t="n">
-        <v>43924</v>
+        <v>43969</v>
       </c>
       <c r="B1581" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" s="2" t="n">
-        <v>43923</v>
+        <v>43966</v>
       </c>
       <c r="B1582" s="3" t="n">
-        <v>-0.534</v>
+        <v>-0.543</v>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" s="2" t="n">
-        <v>43922</v>
+        <v>43965</v>
       </c>
       <c r="B1583" s="3" t="n">
-        <v>-0.527</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" s="2" t="n">
-        <v>43921</v>
+        <v>43964</v>
       </c>
       <c r="B1584" s="3" t="n">
-        <v>-0.522</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" s="2" t="n">
-        <v>43920</v>
+        <v>43963</v>
       </c>
       <c r="B1585" s="3" t="n">
-        <v>-0.528</v>
+        <v>-0.543</v>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" s="2" t="n">
-        <v>43917</v>
+        <v>43962</v>
       </c>
       <c r="B1586" s="3" t="n">
-        <v>-0.53</v>
+        <v>-0.544</v>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" s="2" t="n">
-        <v>43916</v>
+        <v>43959</v>
       </c>
       <c r="B1587" s="3" t="n">
-        <v>-0.529</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" s="2" t="n">
-        <v>43915</v>
+        <v>43958</v>
       </c>
       <c r="B1588" s="3" t="n">
-        <v>-0.527</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" s="2" t="n">
-        <v>43914</v>
+        <v>43957</v>
       </c>
       <c r="B1589" s="3" t="n">
-        <v>-0.527</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" s="2" t="n">
-        <v>43913</v>
+        <v>43956</v>
       </c>
       <c r="B1590" s="3" t="n">
-        <v>-0.525</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" s="2" t="n">
-        <v>43910</v>
+        <v>43955</v>
       </c>
       <c r="B1591" s="3" t="n">
-        <v>-0.524</v>
+        <v>-0.543</v>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" s="2" t="n">
-        <v>43909</v>
+        <v>43951</v>
       </c>
       <c r="B1592" s="3" t="n">
-        <v>-0.526</v>
+        <v>-0.531</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" s="2" t="n">
-        <v>43908</v>
+        <v>43950</v>
       </c>
       <c r="B1593" s="3" t="n">
-        <v>-0.529</v>
+        <v>-0.543</v>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" s="2" t="n">
-        <v>43907</v>
+        <v>43949</v>
       </c>
       <c r="B1594" s="3" t="n">
-        <v>-0.531</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" s="2" t="n">
-        <v>43906</v>
+        <v>43948</v>
       </c>
       <c r="B1595" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" s="2" t="n">
-        <v>43903</v>
+        <v>43945</v>
       </c>
       <c r="B1596" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" s="2" t="n">
-        <v>43902</v>
+        <v>43944</v>
       </c>
       <c r="B1597" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" s="2" t="n">
-        <v>43901</v>
+        <v>43943</v>
       </c>
       <c r="B1598" s="3" t="n">
-        <v>-0.543</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" s="2" t="n">
-        <v>43900</v>
+        <v>43942</v>
       </c>
       <c r="B1599" s="3" t="n">
         <v>-0.541</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" s="2" t="n">
-        <v>43899</v>
+        <v>43941</v>
       </c>
       <c r="B1600" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" s="2" t="n">
-        <v>43896</v>
+        <v>43938</v>
       </c>
       <c r="B1601" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.538</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="2" t="n">
-        <v>43895</v>
+        <v>43937</v>
       </c>
       <c r="B1602" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.534</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="2" t="n">
-        <v>43894</v>
+        <v>43936</v>
       </c>
       <c r="B1603" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.535</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="2" t="n">
-        <v>43893</v>
+        <v>43935</v>
       </c>
       <c r="B1604" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.534</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="2" t="n">
-        <v>43892</v>
+        <v>43930</v>
       </c>
       <c r="B1605" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="2" t="n">
-        <v>43889</v>
+        <v>43929</v>
       </c>
       <c r="B1606" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.535</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="2" t="n">
-        <v>43888</v>
+        <v>43928</v>
       </c>
       <c r="B1607" s="3" t="n">
-        <v>-0.538</v>
+        <v>-0.533</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="2" t="n">
-        <v>43887</v>
+        <v>43927</v>
       </c>
       <c r="B1608" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.533</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="2" t="n">
-        <v>43886</v>
+        <v>43924</v>
       </c>
       <c r="B1609" s="3" t="n">
         <v>-0.539</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="2" t="n">
-        <v>43885</v>
+        <v>43923</v>
       </c>
       <c r="B1610" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.534</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="2" t="n">
-        <v>43882</v>
+        <v>43922</v>
       </c>
       <c r="B1611" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.527</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="2" t="n">
-        <v>43881</v>
+        <v>43921</v>
       </c>
       <c r="B1612" s="3" t="n">
-        <v>-0.538</v>
+        <v>-0.522</v>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" s="2" t="n">
-        <v>43880</v>
+        <v>43920</v>
       </c>
       <c r="B1613" s="3" t="n">
-        <v>-0.538</v>
+        <v>-0.528</v>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" s="2" t="n">
-        <v>43879</v>
+        <v>43917</v>
       </c>
       <c r="B1614" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.53</v>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" s="2" t="n">
-        <v>43878</v>
+        <v>43916</v>
       </c>
       <c r="B1615" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.529</v>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" s="2" t="n">
-        <v>43875</v>
+        <v>43915</v>
       </c>
       <c r="B1616" s="3" t="n">
-        <v>-0.538</v>
+        <v>-0.527</v>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" s="2" t="n">
-        <v>43874</v>
+        <v>43914</v>
       </c>
       <c r="B1617" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.527</v>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" s="2" t="n">
-        <v>43873</v>
+        <v>43913</v>
       </c>
       <c r="B1618" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.525</v>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" s="2" t="n">
-        <v>43872</v>
+        <v>43910</v>
       </c>
       <c r="B1619" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.524</v>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" s="2" t="n">
-        <v>43871</v>
+        <v>43909</v>
       </c>
       <c r="B1620" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.526</v>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" s="2" t="n">
-        <v>43868</v>
+        <v>43908</v>
       </c>
       <c r="B1621" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.529</v>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" s="2" t="n">
-        <v>43867</v>
+        <v>43907</v>
       </c>
       <c r="B1622" s="3" t="n">
-        <v>-0.535</v>
+        <v>-0.531</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="2" t="n">
-        <v>43866</v>
+        <v>43906</v>
       </c>
       <c r="B1623" s="3" t="n">
         <v>-0.536</v>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="2" t="n">
-        <v>43865</v>
+        <v>43903</v>
       </c>
       <c r="B1624" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="2" t="n">
-        <v>43864</v>
+        <v>43902</v>
       </c>
       <c r="B1625" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="2" t="n">
-        <v>43861</v>
+        <v>43901</v>
       </c>
       <c r="B1626" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.543</v>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" s="2" t="n">
-        <v>43860</v>
+        <v>43900</v>
       </c>
       <c r="B1627" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" s="2" t="n">
-        <v>43859</v>
+        <v>43899</v>
       </c>
       <c r="B1628" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="2" t="n">
-        <v>43858</v>
+        <v>43896</v>
       </c>
       <c r="B1629" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="2" t="n">
-        <v>43857</v>
+        <v>43895</v>
       </c>
       <c r="B1630" s="3" t="n">
-        <v>-0.538</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="2" t="n">
-        <v>43854</v>
+        <v>43894</v>
       </c>
       <c r="B1631" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="2" t="n">
-        <v>43853</v>
+        <v>43893</v>
       </c>
       <c r="B1632" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="2" t="n">
-        <v>43852</v>
+        <v>43892</v>
       </c>
       <c r="B1633" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="2" t="n">
-        <v>43851</v>
+        <v>43889</v>
       </c>
       <c r="B1634" s="3" t="n">
-        <v>-0.535</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="2" t="n">
-        <v>43850</v>
+        <v>43888</v>
       </c>
       <c r="B1635" s="3" t="n">
         <v>-0.538</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="2" t="n">
-        <v>43847</v>
+        <v>43887</v>
       </c>
       <c r="B1636" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="2" t="n">
-        <v>43846</v>
+        <v>43886</v>
       </c>
       <c r="B1637" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="2" t="n">
-        <v>43845</v>
+        <v>43885</v>
       </c>
       <c r="B1638" s="3" t="n">
-        <v>-0.538</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="2" t="n">
-        <v>43844</v>
+        <v>43882</v>
       </c>
       <c r="B1639" s="3" t="n">
-        <v>-0.538</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="2" t="n">
-        <v>43843</v>
+        <v>43881</v>
       </c>
       <c r="B1640" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.538</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="2" t="n">
-        <v>43840</v>
+        <v>43880</v>
       </c>
       <c r="B1641" s="3" t="n">
         <v>-0.538</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="2" t="n">
-        <v>43839</v>
+        <v>43879</v>
       </c>
       <c r="B1642" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="2" t="n">
-        <v>43838</v>
+        <v>43878</v>
       </c>
       <c r="B1643" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="2" t="n">
-        <v>43837</v>
+        <v>43875</v>
       </c>
       <c r="B1644" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.538</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="2" t="n">
-        <v>43836</v>
+        <v>43874</v>
       </c>
       <c r="B1645" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="2" t="n">
-        <v>43833</v>
+        <v>43873</v>
       </c>
       <c r="B1646" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="2" t="n">
-        <v>43832</v>
+        <v>43872</v>
       </c>
       <c r="B1647" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="2" t="n">
-        <v>43830</v>
+        <v>43871</v>
       </c>
       <c r="B1648" s="3" t="n">
-        <v>-0.531</v>
+        <v>-0.537</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="2" t="n">
-        <v>43829</v>
+        <v>43868</v>
       </c>
       <c r="B1649" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.537</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="2" t="n">
-        <v>43826</v>
+        <v>43867</v>
       </c>
       <c r="B1650" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.535</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="2" t="n">
-        <v>43823</v>
+        <v>43866</v>
       </c>
       <c r="B1651" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="2" t="n">
-        <v>43822</v>
+        <v>43865</v>
       </c>
       <c r="B1652" s="3" t="n">
-        <v>-0.545</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="2" t="n">
-        <v>43819</v>
+        <v>43864</v>
       </c>
       <c r="B1653" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.537</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="2" t="n">
-        <v>43818</v>
+        <v>43861</v>
       </c>
       <c r="B1654" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="2" t="n">
-        <v>43817</v>
+        <v>43860</v>
       </c>
       <c r="B1655" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="2" t="n">
-        <v>43816</v>
+        <v>43859</v>
       </c>
       <c r="B1656" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="2" t="n">
-        <v>43815</v>
+        <v>43858</v>
       </c>
       <c r="B1657" s="3" t="n">
-        <v>-0.543</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="2" t="n">
-        <v>43812</v>
+        <v>43857</v>
       </c>
       <c r="B1658" s="3" t="n">
-        <v>-0.543</v>
+        <v>-0.538</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="2" t="n">
-        <v>43811</v>
+        <v>43854</v>
       </c>
       <c r="B1659" s="3" t="n">
-        <v>-0.544</v>
+        <v>-0.537</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="2" t="n">
-        <v>43810</v>
+        <v>43853</v>
       </c>
       <c r="B1660" s="3" t="n">
-        <v>-0.544</v>
+        <v>-0.537</v>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" s="2" t="n">
-        <v>43809</v>
+        <v>43852</v>
       </c>
       <c r="B1661" s="3" t="n">
-        <v>-0.544</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" s="2" t="n">
-        <v>43808</v>
+        <v>43851</v>
       </c>
       <c r="B1662" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.535</v>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" s="2" t="n">
-        <v>43805</v>
+        <v>43850</v>
       </c>
       <c r="B1663" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.538</v>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" s="2" t="n">
-        <v>43804</v>
+        <v>43847</v>
       </c>
       <c r="B1664" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.537</v>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" s="2" t="n">
-        <v>43803</v>
+        <v>43846</v>
       </c>
       <c r="B1665" s="3" t="n">
-        <v>-0.54</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" s="2" t="n">
-        <v>43802</v>
+        <v>43845</v>
       </c>
       <c r="B1666" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.538</v>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" s="2" t="n">
-        <v>43801</v>
+        <v>43844</v>
       </c>
       <c r="B1667" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.538</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="2" t="n">
-        <v>43798</v>
+        <v>43843</v>
       </c>
       <c r="B1668" s="3" t="n">
-        <v>-0.532</v>
+        <v>-0.537</v>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="2" t="n">
-        <v>43797</v>
+        <v>43840</v>
       </c>
       <c r="B1669" s="3" t="n">
-        <v>-0.531</v>
+        <v>-0.538</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="2" t="n">
-        <v>43796</v>
+        <v>43839</v>
       </c>
       <c r="B1670" s="3" t="n">
-        <v>-0.533</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="2" t="n">
-        <v>43795</v>
+        <v>43838</v>
       </c>
       <c r="B1671" s="3" t="n">
-        <v>-0.533</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="2" t="n">
-        <v>43794</v>
+        <v>43837</v>
       </c>
       <c r="B1672" s="3" t="n">
-        <v>-0.533</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="2" t="n">
-        <v>43791</v>
+        <v>43836</v>
       </c>
       <c r="B1673" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="2" t="n">
-        <v>43790</v>
+        <v>43833</v>
       </c>
       <c r="B1674" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.537</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="2" t="n">
-        <v>43789</v>
+        <v>43832</v>
       </c>
       <c r="B1675" s="3" t="n">
-        <v>-0.511</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="2" t="n">
-        <v>43788</v>
+        <v>43830</v>
       </c>
       <c r="B1676" s="3" t="n">
-        <v>-0.542</v>
+        <v>-0.531</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="2" t="n">
-        <v>43787</v>
+        <v>43829</v>
       </c>
       <c r="B1677" s="3" t="n">
         <v>-0.541</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="2" t="n">
-        <v>43784</v>
+        <v>43826</v>
       </c>
       <c r="B1678" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="2" t="n">
-        <v>43783</v>
+        <v>43823</v>
       </c>
       <c r="B1679" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.549</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="2" t="n">
-        <v>43782</v>
+        <v>43822</v>
       </c>
       <c r="B1680" s="3" t="n">
-        <v>-0.531</v>
+        <v>-0.545</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="2" t="n">
-        <v>43781</v>
+        <v>43819</v>
       </c>
       <c r="B1681" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="2" t="n">
-        <v>43780</v>
+        <v>43818</v>
       </c>
       <c r="B1682" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="2" t="n">
-        <v>43777</v>
+        <v>43817</v>
       </c>
       <c r="B1683" s="3" t="n">
         <v>-0.54</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="2" t="n">
-        <v>43776</v>
+        <v>43816</v>
       </c>
       <c r="B1684" s="3" t="n">
-        <v>-0.537</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="2" t="n">
-        <v>43775</v>
+        <v>43815</v>
       </c>
       <c r="B1685" s="3" t="n">
-        <v>-0.539</v>
+        <v>-0.543</v>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" s="2" t="n">
-        <v>43774</v>
+        <v>43812</v>
       </c>
       <c r="B1686" s="3" t="n">
-        <v>-0.541</v>
+        <v>-0.543</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="2" t="n">
-        <v>43773</v>
+        <v>43811</v>
       </c>
       <c r="B1687" s="3" t="n">
-        <v>-0.536</v>
+        <v>-0.544</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="2" t="n">
-        <v>43770</v>
+        <v>43810</v>
       </c>
       <c r="B1688" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.544</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="2" t="n">
-        <v>43769</v>
+        <v>43809</v>
       </c>
       <c r="B1689" s="3" t="n">
-        <v>-0.543</v>
+        <v>-0.544</v>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="2" t="n">
-        <v>43768</v>
+        <v>43808</v>
       </c>
       <c r="B1690" s="3" t="n">
-        <v>-0.545</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="2" t="n">
-        <v>43767</v>
+        <v>43805</v>
       </c>
       <c r="B1691" s="3" t="n">
-        <v>-0.545</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="2" t="n">
-        <v>43766</v>
+        <v>43804</v>
       </c>
       <c r="B1692" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="2" t="n">
-        <v>43763</v>
+        <v>43803</v>
       </c>
       <c r="B1693" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="2" t="n">
-        <v>43762</v>
+        <v>43802</v>
       </c>
       <c r="B1694" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.539</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="2" t="n">
-        <v>43761</v>
+        <v>43801</v>
       </c>
       <c r="B1695" s="3" t="n">
-        <v>-0.547</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="2" t="n">
-        <v>43760</v>
+        <v>43798</v>
       </c>
       <c r="B1696" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.532</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="2" t="n">
-        <v>43759</v>
+        <v>43797</v>
       </c>
       <c r="B1697" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.531</v>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" s="2" t="n">
-        <v>43756</v>
+        <v>43796</v>
       </c>
       <c r="B1698" s="3" t="n">
-        <v>-0.547</v>
+        <v>-0.533</v>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" s="2" t="n">
-        <v>43755</v>
+        <v>43795</v>
       </c>
       <c r="B1699" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.533</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="2" t="n">
-        <v>43754</v>
+        <v>43794</v>
       </c>
       <c r="B1700" s="3" t="n">
-        <v>-0.548</v>
+        <v>-0.533</v>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="2" t="n">
-        <v>43753</v>
+        <v>43791</v>
       </c>
       <c r="B1701" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="2" t="n">
-        <v>43752</v>
+        <v>43790</v>
       </c>
       <c r="B1702" s="3" t="n">
-        <v>-0.549</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="2" t="n">
-        <v>43749</v>
+        <v>43789</v>
       </c>
       <c r="B1703" s="3" t="n">
-        <v>-0.55</v>
+        <v>-0.511</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="2" t="n">
-        <v>43748</v>
+        <v>43788</v>
       </c>
       <c r="B1704" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.542</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="2" t="n">
-        <v>43747</v>
+        <v>43787</v>
       </c>
       <c r="B1705" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="2" t="n">
-        <v>43746</v>
+        <v>43784</v>
       </c>
       <c r="B1706" s="3" t="n">
-        <v>-0.552</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="2" t="n">
-        <v>43745</v>
+        <v>43783</v>
       </c>
       <c r="B1707" s="3" t="n">
-        <v>-0.554</v>
+        <v>-0.536</v>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="2" t="n">
-        <v>43742</v>
+        <v>43782</v>
       </c>
       <c r="B1708" s="3" t="n">
-        <v>-0.553</v>
+        <v>-0.531</v>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" s="2" t="n">
-        <v>43741</v>
+        <v>43781</v>
       </c>
       <c r="B1709" s="3" t="n">
-        <v>-0.555</v>
+        <v>-0.537</v>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" s="2" t="n">
-        <v>43740</v>
+        <v>43780</v>
       </c>
       <c r="B1710" s="3" t="n">
-        <v>-0.551</v>
+        <v>-0.541</v>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" s="2" t="n">
+        <v>43777</v>
+      </c>
+      <c r="B1711" s="3" t="n">
+        <v>-0.54</v>
+      </c>
+    </row>
+    <row r="1712">
+      <c r="A1712" s="2" t="n">
+        <v>43776</v>
+      </c>
+      <c r="B1712" s="3" t="n">
+        <v>-0.537</v>
+      </c>
+    </row>
+    <row r="1713">
+      <c r="A1713" s="2" t="n">
+        <v>43775</v>
+      </c>
+      <c r="B1713" s="3" t="n">
+        <v>-0.539</v>
+      </c>
+    </row>
+    <row r="1714">
+      <c r="A1714" s="2" t="n">
+        <v>43774</v>
+      </c>
+      <c r="B1714" s="3" t="n">
+        <v>-0.541</v>
+      </c>
+    </row>
+    <row r="1715">
+      <c r="A1715" s="2" t="n">
+        <v>43773</v>
+      </c>
+      <c r="B1715" s="3" t="n">
+        <v>-0.536</v>
+      </c>
+    </row>
+    <row r="1716">
+      <c r="A1716" s="2" t="n">
+        <v>43770</v>
+      </c>
+      <c r="B1716" s="3" t="n">
+        <v>-0.549</v>
+      </c>
+    </row>
+    <row r="1717">
+      <c r="A1717" s="2" t="n">
+        <v>43769</v>
+      </c>
+      <c r="B1717" s="3" t="n">
+        <v>-0.543</v>
+      </c>
+    </row>
+    <row r="1718">
+      <c r="A1718" s="2" t="n">
+        <v>43768</v>
+      </c>
+      <c r="B1718" s="3" t="n">
+        <v>-0.545</v>
+      </c>
+    </row>
+    <row r="1719">
+      <c r="A1719" s="2" t="n">
+        <v>43767</v>
+      </c>
+      <c r="B1719" s="3" t="n">
+        <v>-0.545</v>
+      </c>
+    </row>
+    <row r="1720">
+      <c r="A1720" s="2" t="n">
+        <v>43766</v>
+      </c>
+      <c r="B1720" s="3" t="n">
+        <v>-0.548</v>
+      </c>
+    </row>
+    <row r="1721">
+      <c r="A1721" s="2" t="n">
+        <v>43763</v>
+      </c>
+      <c r="B1721" s="3" t="n">
+        <v>-0.548</v>
+      </c>
+    </row>
+    <row r="1722">
+      <c r="A1722" s="2" t="n">
+        <v>43762</v>
+      </c>
+      <c r="B1722" s="3" t="n">
+        <v>-0.548</v>
+      </c>
+    </row>
+    <row r="1723">
+      <c r="A1723" s="2" t="n">
+        <v>43761</v>
+      </c>
+      <c r="B1723" s="3" t="n">
+        <v>-0.547</v>
+      </c>
+    </row>
+    <row r="1724">
+      <c r="A1724" s="2" t="n">
+        <v>43760</v>
+      </c>
+      <c r="B1724" s="3" t="n">
+        <v>-0.548</v>
+      </c>
+    </row>
+    <row r="1725">
+      <c r="A1725" s="2" t="n">
+        <v>43759</v>
+      </c>
+      <c r="B1725" s="3" t="n">
+        <v>-0.549</v>
+      </c>
+    </row>
+    <row r="1726">
+      <c r="A1726" s="2" t="n">
+        <v>43756</v>
+      </c>
+      <c r="B1726" s="3" t="n">
+        <v>-0.547</v>
+      </c>
+    </row>
+    <row r="1727">
+      <c r="A1727" s="2" t="n">
+        <v>43755</v>
+      </c>
+      <c r="B1727" s="3" t="n">
+        <v>-0.548</v>
+      </c>
+    </row>
+    <row r="1728">
+      <c r="A1728" s="2" t="n">
+        <v>43754</v>
+      </c>
+      <c r="B1728" s="3" t="n">
+        <v>-0.548</v>
+      </c>
+    </row>
+    <row r="1729">
+      <c r="A1729" s="2" t="n">
+        <v>43753</v>
+      </c>
+      <c r="B1729" s="3" t="n">
+        <v>-0.551</v>
+      </c>
+    </row>
+    <row r="1730">
+      <c r="A1730" s="2" t="n">
+        <v>43752</v>
+      </c>
+      <c r="B1730" s="3" t="n">
+        <v>-0.549</v>
+      </c>
+    </row>
+    <row r="1731">
+      <c r="A1731" s="2" t="n">
+        <v>43749</v>
+      </c>
+      <c r="B1731" s="3" t="n">
+        <v>-0.55</v>
+      </c>
+    </row>
+    <row r="1732">
+      <c r="A1732" s="2" t="n">
+        <v>43748</v>
+      </c>
+      <c r="B1732" s="3" t="n">
+        <v>-0.552</v>
+      </c>
+    </row>
+    <row r="1733">
+      <c r="A1733" s="2" t="n">
+        <v>43747</v>
+      </c>
+      <c r="B1733" s="3" t="n">
+        <v>-0.552</v>
+      </c>
+    </row>
+    <row r="1734">
+      <c r="A1734" s="2" t="n">
+        <v>43746</v>
+      </c>
+      <c r="B1734" s="3" t="n">
+        <v>-0.552</v>
+      </c>
+    </row>
+    <row r="1735">
+      <c r="A1735" s="2" t="n">
+        <v>43745</v>
+      </c>
+      <c r="B1735" s="3" t="n">
+        <v>-0.554</v>
+      </c>
+    </row>
+    <row r="1736">
+      <c r="A1736" s="2" t="n">
+        <v>43742</v>
+      </c>
+      <c r="B1736" s="3" t="n">
+        <v>-0.553</v>
+      </c>
+    </row>
+    <row r="1737">
+      <c r="A1737" s="2" t="n">
+        <v>43741</v>
+      </c>
+      <c r="B1737" s="3" t="n">
+        <v>-0.555</v>
+      </c>
+    </row>
+    <row r="1738">
+      <c r="A1738" s="2" t="n">
+        <v>43740</v>
+      </c>
+      <c r="B1738" s="3" t="n">
+        <v>-0.551</v>
+      </c>
+    </row>
+    <row r="1739">
+      <c r="A1739" s="2" t="n">
         <v>43739</v>
       </c>
-      <c r="B1711" s="3" t="n">
+      <c r="B1739" s="3" t="n">
         <v>-0.549</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>