--- v0 (2026-04-17)
+++ v1 (2026-06-03)
@@ -420,2605 +420,2621 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B320"/>
+  <dimension ref="A1:B322"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Tipo Overnight - SARON (CHF)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Swiss Average Rate Overnight</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Fuente: SNB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Valor (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46082</v>
+        <v>46143</v>
       </c>
       <c r="B6" s="3" t="n">
-        <v>-0.066425</v>
+        <v>-0.055974</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46054</v>
+        <v>46113</v>
       </c>
       <c r="B7" s="3" t="n">
-        <v>-0.076166</v>
+        <v>-0.046989</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46023</v>
+        <v>46082</v>
       </c>
       <c r="B8" s="3" t="n">
-        <v>-0.07442799999999999</v>
+        <v>-0.066425</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>45992</v>
+        <v>46054</v>
       </c>
       <c r="B9" s="3" t="n">
-        <v>-0.07922800000000001</v>
+        <v>-0.076166</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>45962</v>
+        <v>46023</v>
       </c>
       <c r="B10" s="3" t="n">
-        <v>-0.053351</v>
+        <v>-0.07442799999999999</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>45931</v>
+        <v>45992</v>
       </c>
       <c r="B11" s="3" t="n">
-        <v>-0.049317</v>
+        <v>-0.07922800000000001</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>45901</v>
+        <v>45962</v>
       </c>
       <c r="B12" s="3" t="n">
-        <v>-0.045082</v>
+        <v>-0.053351</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>45870</v>
+        <v>45931</v>
       </c>
       <c r="B13" s="3" t="n">
-        <v>-0.06214</v>
+        <v>-0.049317</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>45839</v>
+        <v>45901</v>
       </c>
       <c r="B14" s="3" t="n">
-        <v>-0.0327</v>
+        <v>-0.045082</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>45809</v>
+        <v>45870</v>
       </c>
       <c r="B15" s="3" t="n">
-        <v>-0.031727</v>
+        <v>-0.06214</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>45778</v>
+        <v>45839</v>
       </c>
       <c r="B16" s="3" t="n">
-        <v>0.207065</v>
+        <v>-0.0327</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>45748</v>
+        <v>45809</v>
       </c>
       <c r="B17" s="3" t="n">
-        <v>0.197924</v>
+        <v>-0.031727</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>45717</v>
+        <v>45778</v>
       </c>
       <c r="B18" s="3" t="n">
-        <v>0.206315</v>
+        <v>0.207065</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>45689</v>
+        <v>45748</v>
       </c>
       <c r="B19" s="3" t="n">
-        <v>0.428856</v>
+        <v>0.197924</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>45658</v>
+        <v>45717</v>
       </c>
       <c r="B20" s="3" t="n">
-        <v>0.430306</v>
+        <v>0.206315</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>45627</v>
+        <v>45689</v>
       </c>
       <c r="B21" s="3" t="n">
-        <v>0.451195</v>
+        <v>0.428856</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>45597</v>
+        <v>45658</v>
       </c>
       <c r="B22" s="3" t="n">
-        <v>0.942743</v>
+        <v>0.430306</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>45566</v>
+        <v>45627</v>
       </c>
       <c r="B23" s="3" t="n">
-        <v>0.949059</v>
+        <v>0.451195</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>45536</v>
+        <v>45597</v>
       </c>
       <c r="B24" s="3" t="n">
-        <v>0.9574009999999999</v>
+        <v>0.942743</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>45505</v>
+        <v>45566</v>
       </c>
       <c r="B25" s="3" t="n">
-        <v>1.217226</v>
+        <v>0.949059</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>45474</v>
+        <v>45536</v>
       </c>
       <c r="B26" s="3" t="n">
-        <v>1.21096</v>
+        <v>0.9574009999999999</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>45444</v>
+        <v>45505</v>
       </c>
       <c r="B27" s="3" t="n">
-        <v>1.215794</v>
+        <v>1.217226</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>45413</v>
+        <v>45474</v>
       </c>
       <c r="B28" s="3" t="n">
-        <v>1.450122</v>
+        <v>1.21096</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>45383</v>
+        <v>45444</v>
       </c>
       <c r="B29" s="3" t="n">
-        <v>1.444518</v>
+        <v>1.215794</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>45352</v>
+        <v>45413</v>
       </c>
       <c r="B30" s="3" t="n">
-        <v>1.464207</v>
+        <v>1.450122</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>45323</v>
+        <v>45383</v>
       </c>
       <c r="B31" s="3" t="n">
-        <v>1.697838</v>
+        <v>1.444518</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>45292</v>
+        <v>45352</v>
       </c>
       <c r="B32" s="3" t="n">
-        <v>1.698236</v>
+        <v>1.464207</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>45261</v>
+        <v>45323</v>
       </c>
       <c r="B33" s="3" t="n">
-        <v>1.695237</v>
+        <v>1.697838</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>45231</v>
+        <v>45292</v>
       </c>
       <c r="B34" s="3" t="n">
-        <v>1.701526</v>
+        <v>1.698236</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>45200</v>
+        <v>45261</v>
       </c>
       <c r="B35" s="3" t="n">
-        <v>1.704967</v>
+        <v>1.695237</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>45170</v>
+        <v>45231</v>
       </c>
       <c r="B36" s="3" t="n">
-        <v>1.714893</v>
+        <v>1.701526</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>45139</v>
+        <v>45200</v>
       </c>
       <c r="B37" s="3" t="n">
-        <v>1.705343</v>
+        <v>1.704967</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>45108</v>
+        <v>45170</v>
       </c>
       <c r="B38" s="3" t="n">
-        <v>1.702332</v>
+        <v>1.714893</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>45078</v>
+        <v>45139</v>
       </c>
       <c r="B39" s="3" t="n">
-        <v>1.706544</v>
+        <v>1.705343</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>45047</v>
+        <v>45108</v>
       </c>
       <c r="B40" s="3" t="n">
-        <v>1.441883</v>
+        <v>1.702332</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>45017</v>
+        <v>45078</v>
       </c>
       <c r="B41" s="3" t="n">
-        <v>1.419656</v>
+        <v>1.706544</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>44986</v>
+        <v>45047</v>
       </c>
       <c r="B42" s="3" t="n">
-        <v>1.418617</v>
+        <v>1.441883</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>44958</v>
+        <v>45017</v>
       </c>
       <c r="B43" s="3" t="n">
-        <v>0.937929</v>
+        <v>1.419656</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>44927</v>
+        <v>44986</v>
       </c>
       <c r="B44" s="3" t="n">
-        <v>0.946142</v>
+        <v>1.418617</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>44896</v>
+        <v>44958</v>
       </c>
       <c r="B45" s="3" t="n">
-        <v>0.942118</v>
+        <v>0.937929</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>44866</v>
+        <v>44927</v>
       </c>
       <c r="B46" s="3" t="n">
-        <v>0.459251</v>
+        <v>0.946142</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>44835</v>
+        <v>44896</v>
       </c>
       <c r="B47" s="3" t="n">
-        <v>0.470718</v>
+        <v>0.942118</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>44805</v>
+        <v>44866</v>
       </c>
       <c r="B48" s="3" t="n">
-        <v>0.43653</v>
+        <v>0.459251</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>44774</v>
+        <v>44835</v>
       </c>
       <c r="B49" s="3" t="n">
-        <v>-0.200623</v>
+        <v>0.470718</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>44743</v>
+        <v>44805</v>
       </c>
       <c r="B50" s="3" t="n">
-        <v>-0.18865</v>
+        <v>0.43653</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>44713</v>
+        <v>44774</v>
       </c>
       <c r="B51" s="3" t="n">
-        <v>-0.195447</v>
+        <v>-0.200623</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>44682</v>
+        <v>44743</v>
       </c>
       <c r="B52" s="3" t="n">
-        <v>-0.692302</v>
+        <v>-0.18865</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>44652</v>
+        <v>44713</v>
       </c>
       <c r="B53" s="3" t="n">
-        <v>-0.701592</v>
+        <v>-0.195447</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
-        <v>44621</v>
+        <v>44682</v>
       </c>
       <c r="B54" s="3" t="n">
-        <v>-0.701726</v>
+        <v>-0.692302</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
-        <v>44593</v>
+        <v>44652</v>
       </c>
       <c r="B55" s="3" t="n">
-        <v>-0.698075</v>
+        <v>-0.701592</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
-        <v>44562</v>
+        <v>44621</v>
       </c>
       <c r="B56" s="3" t="n">
-        <v>-0.696923</v>
+        <v>-0.701726</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
-        <v>44531</v>
+        <v>44593</v>
       </c>
       <c r="B57" s="3" t="n">
-        <v>-0.68483</v>
+        <v>-0.698075</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
-        <v>44501</v>
+        <v>44562</v>
       </c>
       <c r="B58" s="3" t="n">
-        <v>-0.680889</v>
+        <v>-0.696923</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
-        <v>44470</v>
+        <v>44531</v>
       </c>
       <c r="B59" s="3" t="n">
-        <v>-0.693678</v>
+        <v>-0.68483</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
-        <v>44440</v>
+        <v>44501</v>
       </c>
       <c r="B60" s="3" t="n">
-        <v>-0.6728769999999999</v>
+        <v>-0.680889</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
-        <v>44409</v>
+        <v>44470</v>
       </c>
       <c r="B61" s="3" t="n">
-        <v>-0.72305</v>
+        <v>-0.693678</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
-        <v>44378</v>
+        <v>44440</v>
       </c>
       <c r="B62" s="3" t="n">
-        <v>-0.721564</v>
+        <v>-0.6728769999999999</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
-        <v>44348</v>
+        <v>44409</v>
       </c>
       <c r="B63" s="3" t="n">
-        <v>-0.722566</v>
+        <v>-0.72305</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
-        <v>44317</v>
+        <v>44378</v>
       </c>
       <c r="B64" s="3" t="n">
-        <v>-0.7255779999999999</v>
+        <v>-0.721564</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
-        <v>44287</v>
+        <v>44348</v>
       </c>
       <c r="B65" s="3" t="n">
-        <v>-0.725071</v>
+        <v>-0.722566</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
-        <v>44256</v>
+        <v>44317</v>
       </c>
       <c r="B66" s="3" t="n">
-        <v>-0.72334</v>
+        <v>-0.7255779999999999</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
-        <v>44228</v>
+        <v>44287</v>
       </c>
       <c r="B67" s="3" t="n">
-        <v>-0.725267</v>
+        <v>-0.725071</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
-        <v>44197</v>
+        <v>44256</v>
       </c>
       <c r="B68" s="3" t="n">
-        <v>-0.7250180000000001</v>
+        <v>-0.72334</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
-        <v>44166</v>
+        <v>44228</v>
       </c>
       <c r="B69" s="3" t="n">
-        <v>-0.726264</v>
+        <v>-0.725267</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
-        <v>44136</v>
+        <v>44197</v>
       </c>
       <c r="B70" s="3" t="n">
-        <v>-0.72109</v>
+        <v>-0.7250180000000001</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
-        <v>44105</v>
+        <v>44166</v>
       </c>
       <c r="B71" s="3" t="n">
-        <v>-0.71804</v>
+        <v>-0.726264</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
-        <v>44075</v>
+        <v>44136</v>
       </c>
       <c r="B72" s="3" t="n">
-        <v>-0.71371</v>
+        <v>-0.72109</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
-        <v>44044</v>
+        <v>44105</v>
       </c>
       <c r="B73" s="3" t="n">
-        <v>-0.70568</v>
+        <v>-0.71804</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
-        <v>44013</v>
+        <v>44075</v>
       </c>
       <c r="B74" s="3" t="n">
-        <v>-0.7037</v>
+        <v>-0.71371</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
-        <v>43983</v>
+        <v>44044</v>
       </c>
       <c r="B75" s="3" t="n">
-        <v>-0.66239</v>
+        <v>-0.70568</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
-        <v>43952</v>
+        <v>44013</v>
       </c>
       <c r="B76" s="3" t="n">
-        <v>-0.65962</v>
+        <v>-0.7037</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
-        <v>43922</v>
+        <v>43983</v>
       </c>
       <c r="B77" s="3" t="n">
-        <v>-0.65946</v>
+        <v>-0.66239</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
-        <v>43891</v>
+        <v>43952</v>
       </c>
       <c r="B78" s="3" t="n">
-        <v>-0.6661899999999999</v>
+        <v>-0.65962</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
-        <v>43862</v>
+        <v>43922</v>
       </c>
       <c r="B79" s="3" t="n">
-        <v>-0.70741</v>
+        <v>-0.65946</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
-        <v>43831</v>
+        <v>43891</v>
       </c>
       <c r="B80" s="3" t="n">
-        <v>-0.70191</v>
+        <v>-0.6661899999999999</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
-        <v>43800</v>
+        <v>43862</v>
       </c>
       <c r="B81" s="3" t="n">
-        <v>-0.65925</v>
+        <v>-0.70741</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
-        <v>43770</v>
+        <v>43831</v>
       </c>
       <c r="B82" s="3" t="n">
-        <v>-0.7065</v>
+        <v>-0.70191</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
-        <v>43739</v>
+        <v>43800</v>
       </c>
       <c r="B83" s="3" t="n">
-        <v>-0.73297</v>
+        <v>-0.65925</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
-        <v>43709</v>
+        <v>43770</v>
       </c>
       <c r="B84" s="3" t="n">
-        <v>-0.74627</v>
+        <v>-0.7065</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
-        <v>43678</v>
+        <v>43739</v>
       </c>
       <c r="B85" s="3" t="n">
-        <v>-0.74726</v>
+        <v>-0.73297</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
-        <v>43647</v>
+        <v>43709</v>
       </c>
       <c r="B86" s="3" t="n">
-        <v>-0.74512</v>
+        <v>-0.74627</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
-        <v>43617</v>
+        <v>43678</v>
       </c>
       <c r="B87" s="3" t="n">
-        <v>-0.7402300000000001</v>
+        <v>-0.74726</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
-        <v>43586</v>
+        <v>43647</v>
       </c>
       <c r="B88" s="3" t="n">
-        <v>-0.73687</v>
+        <v>-0.74512</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
-        <v>43556</v>
+        <v>43617</v>
       </c>
       <c r="B89" s="3" t="n">
-        <v>-0.73173</v>
+        <v>-0.7402300000000001</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
-        <v>43525</v>
+        <v>43586</v>
       </c>
       <c r="B90" s="3" t="n">
-        <v>-0.737656</v>
+        <v>-0.73687</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
-        <v>43497</v>
+        <v>43556</v>
       </c>
       <c r="B91" s="3" t="n">
-        <v>-0.738785</v>
+        <v>-0.73173</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
-        <v>43466</v>
+        <v>43525</v>
       </c>
       <c r="B92" s="3" t="n">
-        <v>-0.731819</v>
+        <v>-0.737656</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
-        <v>43435</v>
+        <v>43497</v>
       </c>
       <c r="B93" s="3" t="n">
-        <v>-0.730971</v>
+        <v>-0.738785</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
-        <v>43405</v>
+        <v>43466</v>
       </c>
       <c r="B94" s="3" t="n">
-        <v>-0.732697</v>
+        <v>-0.731819</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
-        <v>43374</v>
+        <v>43435</v>
       </c>
       <c r="B95" s="3" t="n">
-        <v>-0.73731</v>
+        <v>-0.730971</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
-        <v>43344</v>
+        <v>43405</v>
       </c>
       <c r="B96" s="3" t="n">
-        <v>-0.785767</v>
+        <v>-0.732697</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
-        <v>43313</v>
+        <v>43374</v>
       </c>
       <c r="B97" s="3" t="n">
-        <v>-0.731997</v>
+        <v>-0.73731</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
-        <v>43282</v>
+        <v>43344</v>
       </c>
       <c r="B98" s="3" t="n">
-        <v>-0.730823</v>
+        <v>-0.785767</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
-        <v>43252</v>
+        <v>43313</v>
       </c>
       <c r="B99" s="3" t="n">
-        <v>-0.730086</v>
+        <v>-0.731997</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
-        <v>43221</v>
+        <v>43282</v>
       </c>
       <c r="B100" s="3" t="n">
-        <v>-0.728226</v>
+        <v>-0.730823</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
-        <v>43191</v>
+        <v>43252</v>
       </c>
       <c r="B101" s="3" t="n">
-        <v>-0.729806</v>
+        <v>-0.730086</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
-        <v>43160</v>
+        <v>43221</v>
       </c>
       <c r="B102" s="3" t="n">
-        <v>-0.73834</v>
+        <v>-0.728226</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
-        <v>43132</v>
+        <v>43191</v>
       </c>
       <c r="B103" s="3" t="n">
-        <v>-0.759249</v>
+        <v>-0.729806</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
-        <v>43101</v>
+        <v>43160</v>
       </c>
       <c r="B104" s="3" t="n">
-        <v>-0.740278</v>
+        <v>-0.73834</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
-        <v>43070</v>
+        <v>43132</v>
       </c>
       <c r="B105" s="3" t="n">
-        <v>-0.746149</v>
+        <v>-0.759249</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
-        <v>43040</v>
+        <v>43101</v>
       </c>
       <c r="B106" s="3" t="n">
-        <v>-0.736376</v>
+        <v>-0.740278</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
-        <v>43009</v>
+        <v>43070</v>
       </c>
       <c r="B107" s="3" t="n">
-        <v>-0.7374039999999999</v>
+        <v>-0.746149</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
-        <v>42979</v>
+        <v>43040</v>
       </c>
       <c r="B108" s="3" t="n">
-        <v>-0.742996</v>
+        <v>-0.736376</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
-        <v>42948</v>
+        <v>43009</v>
       </c>
       <c r="B109" s="3" t="n">
-        <v>-0.732305</v>
+        <v>-0.7374039999999999</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
-        <v>42917</v>
+        <v>42979</v>
       </c>
       <c r="B110" s="3" t="n">
-        <v>-0.732636</v>
+        <v>-0.742996</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
-        <v>42887</v>
+        <v>42948</v>
       </c>
       <c r="B111" s="3" t="n">
-        <v>-0.734155</v>
+        <v>-0.732305</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
-        <v>42856</v>
+        <v>42917</v>
       </c>
       <c r="B112" s="3" t="n">
-        <v>-0.734836</v>
+        <v>-0.732636</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
-        <v>42826</v>
+        <v>42887</v>
       </c>
       <c r="B113" s="3" t="n">
-        <v>-0.738899</v>
+        <v>-0.734155</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
-        <v>42795</v>
+        <v>42856</v>
       </c>
       <c r="B114" s="3" t="n">
-        <v>-0.7370139999999999</v>
+        <v>-0.734836</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
-        <v>42767</v>
+        <v>42826</v>
       </c>
       <c r="B115" s="3" t="n">
-        <v>-0.72986</v>
+        <v>-0.738899</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
-        <v>42736</v>
+        <v>42795</v>
       </c>
       <c r="B116" s="3" t="n">
-        <v>-0.732656</v>
+        <v>-0.7370139999999999</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
-        <v>42705</v>
+        <v>42767</v>
       </c>
       <c r="B117" s="3" t="n">
-        <v>-0.731921</v>
+        <v>-0.72986</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
-        <v>42675</v>
+        <v>42736</v>
       </c>
       <c r="B118" s="3" t="n">
-        <v>-0.728146</v>
+        <v>-0.732656</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
-        <v>42644</v>
+        <v>42705</v>
       </c>
       <c r="B119" s="3" t="n">
-        <v>-0.7294119999999999</v>
+        <v>-0.731921</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
-        <v>42614</v>
+        <v>42675</v>
       </c>
       <c r="B120" s="3" t="n">
-        <v>-0.744965</v>
+        <v>-0.728146</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
-        <v>42583</v>
+        <v>42644</v>
       </c>
       <c r="B121" s="3" t="n">
-        <v>-0.731087</v>
+        <v>-0.7294119999999999</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
-        <v>42552</v>
+        <v>42614</v>
       </c>
       <c r="B122" s="3" t="n">
-        <v>-0.745432</v>
+        <v>-0.744965</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
-        <v>42522</v>
+        <v>42583</v>
       </c>
       <c r="B123" s="3" t="n">
-        <v>-0.765593</v>
+        <v>-0.731087</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
-        <v>42491</v>
+        <v>42552</v>
       </c>
       <c r="B124" s="3" t="n">
-        <v>-0.729792</v>
+        <v>-0.745432</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
-        <v>42461</v>
+        <v>42522</v>
       </c>
       <c r="B125" s="3" t="n">
-        <v>-0.726368</v>
+        <v>-0.765593</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
-        <v>42430</v>
+        <v>42491</v>
       </c>
       <c r="B126" s="3" t="n">
-        <v>-0.737954</v>
+        <v>-0.729792</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
-        <v>42401</v>
+        <v>42461</v>
       </c>
       <c r="B127" s="3" t="n">
-        <v>-0.733788</v>
+        <v>-0.726368</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
-        <v>42370</v>
+        <v>42430</v>
       </c>
       <c r="B128" s="3" t="n">
-        <v>-0.723007</v>
+        <v>-0.737954</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
-        <v>42339</v>
+        <v>42401</v>
       </c>
       <c r="B129" s="3" t="n">
-        <v>-0.721086</v>
+        <v>-0.733788</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
-        <v>42309</v>
+        <v>42370</v>
       </c>
       <c r="B130" s="3" t="n">
-        <v>-0.72187</v>
+        <v>-0.723007</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
-        <v>42278</v>
+        <v>42339</v>
       </c>
       <c r="B131" s="3" t="n">
-        <v>-0.724732</v>
+        <v>-0.721086</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
-        <v>42248</v>
+        <v>42309</v>
       </c>
       <c r="B132" s="3" t="n">
-        <v>-0.719895</v>
+        <v>-0.72187</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
-        <v>42217</v>
+        <v>42278</v>
       </c>
       <c r="B133" s="3" t="n">
-        <v>-0.724588</v>
+        <v>-0.724732</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
-        <v>42186</v>
+        <v>42248</v>
       </c>
       <c r="B134" s="3" t="n">
-        <v>-0.738677</v>
+        <v>-0.719895</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="n">
-        <v>42156</v>
+        <v>42217</v>
       </c>
       <c r="B135" s="3" t="n">
-        <v>-0.727129</v>
+        <v>-0.724588</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
-        <v>42125</v>
+        <v>42186</v>
       </c>
       <c r="B136" s="3" t="n">
-        <v>-0.726401</v>
+        <v>-0.738677</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="n">
-        <v>42095</v>
+        <v>42156</v>
       </c>
       <c r="B137" s="3" t="n">
-        <v>-0.722648</v>
+        <v>-0.727129</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
-        <v>42064</v>
+        <v>42125</v>
       </c>
       <c r="B138" s="3" t="n">
-        <v>-0.730568</v>
+        <v>-0.726401</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
-        <v>42036</v>
+        <v>42095</v>
       </c>
       <c r="B139" s="3" t="n">
-        <v>-0.7561</v>
+        <v>-0.722648</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
-        <v>42005</v>
+        <v>42064</v>
       </c>
       <c r="B140" s="3" t="n">
-        <v>-0.678498</v>
+        <v>-0.730568</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
-        <v>41974</v>
+        <v>42036</v>
       </c>
       <c r="B141" s="3" t="n">
-        <v>0.003368</v>
+        <v>-0.7561</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
-        <v>41944</v>
+        <v>42005</v>
       </c>
       <c r="B142" s="3" t="n">
-        <v>-0.015032</v>
+        <v>-0.678498</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="n">
-        <v>41913</v>
+        <v>41974</v>
       </c>
       <c r="B143" s="3" t="n">
-        <v>-0.034484</v>
+        <v>0.003368</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
-        <v>41883</v>
+        <v>41944</v>
       </c>
       <c r="B144" s="3" t="n">
-        <v>0.01231</v>
+        <v>-0.015032</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
-        <v>41852</v>
+        <v>41913</v>
       </c>
       <c r="B145" s="3" t="n">
-        <v>0.006218</v>
+        <v>-0.034484</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
-        <v>41821</v>
+        <v>41883</v>
       </c>
       <c r="B146" s="3" t="n">
-        <v>-0.034751</v>
+        <v>0.01231</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="n">
-        <v>41791</v>
+        <v>41852</v>
       </c>
       <c r="B147" s="3" t="n">
-        <v>-0.036625</v>
+        <v>0.006218</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
-        <v>41760</v>
+        <v>41821</v>
       </c>
       <c r="B148" s="3" t="n">
-        <v>-0.022355</v>
+        <v>-0.034751</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
-        <v>41730</v>
+        <v>41791</v>
       </c>
       <c r="B149" s="3" t="n">
-        <v>-0.038873</v>
+        <v>-0.036625</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
-        <v>41699</v>
+        <v>41760</v>
       </c>
       <c r="B150" s="3" t="n">
-        <v>-0.000316</v>
+        <v>-0.022355</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="n">
-        <v>41671</v>
+        <v>41730</v>
       </c>
       <c r="B151" s="3" t="n">
-        <v>-0.02602</v>
+        <v>-0.038873</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
-        <v>41640</v>
+        <v>41699</v>
       </c>
       <c r="B152" s="3" t="n">
-        <v>-0.015391</v>
+        <v>-0.000316</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="n">
-        <v>41609</v>
+        <v>41671</v>
       </c>
       <c r="B153" s="3" t="n">
-        <v>0.08931500000000001</v>
+        <v>-0.02602</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="n">
-        <v>41579</v>
+        <v>41640</v>
       </c>
       <c r="B154" s="3" t="n">
-        <v>-0.033343</v>
+        <v>-0.015391</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="n">
-        <v>41548</v>
+        <v>41609</v>
       </c>
       <c r="B155" s="3" t="n">
-        <v>-0.016479</v>
+        <v>0.08931500000000001</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="n">
-        <v>41518</v>
+        <v>41579</v>
       </c>
       <c r="B156" s="3" t="n">
-        <v>-0.001193</v>
+        <v>-0.033343</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="n">
-        <v>41487</v>
+        <v>41548</v>
       </c>
       <c r="B157" s="3" t="n">
-        <v>0.010574</v>
+        <v>-0.016479</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="n">
-        <v>41456</v>
+        <v>41518</v>
       </c>
       <c r="B158" s="3" t="n">
-        <v>-0.005746</v>
+        <v>-0.001193</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="n">
-        <v>41426</v>
+        <v>41487</v>
       </c>
       <c r="B159" s="3" t="n">
-        <v>0.004224</v>
+        <v>0.010574</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="n">
-        <v>41395</v>
+        <v>41456</v>
       </c>
       <c r="B160" s="3" t="n">
-        <v>-0.024285</v>
+        <v>-0.005746</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="n">
-        <v>41365</v>
+        <v>41426</v>
       </c>
       <c r="B161" s="3" t="n">
-        <v>-0.008163</v>
+        <v>0.004224</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="n">
-        <v>41334</v>
+        <v>41395</v>
       </c>
       <c r="B162" s="3" t="n">
-        <v>-0.017292</v>
+        <v>-0.024285</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="n">
-        <v>41306</v>
+        <v>41365</v>
       </c>
       <c r="B163" s="3" t="n">
-        <v>-0.035067</v>
+        <v>-0.008163</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="n">
-        <v>41275</v>
+        <v>41334</v>
       </c>
       <c r="B164" s="3" t="n">
-        <v>-0.028182</v>
+        <v>-0.017292</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="n">
-        <v>41244</v>
+        <v>41306</v>
       </c>
       <c r="B165" s="3" t="n">
-        <v>0.032766</v>
+        <v>-0.035067</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="n">
-        <v>41214</v>
+        <v>41275</v>
       </c>
       <c r="B166" s="3" t="n">
-        <v>0.04</v>
+        <v>-0.028182</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="n">
-        <v>41183</v>
+        <v>41244</v>
       </c>
       <c r="B167" s="3" t="n">
-        <v>-0.027541</v>
+        <v>0.032766</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="n">
-        <v>41153</v>
+        <v>41214</v>
       </c>
       <c r="B168" s="3" t="n">
-        <v>0.022813</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="n">
-        <v>41122</v>
+        <v>41183</v>
       </c>
       <c r="B169" s="3" t="n">
-        <v>-0.023866</v>
+        <v>-0.027541</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="n">
-        <v>41091</v>
+        <v>41153</v>
       </c>
       <c r="B170" s="3" t="n">
-        <v>-0.057817</v>
+        <v>0.022813</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="n">
-        <v>41061</v>
+        <v>41122</v>
       </c>
       <c r="B171" s="3" t="n">
-        <v>0.027838</v>
+        <v>-0.023866</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="n">
-        <v>41030</v>
+        <v>41091</v>
       </c>
       <c r="B172" s="3" t="n">
-        <v>0.016374</v>
+        <v>-0.057817</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="n">
-        <v>41000</v>
+        <v>41061</v>
       </c>
       <c r="B173" s="3" t="n">
-        <v>-0.017135</v>
+        <v>0.027838</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="n">
-        <v>40969</v>
+        <v>41030</v>
       </c>
       <c r="B174" s="3" t="n">
-        <v>0.007232</v>
+        <v>0.016374</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="n">
-        <v>40940</v>
+        <v>41000</v>
       </c>
       <c r="B175" s="3" t="n">
-        <v>-0.001064</v>
+        <v>-0.017135</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="n">
-        <v>40909</v>
+        <v>40969</v>
       </c>
       <c r="B176" s="3" t="n">
-        <v>-0.012948</v>
+        <v>0.007232</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="n">
-        <v>40878</v>
+        <v>40940</v>
       </c>
       <c r="B177" s="3" t="n">
-        <v>0.018136</v>
+        <v>-0.001064</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="n">
-        <v>40848</v>
+        <v>40909</v>
       </c>
       <c r="B178" s="3" t="n">
-        <v>0.02014</v>
+        <v>-0.012948</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="n">
-        <v>40817</v>
+        <v>40878</v>
       </c>
       <c r="B179" s="3" t="n">
-        <v>0.002873</v>
+        <v>0.018136</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="n">
-        <v>40787</v>
+        <v>40848</v>
       </c>
       <c r="B180" s="3" t="n">
-        <v>0.008338999999999999</v>
+        <v>0.02014</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="n">
-        <v>40756</v>
+        <v>40817</v>
       </c>
       <c r="B181" s="3" t="n">
-        <v>-0.009757999999999999</v>
+        <v>0.002873</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="n">
-        <v>40725</v>
+        <v>40787</v>
       </c>
       <c r="B182" s="3" t="n">
-        <v>0.05025</v>
+        <v>0.008338999999999999</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="n">
-        <v>40695</v>
+        <v>40756</v>
       </c>
       <c r="B183" s="3" t="n">
-        <v>0.07111000000000001</v>
+        <v>-0.009757999999999999</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="n">
-        <v>40664</v>
+        <v>40725</v>
       </c>
       <c r="B184" s="3" t="n">
-        <v>0.02816</v>
+        <v>0.05025</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="n">
-        <v>40634</v>
+        <v>40695</v>
       </c>
       <c r="B185" s="3" t="n">
-        <v>0.030437</v>
+        <v>0.07111000000000001</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="n">
-        <v>40603</v>
+        <v>40664</v>
       </c>
       <c r="B186" s="3" t="n">
-        <v>0.08375299999999999</v>
+        <v>0.02816</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="n">
-        <v>40575</v>
+        <v>40634</v>
       </c>
       <c r="B187" s="3" t="n">
-        <v>0.078858</v>
+        <v>0.030437</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="n">
-        <v>40544</v>
+        <v>40603</v>
       </c>
       <c r="B188" s="3" t="n">
-        <v>0.10152</v>
+        <v>0.08375299999999999</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="n">
-        <v>40513</v>
+        <v>40575</v>
       </c>
       <c r="B189" s="3" t="n">
-        <v>0.050282</v>
+        <v>0.078858</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="n">
-        <v>40483</v>
+        <v>40544</v>
       </c>
       <c r="B190" s="3" t="n">
-        <v>0.15866</v>
+        <v>0.10152</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="n">
-        <v>40452</v>
+        <v>40513</v>
       </c>
       <c r="B191" s="3" t="n">
-        <v>0.058606</v>
+        <v>0.050282</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="n">
-        <v>40422</v>
+        <v>40483</v>
       </c>
       <c r="B192" s="3" t="n">
-        <v>0.093595</v>
+        <v>0.15866</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="n">
-        <v>40391</v>
+        <v>40452</v>
       </c>
       <c r="B193" s="3" t="n">
-        <v>0.318768</v>
+        <v>0.058606</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="n">
-        <v>40360</v>
+        <v>40422</v>
       </c>
       <c r="B194" s="3" t="n">
-        <v>0.07954799999999999</v>
+        <v>0.093595</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="n">
-        <v>40330</v>
+        <v>40391</v>
       </c>
       <c r="B195" s="3" t="n">
-        <v>0.059386</v>
+        <v>0.318768</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="n">
-        <v>40299</v>
+        <v>40360</v>
       </c>
       <c r="B196" s="3" t="n">
-        <v>0.016089</v>
+        <v>0.07954799999999999</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="n">
-        <v>40269</v>
+        <v>40330</v>
       </c>
       <c r="B197" s="3" t="n">
-        <v>0.027666</v>
+        <v>0.059386</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="n">
-        <v>40238</v>
+        <v>40299</v>
       </c>
       <c r="B198" s="3" t="n">
-        <v>0.052509</v>
+        <v>0.016089</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="n">
-        <v>40210</v>
+        <v>40269</v>
       </c>
       <c r="B199" s="3" t="n">
-        <v>0.037635</v>
+        <v>0.027666</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="n">
-        <v>40179</v>
+        <v>40238</v>
       </c>
       <c r="B200" s="3" t="n">
-        <v>0.027068</v>
+        <v>0.052509</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="n">
-        <v>40148</v>
+        <v>40210</v>
       </c>
       <c r="B201" s="3" t="n">
-        <v>0.031984</v>
+        <v>0.037635</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="n">
-        <v>40118</v>
+        <v>40179</v>
       </c>
       <c r="B202" s="3" t="n">
-        <v>0.043573</v>
+        <v>0.027068</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="n">
-        <v>40087</v>
+        <v>40148</v>
       </c>
       <c r="B203" s="3" t="n">
-        <v>0.045043</v>
+        <v>0.031984</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="n">
-        <v>40057</v>
+        <v>40118</v>
       </c>
       <c r="B204" s="3" t="n">
-        <v>0.024256</v>
+        <v>0.043573</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="n">
-        <v>40026</v>
+        <v>40087</v>
       </c>
       <c r="B205" s="3" t="n">
-        <v>0.018446</v>
+        <v>0.045043</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="n">
-        <v>39995</v>
+        <v>40057</v>
       </c>
       <c r="B206" s="3" t="n">
-        <v>0.016977</v>
+        <v>0.024256</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="n">
-        <v>39965</v>
+        <v>40026</v>
       </c>
       <c r="B207" s="3" t="n">
-        <v>0.020048</v>
+        <v>0.018446</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="n">
-        <v>39934</v>
+        <v>39995</v>
       </c>
       <c r="B208" s="3" t="n">
-        <v>0.034996</v>
+        <v>0.016977</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="n">
-        <v>39904</v>
+        <v>39965</v>
       </c>
       <c r="B209" s="3" t="n">
-        <v>0.03359</v>
+        <v>0.020048</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="n">
-        <v>39873</v>
+        <v>39934</v>
       </c>
       <c r="B210" s="3" t="n">
-        <v>0.031394</v>
+        <v>0.034996</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="n">
-        <v>39845</v>
+        <v>39904</v>
       </c>
       <c r="B211" s="3" t="n">
-        <v>0.035864</v>
+        <v>0.03359</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="n">
-        <v>39814</v>
+        <v>39873</v>
       </c>
       <c r="B212" s="3" t="n">
-        <v>0.08087900000000001</v>
+        <v>0.031394</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="n">
-        <v>39783</v>
+        <v>39845</v>
       </c>
       <c r="B213" s="3" t="n">
-        <v>0.019608</v>
+        <v>0.035864</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="n">
-        <v>39753</v>
+        <v>39814</v>
       </c>
       <c r="B214" s="3" t="n">
-        <v>0.03909</v>
+        <v>0.08087900000000001</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="n">
-        <v>39722</v>
+        <v>39783</v>
       </c>
       <c r="B215" s="3" t="n">
-        <v>0.522862</v>
+        <v>0.019608</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="n">
-        <v>39692</v>
+        <v>39753</v>
       </c>
       <c r="B216" s="3" t="n">
-        <v>1.666335</v>
+        <v>0.03909</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="n">
-        <v>39661</v>
+        <v>39722</v>
       </c>
       <c r="B217" s="3" t="n">
-        <v>1.933609</v>
+        <v>0.522862</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="n">
-        <v>39630</v>
+        <v>39692</v>
       </c>
       <c r="B218" s="3" t="n">
-        <v>1.955679</v>
+        <v>1.666335</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="n">
-        <v>39600</v>
+        <v>39661</v>
       </c>
       <c r="B219" s="3" t="n">
-        <v>1.860357</v>
+        <v>1.933609</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="n">
-        <v>39569</v>
+        <v>39630</v>
       </c>
       <c r="B220" s="3" t="n">
-        <v>1.796851</v>
+        <v>1.955679</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="n">
-        <v>39539</v>
+        <v>39600</v>
       </c>
       <c r="B221" s="3" t="n">
-        <v>1.850478</v>
+        <v>1.860357</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="n">
-        <v>39508</v>
+        <v>39569</v>
       </c>
       <c r="B222" s="3" t="n">
-        <v>1.894609</v>
+        <v>1.796851</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="n">
-        <v>39479</v>
+        <v>39539</v>
       </c>
       <c r="B223" s="3" t="n">
-        <v>2.240998</v>
+        <v>1.850478</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="n">
-        <v>39448</v>
+        <v>39508</v>
       </c>
       <c r="B224" s="3" t="n">
-        <v>2.241335</v>
+        <v>1.894609</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="n">
-        <v>39417</v>
+        <v>39479</v>
       </c>
       <c r="B225" s="3" t="n">
-        <v>1.873853</v>
+        <v>2.240998</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="n">
-        <v>39387</v>
+        <v>39448</v>
       </c>
       <c r="B226" s="3" t="n">
-        <v>2.115592</v>
+        <v>2.241335</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="n">
-        <v>39356</v>
+        <v>39417</v>
       </c>
       <c r="B227" s="3" t="n">
-        <v>2.118889</v>
+        <v>1.873853</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="n">
-        <v>39326</v>
+        <v>39387</v>
       </c>
       <c r="B228" s="3" t="n">
-        <v>2.209981</v>
+        <v>2.115592</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="n">
-        <v>39295</v>
+        <v>39356</v>
       </c>
       <c r="B229" s="3" t="n">
-        <v>2.3134</v>
+        <v>2.118889</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="n">
-        <v>39264</v>
+        <v>39326</v>
       </c>
       <c r="B230" s="3" t="n">
-        <v>2.490651</v>
+        <v>2.209981</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="n">
-        <v>39234</v>
+        <v>39295</v>
       </c>
       <c r="B231" s="3" t="n">
-        <v>2.418879</v>
+        <v>2.3134</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="n">
-        <v>39203</v>
+        <v>39264</v>
       </c>
       <c r="B232" s="3" t="n">
-        <v>2.165807</v>
+        <v>2.490651</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="n">
-        <v>39173</v>
+        <v>39234</v>
       </c>
       <c r="B233" s="3" t="n">
-        <v>2.066636</v>
+        <v>2.418879</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="n">
-        <v>39142</v>
+        <v>39203</v>
       </c>
       <c r="B234" s="3" t="n">
-        <v>1.979335</v>
+        <v>2.165807</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="n">
-        <v>39114</v>
+        <v>39173</v>
       </c>
       <c r="B235" s="3" t="n">
-        <v>1.835111</v>
+        <v>2.066636</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="n">
-        <v>39083</v>
+        <v>39142</v>
       </c>
       <c r="B236" s="3" t="n">
-        <v>1.905279</v>
+        <v>1.979335</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="n">
-        <v>39052</v>
+        <v>39114</v>
       </c>
       <c r="B237" s="3" t="n">
-        <v>1.897995</v>
+        <v>1.835111</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="n">
-        <v>39022</v>
+        <v>39083</v>
       </c>
       <c r="B238" s="3" t="n">
-        <v>1.768215</v>
+        <v>1.905279</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="n">
-        <v>38991</v>
+        <v>39052</v>
       </c>
       <c r="B239" s="3" t="n">
-        <v>1.627171</v>
+        <v>1.897995</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="n">
-        <v>38961</v>
+        <v>39022</v>
       </c>
       <c r="B240" s="3" t="n">
-        <v>1.682963</v>
+        <v>1.768215</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="n">
-        <v>38930</v>
+        <v>38991</v>
       </c>
       <c r="B241" s="3" t="n">
-        <v>1.370228</v>
+        <v>1.627171</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="n">
-        <v>38899</v>
+        <v>38961</v>
       </c>
       <c r="B242" s="3" t="n">
-        <v>1.345125</v>
+        <v>1.682963</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="n">
-        <v>38869</v>
+        <v>38930</v>
       </c>
       <c r="B243" s="3" t="n">
-        <v>1.242492</v>
+        <v>1.370228</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="n">
-        <v>38838</v>
+        <v>38899</v>
       </c>
       <c r="B244" s="3" t="n">
-        <v>1.11309</v>
+        <v>1.345125</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="n">
-        <v>38808</v>
+        <v>38869</v>
       </c>
       <c r="B245" s="3" t="n">
-        <v>1.187275</v>
+        <v>1.242492</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="n">
-        <v>38777</v>
+        <v>38838</v>
       </c>
       <c r="B246" s="3" t="n">
-        <v>1.05294</v>
+        <v>1.11309</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="n">
-        <v>38749</v>
+        <v>38808</v>
       </c>
       <c r="B247" s="3" t="n">
-        <v>0.895374</v>
+        <v>1.187275</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="n">
-        <v>38718</v>
+        <v>38777</v>
       </c>
       <c r="B248" s="3" t="n">
-        <v>0.828563</v>
+        <v>1.05294</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="n">
-        <v>38687</v>
+        <v>38749</v>
       </c>
       <c r="B249" s="3" t="n">
-        <v>0.609864</v>
+        <v>0.895374</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="n">
-        <v>38657</v>
+        <v>38718</v>
       </c>
       <c r="B250" s="3" t="n">
-        <v>0.68404</v>
+        <v>0.828563</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="n">
-        <v>38626</v>
+        <v>38687</v>
       </c>
       <c r="B251" s="3" t="n">
-        <v>0.673334</v>
+        <v>0.609864</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="n">
-        <v>38596</v>
+        <v>38657</v>
       </c>
       <c r="B252" s="3" t="n">
-        <v>0.674366</v>
+        <v>0.68404</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="n">
-        <v>38565</v>
+        <v>38626</v>
       </c>
       <c r="B253" s="3" t="n">
-        <v>0.677405</v>
+        <v>0.673334</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="n">
-        <v>38534</v>
+        <v>38596</v>
       </c>
       <c r="B254" s="3" t="n">
-        <v>0.678098</v>
+        <v>0.674366</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="n">
-        <v>38504</v>
+        <v>38565</v>
       </c>
       <c r="B255" s="3" t="n">
-        <v>0.631008</v>
+        <v>0.677405</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="n">
-        <v>38473</v>
+        <v>38534</v>
       </c>
       <c r="B256" s="3" t="n">
-        <v>0.665846</v>
+        <v>0.678098</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="n">
-        <v>38443</v>
+        <v>38504</v>
       </c>
       <c r="B257" s="3" t="n">
-        <v>0.646173</v>
+        <v>0.631008</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="n">
-        <v>38412</v>
+        <v>38473</v>
       </c>
       <c r="B258" s="3" t="n">
-        <v>0.809343</v>
+        <v>0.665846</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="n">
-        <v>38384</v>
+        <v>38443</v>
       </c>
       <c r="B259" s="3" t="n">
-        <v>0.67587</v>
+        <v>0.646173</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="n">
-        <v>38353</v>
+        <v>38412</v>
       </c>
       <c r="B260" s="3" t="n">
-        <v>0.654176</v>
+        <v>0.809343</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="n">
-        <v>38322</v>
+        <v>38384</v>
       </c>
       <c r="B261" s="3" t="n">
-        <v>0.497394</v>
+        <v>0.67587</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="n">
-        <v>38292</v>
+        <v>38353</v>
       </c>
       <c r="B262" s="3" t="n">
-        <v>0.503354</v>
+        <v>0.654176</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="n">
-        <v>38261</v>
+        <v>38322</v>
       </c>
       <c r="B263" s="3" t="n">
-        <v>0.63083</v>
+        <v>0.497394</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="n">
-        <v>38231</v>
+        <v>38292</v>
       </c>
       <c r="B264" s="3" t="n">
-        <v>0.53447</v>
+        <v>0.503354</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="n">
-        <v>38200</v>
+        <v>38261</v>
       </c>
       <c r="B265" s="3" t="n">
-        <v>0.173508</v>
+        <v>0.63083</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="n">
-        <v>38169</v>
+        <v>38231</v>
       </c>
       <c r="B266" s="3" t="n">
-        <v>0.1953</v>
+        <v>0.53447</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="n">
-        <v>38139</v>
+        <v>38200</v>
       </c>
       <c r="B267" s="3" t="n">
-        <v>0.360676</v>
+        <v>0.173508</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="n">
-        <v>38108</v>
+        <v>38169</v>
       </c>
       <c r="B268" s="3" t="n">
-        <v>0.112946</v>
+        <v>0.1953</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="n">
-        <v>38078</v>
+        <v>38139</v>
       </c>
       <c r="B269" s="3" t="n">
-        <v>0.108065</v>
+        <v>0.360676</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="n">
-        <v>38047</v>
+        <v>38108</v>
       </c>
       <c r="B270" s="3" t="n">
-        <v>0.110365</v>
+        <v>0.112946</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2" t="n">
-        <v>38018</v>
+        <v>38078</v>
       </c>
       <c r="B271" s="3" t="n">
-        <v>0.100093</v>
+        <v>0.108065</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="n">
-        <v>37987</v>
+        <v>38047</v>
       </c>
       <c r="B272" s="3" t="n">
-        <v>0.098549</v>
+        <v>0.110365</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="n">
-        <v>37956</v>
+        <v>38018</v>
       </c>
       <c r="B273" s="3" t="n">
-        <v>0.126631</v>
+        <v>0.100093</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="n">
-        <v>37926</v>
+        <v>37987</v>
       </c>
       <c r="B274" s="3" t="n">
-        <v>0.117566</v>
+        <v>0.098549</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="n">
-        <v>37895</v>
+        <v>37956</v>
       </c>
       <c r="B275" s="3" t="n">
-        <v>0.113241</v>
+        <v>0.126631</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="n">
-        <v>37865</v>
+        <v>37926</v>
       </c>
       <c r="B276" s="3" t="n">
-        <v>0.145845</v>
+        <v>0.117566</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="n">
-        <v>37834</v>
+        <v>37895</v>
       </c>
       <c r="B277" s="3" t="n">
-        <v>0.053337</v>
+        <v>0.113241</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="n">
-        <v>37803</v>
+        <v>37865</v>
       </c>
       <c r="B278" s="3" t="n">
-        <v>0.111008</v>
+        <v>0.145845</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="n">
-        <v>37773</v>
+        <v>37834</v>
       </c>
       <c r="B279" s="3" t="n">
-        <v>0.14823</v>
+        <v>0.053337</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="n">
-        <v>37742</v>
+        <v>37803</v>
       </c>
       <c r="B280" s="3" t="n">
-        <v>0.13474</v>
+        <v>0.111008</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="n">
-        <v>37712</v>
+        <v>37773</v>
       </c>
       <c r="B281" s="3" t="n">
-        <v>0.094747</v>
+        <v>0.14823</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="n">
-        <v>37681</v>
+        <v>37742</v>
       </c>
       <c r="B282" s="3" t="n">
-        <v>0.177559</v>
+        <v>0.13474</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="n">
-        <v>37653</v>
+        <v>37712</v>
       </c>
       <c r="B283" s="3" t="n">
-        <v>0.562408</v>
+        <v>0.094747</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="n">
-        <v>37622</v>
+        <v>37681</v>
       </c>
       <c r="B284" s="3" t="n">
-        <v>0.486557</v>
+        <v>0.177559</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="n">
-        <v>37591</v>
+        <v>37653</v>
       </c>
       <c r="B285" s="3" t="n">
-        <v>0.362647</v>
+        <v>0.562408</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="n">
-        <v>37561</v>
+        <v>37622</v>
       </c>
       <c r="B286" s="3" t="n">
-        <v>0.506908</v>
+        <v>0.486557</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2" t="n">
-        <v>37530</v>
+        <v>37591</v>
       </c>
       <c r="B287" s="3" t="n">
-        <v>0.517184</v>
+        <v>0.362647</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="n">
-        <v>37500</v>
+        <v>37561</v>
       </c>
       <c r="B288" s="3" t="n">
-        <v>0.50856</v>
+        <v>0.506908</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="n">
-        <v>37469</v>
+        <v>37530</v>
       </c>
       <c r="B289" s="3" t="n">
-        <v>0.603556</v>
+        <v>0.517184</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="n">
-        <v>37438</v>
+        <v>37500</v>
       </c>
       <c r="B290" s="3" t="n">
-        <v>0.703175</v>
+        <v>0.50856</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2" t="n">
-        <v>37408</v>
+        <v>37469</v>
       </c>
       <c r="B291" s="3" t="n">
-        <v>0.9373089999999999</v>
+        <v>0.603556</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="n">
-        <v>37377</v>
+        <v>37438</v>
       </c>
       <c r="B292" s="3" t="n">
-        <v>0.974746</v>
+        <v>0.703175</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="n">
-        <v>37347</v>
+        <v>37408</v>
       </c>
       <c r="B293" s="3" t="n">
-        <v>1.418686</v>
+        <v>0.9373089999999999</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="n">
-        <v>37316</v>
+        <v>37377</v>
       </c>
       <c r="B294" s="3" t="n">
-        <v>1.202675</v>
+        <v>0.974746</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="n">
-        <v>37288</v>
+        <v>37347</v>
       </c>
       <c r="B295" s="3" t="n">
-        <v>1.571053</v>
+        <v>1.418686</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="n">
-        <v>37257</v>
+        <v>37316</v>
       </c>
       <c r="B296" s="3" t="n">
-        <v>1.203506</v>
+        <v>1.202675</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="n">
-        <v>37226</v>
+        <v>37288</v>
       </c>
       <c r="B297" s="3" t="n">
-        <v>1.469348</v>
+        <v>1.571053</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2" t="n">
-        <v>37196</v>
+        <v>37257</v>
       </c>
       <c r="B298" s="3" t="n">
-        <v>1.960142</v>
+        <v>1.203506</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="2" t="n">
-        <v>37165</v>
+        <v>37226</v>
       </c>
       <c r="B299" s="3" t="n">
-        <v>2.118133</v>
+        <v>1.469348</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="2" t="n">
-        <v>37135</v>
+        <v>37196</v>
       </c>
       <c r="B300" s="3" t="n">
-        <v>2.027698</v>
+        <v>1.960142</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="2" t="n">
-        <v>37104</v>
+        <v>37165</v>
       </c>
       <c r="B301" s="3" t="n">
-        <v>3.123531</v>
+        <v>2.118133</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2" t="n">
-        <v>37073</v>
+        <v>37135</v>
       </c>
       <c r="B302" s="3" t="n">
-        <v>3.226346</v>
+        <v>2.027698</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="2" t="n">
-        <v>37043</v>
+        <v>37104</v>
       </c>
       <c r="B303" s="3" t="n">
-        <v>3.283814</v>
+        <v>3.123531</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2" t="n">
-        <v>37012</v>
+        <v>37073</v>
       </c>
       <c r="B304" s="3" t="n">
-        <v>3.275508</v>
+        <v>3.226346</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="2" t="n">
-        <v>36982</v>
+        <v>37043</v>
       </c>
       <c r="B305" s="3" t="n">
-        <v>3.085493</v>
+        <v>3.283814</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="2" t="n">
-        <v>36951</v>
+        <v>37012</v>
       </c>
       <c r="B306" s="3" t="n">
-        <v>3.250111</v>
+        <v>3.275508</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="2" t="n">
-        <v>36923</v>
+        <v>36982</v>
       </c>
       <c r="B307" s="3" t="n">
-        <v>3.282052</v>
+        <v>3.085493</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="2" t="n">
-        <v>36892</v>
+        <v>36951</v>
       </c>
       <c r="B308" s="3" t="n">
-        <v>3.308556</v>
+        <v>3.250111</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="2" t="n">
-        <v>36861</v>
+        <v>36923</v>
       </c>
       <c r="B309" s="3" t="n">
-        <v>3.490226</v>
+        <v>3.282052</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="2" t="n">
-        <v>36831</v>
+        <v>36892</v>
       </c>
       <c r="B310" s="3" t="n">
-        <v>2.955805</v>
+        <v>3.308556</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="2" t="n">
-        <v>36800</v>
+        <v>36861</v>
       </c>
       <c r="B311" s="3" t="n">
-        <v>2.967391</v>
+        <v>3.490226</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="2" t="n">
-        <v>36770</v>
+        <v>36831</v>
       </c>
       <c r="B312" s="3" t="n">
-        <v>2.991287</v>
+        <v>2.955805</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="2" t="n">
-        <v>36739</v>
+        <v>36800</v>
       </c>
       <c r="B313" s="3" t="n">
-        <v>3.125945</v>
+        <v>2.967391</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="2" t="n">
-        <v>36708</v>
+        <v>36770</v>
       </c>
       <c r="B314" s="3" t="n">
-        <v>2.778948</v>
+        <v>2.991287</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="2" t="n">
-        <v>36678</v>
+        <v>36739</v>
       </c>
       <c r="B315" s="3" t="n">
-        <v>3.054887</v>
+        <v>3.125945</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="2" t="n">
-        <v>36647</v>
+        <v>36708</v>
       </c>
       <c r="B316" s="3" t="n">
-        <v>3.047974</v>
+        <v>2.778948</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="2" t="n">
-        <v>36617</v>
+        <v>36678</v>
       </c>
       <c r="B317" s="3" t="n">
-        <v>2.547827</v>
+        <v>3.054887</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="2" t="n">
-        <v>36586</v>
+        <v>36647</v>
       </c>
       <c r="B318" s="3" t="n">
-        <v>2.361749</v>
+        <v>3.047974</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="2" t="n">
-        <v>36557</v>
+        <v>36617</v>
       </c>
       <c r="B319" s="3" t="n">
-        <v>1.342026</v>
+        <v>2.547827</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="2" t="n">
+        <v>36586</v>
+      </c>
+      <c r="B320" s="3" t="n">
+        <v>2.361749</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="2" t="n">
+        <v>36557</v>
+      </c>
+      <c r="B321" s="3" t="n">
+        <v>1.342026</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="2" t="n">
         <v>36526</v>
       </c>
-      <c r="B320" s="3" t="n">
+      <c r="B322" s="3" t="n">
         <v>2.28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>