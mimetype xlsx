--- v1 (2026-06-03)
+++ v2 (2026-07-22)
@@ -420,2621 +420,2629 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B322"/>
+  <dimension ref="A1:B323"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Tipo Overnight - SARON (CHF)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Swiss Average Rate Overnight</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Fuente: SNB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Valor (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46143</v>
+        <v>46174</v>
       </c>
       <c r="B6" s="3" t="n">
-        <v>-0.055974</v>
+        <v>-0.043903</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46113</v>
+        <v>46143</v>
       </c>
       <c r="B7" s="3" t="n">
-        <v>-0.046989</v>
+        <v>-0.055974</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46082</v>
+        <v>46113</v>
       </c>
       <c r="B8" s="3" t="n">
-        <v>-0.066425</v>
+        <v>-0.046989</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46054</v>
+        <v>46082</v>
       </c>
       <c r="B9" s="3" t="n">
-        <v>-0.076166</v>
+        <v>-0.066425</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46023</v>
+        <v>46054</v>
       </c>
       <c r="B10" s="3" t="n">
-        <v>-0.07442799999999999</v>
+        <v>-0.076166</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>45992</v>
+        <v>46023</v>
       </c>
       <c r="B11" s="3" t="n">
-        <v>-0.07922800000000001</v>
+        <v>-0.07442799999999999</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>45962</v>
+        <v>45992</v>
       </c>
       <c r="B12" s="3" t="n">
-        <v>-0.053351</v>
+        <v>-0.07922800000000001</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>45931</v>
+        <v>45962</v>
       </c>
       <c r="B13" s="3" t="n">
-        <v>-0.049317</v>
+        <v>-0.053351</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>45901</v>
+        <v>45931</v>
       </c>
       <c r="B14" s="3" t="n">
-        <v>-0.045082</v>
+        <v>-0.049317</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>45870</v>
+        <v>45901</v>
       </c>
       <c r="B15" s="3" t="n">
-        <v>-0.06214</v>
+        <v>-0.045082</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>45839</v>
+        <v>45870</v>
       </c>
       <c r="B16" s="3" t="n">
-        <v>-0.0327</v>
+        <v>-0.06214</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>45809</v>
+        <v>45839</v>
       </c>
       <c r="B17" s="3" t="n">
-        <v>-0.031727</v>
+        <v>-0.0327</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>45778</v>
+        <v>45809</v>
       </c>
       <c r="B18" s="3" t="n">
-        <v>0.207065</v>
+        <v>-0.031727</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>45748</v>
+        <v>45778</v>
       </c>
       <c r="B19" s="3" t="n">
-        <v>0.197924</v>
+        <v>0.207065</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>45717</v>
+        <v>45748</v>
       </c>
       <c r="B20" s="3" t="n">
-        <v>0.206315</v>
+        <v>0.197924</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>45689</v>
+        <v>45717</v>
       </c>
       <c r="B21" s="3" t="n">
-        <v>0.428856</v>
+        <v>0.206315</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>45658</v>
+        <v>45689</v>
       </c>
       <c r="B22" s="3" t="n">
-        <v>0.430306</v>
+        <v>0.428856</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>45627</v>
+        <v>45658</v>
       </c>
       <c r="B23" s="3" t="n">
-        <v>0.451195</v>
+        <v>0.430306</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>45597</v>
+        <v>45627</v>
       </c>
       <c r="B24" s="3" t="n">
-        <v>0.942743</v>
+        <v>0.451195</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>45566</v>
+        <v>45597</v>
       </c>
       <c r="B25" s="3" t="n">
-        <v>0.949059</v>
+        <v>0.942743</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>45536</v>
+        <v>45566</v>
       </c>
       <c r="B26" s="3" t="n">
-        <v>0.9574009999999999</v>
+        <v>0.949059</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>45505</v>
+        <v>45536</v>
       </c>
       <c r="B27" s="3" t="n">
-        <v>1.217226</v>
+        <v>0.9574009999999999</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>45474</v>
+        <v>45505</v>
       </c>
       <c r="B28" s="3" t="n">
-        <v>1.21096</v>
+        <v>1.217226</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>45444</v>
+        <v>45474</v>
       </c>
       <c r="B29" s="3" t="n">
-        <v>1.215794</v>
+        <v>1.21096</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>45413</v>
+        <v>45444</v>
       </c>
       <c r="B30" s="3" t="n">
-        <v>1.450122</v>
+        <v>1.215794</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>45383</v>
+        <v>45413</v>
       </c>
       <c r="B31" s="3" t="n">
-        <v>1.444518</v>
+        <v>1.450122</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>45352</v>
+        <v>45383</v>
       </c>
       <c r="B32" s="3" t="n">
-        <v>1.464207</v>
+        <v>1.444518</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>45323</v>
+        <v>45352</v>
       </c>
       <c r="B33" s="3" t="n">
-        <v>1.697838</v>
+        <v>1.464207</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>45292</v>
+        <v>45323</v>
       </c>
       <c r="B34" s="3" t="n">
-        <v>1.698236</v>
+        <v>1.697838</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>45261</v>
+        <v>45292</v>
       </c>
       <c r="B35" s="3" t="n">
-        <v>1.695237</v>
+        <v>1.698236</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>45231</v>
+        <v>45261</v>
       </c>
       <c r="B36" s="3" t="n">
-        <v>1.701526</v>
+        <v>1.695237</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>45200</v>
+        <v>45231</v>
       </c>
       <c r="B37" s="3" t="n">
-        <v>1.704967</v>
+        <v>1.701526</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>45170</v>
+        <v>45200</v>
       </c>
       <c r="B38" s="3" t="n">
-        <v>1.714893</v>
+        <v>1.704967</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>45139</v>
+        <v>45170</v>
       </c>
       <c r="B39" s="3" t="n">
-        <v>1.705343</v>
+        <v>1.714893</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>45108</v>
+        <v>45139</v>
       </c>
       <c r="B40" s="3" t="n">
-        <v>1.702332</v>
+        <v>1.705343</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>45078</v>
+        <v>45108</v>
       </c>
       <c r="B41" s="3" t="n">
-        <v>1.706544</v>
+        <v>1.702332</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>45047</v>
+        <v>45078</v>
       </c>
       <c r="B42" s="3" t="n">
-        <v>1.441883</v>
+        <v>1.706544</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>45017</v>
+        <v>45047</v>
       </c>
       <c r="B43" s="3" t="n">
-        <v>1.419656</v>
+        <v>1.441883</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>44986</v>
+        <v>45017</v>
       </c>
       <c r="B44" s="3" t="n">
-        <v>1.418617</v>
+        <v>1.419656</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>44958</v>
+        <v>44986</v>
       </c>
       <c r="B45" s="3" t="n">
-        <v>0.937929</v>
+        <v>1.418617</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>44927</v>
+        <v>44958</v>
       </c>
       <c r="B46" s="3" t="n">
-        <v>0.946142</v>
+        <v>0.937929</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>44896</v>
+        <v>44927</v>
       </c>
       <c r="B47" s="3" t="n">
-        <v>0.942118</v>
+        <v>0.946142</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>44866</v>
+        <v>44896</v>
       </c>
       <c r="B48" s="3" t="n">
-        <v>0.459251</v>
+        <v>0.942118</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>44835</v>
+        <v>44866</v>
       </c>
       <c r="B49" s="3" t="n">
-        <v>0.470718</v>
+        <v>0.459251</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>44805</v>
+        <v>44835</v>
       </c>
       <c r="B50" s="3" t="n">
-        <v>0.43653</v>
+        <v>0.470718</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>44774</v>
+        <v>44805</v>
       </c>
       <c r="B51" s="3" t="n">
-        <v>-0.200623</v>
+        <v>0.43653</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>44743</v>
+        <v>44774</v>
       </c>
       <c r="B52" s="3" t="n">
-        <v>-0.18865</v>
+        <v>-0.200623</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>44713</v>
+        <v>44743</v>
       </c>
       <c r="B53" s="3" t="n">
-        <v>-0.195447</v>
+        <v>-0.18865</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
-        <v>44682</v>
+        <v>44713</v>
       </c>
       <c r="B54" s="3" t="n">
-        <v>-0.692302</v>
+        <v>-0.195447</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
-        <v>44652</v>
+        <v>44682</v>
       </c>
       <c r="B55" s="3" t="n">
-        <v>-0.701592</v>
+        <v>-0.692302</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
-        <v>44621</v>
+        <v>44652</v>
       </c>
       <c r="B56" s="3" t="n">
-        <v>-0.701726</v>
+        <v>-0.701592</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
-        <v>44593</v>
+        <v>44621</v>
       </c>
       <c r="B57" s="3" t="n">
-        <v>-0.698075</v>
+        <v>-0.701726</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
-        <v>44562</v>
+        <v>44593</v>
       </c>
       <c r="B58" s="3" t="n">
-        <v>-0.696923</v>
+        <v>-0.698075</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
-        <v>44531</v>
+        <v>44562</v>
       </c>
       <c r="B59" s="3" t="n">
-        <v>-0.68483</v>
+        <v>-0.696923</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
-        <v>44501</v>
+        <v>44531</v>
       </c>
       <c r="B60" s="3" t="n">
-        <v>-0.680889</v>
+        <v>-0.68483</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
-        <v>44470</v>
+        <v>44501</v>
       </c>
       <c r="B61" s="3" t="n">
-        <v>-0.693678</v>
+        <v>-0.680889</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
-        <v>44440</v>
+        <v>44470</v>
       </c>
       <c r="B62" s="3" t="n">
-        <v>-0.6728769999999999</v>
+        <v>-0.693678</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
-        <v>44409</v>
+        <v>44440</v>
       </c>
       <c r="B63" s="3" t="n">
-        <v>-0.72305</v>
+        <v>-0.6728769999999999</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
-        <v>44378</v>
+        <v>44409</v>
       </c>
       <c r="B64" s="3" t="n">
-        <v>-0.721564</v>
+        <v>-0.72305</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
-        <v>44348</v>
+        <v>44378</v>
       </c>
       <c r="B65" s="3" t="n">
-        <v>-0.722566</v>
+        <v>-0.721564</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
-        <v>44317</v>
+        <v>44348</v>
       </c>
       <c r="B66" s="3" t="n">
-        <v>-0.7255779999999999</v>
+        <v>-0.722566</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
-        <v>44287</v>
+        <v>44317</v>
       </c>
       <c r="B67" s="3" t="n">
-        <v>-0.725071</v>
+        <v>-0.7255779999999999</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
-        <v>44256</v>
+        <v>44287</v>
       </c>
       <c r="B68" s="3" t="n">
-        <v>-0.72334</v>
+        <v>-0.725071</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
-        <v>44228</v>
+        <v>44256</v>
       </c>
       <c r="B69" s="3" t="n">
-        <v>-0.725267</v>
+        <v>-0.72334</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
-        <v>44197</v>
+        <v>44228</v>
       </c>
       <c r="B70" s="3" t="n">
-        <v>-0.7250180000000001</v>
+        <v>-0.725267</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
-        <v>44166</v>
+        <v>44197</v>
       </c>
       <c r="B71" s="3" t="n">
-        <v>-0.726264</v>
+        <v>-0.7250180000000001</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
-        <v>44136</v>
+        <v>44166</v>
       </c>
       <c r="B72" s="3" t="n">
-        <v>-0.72109</v>
+        <v>-0.726264</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
-        <v>44105</v>
+        <v>44136</v>
       </c>
       <c r="B73" s="3" t="n">
-        <v>-0.71804</v>
+        <v>-0.72109</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
-        <v>44075</v>
+        <v>44105</v>
       </c>
       <c r="B74" s="3" t="n">
-        <v>-0.71371</v>
+        <v>-0.71804</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
-        <v>44044</v>
+        <v>44075</v>
       </c>
       <c r="B75" s="3" t="n">
-        <v>-0.70568</v>
+        <v>-0.71371</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
-        <v>44013</v>
+        <v>44044</v>
       </c>
       <c r="B76" s="3" t="n">
-        <v>-0.7037</v>
+        <v>-0.70568</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
-        <v>43983</v>
+        <v>44013</v>
       </c>
       <c r="B77" s="3" t="n">
-        <v>-0.66239</v>
+        <v>-0.7037</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
-        <v>43952</v>
+        <v>43983</v>
       </c>
       <c r="B78" s="3" t="n">
-        <v>-0.65962</v>
+        <v>-0.66239</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
-        <v>43922</v>
+        <v>43952</v>
       </c>
       <c r="B79" s="3" t="n">
-        <v>-0.65946</v>
+        <v>-0.65962</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
-        <v>43891</v>
+        <v>43922</v>
       </c>
       <c r="B80" s="3" t="n">
-        <v>-0.6661899999999999</v>
+        <v>-0.65946</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
-        <v>43862</v>
+        <v>43891</v>
       </c>
       <c r="B81" s="3" t="n">
-        <v>-0.70741</v>
+        <v>-0.6661899999999999</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
-        <v>43831</v>
+        <v>43862</v>
       </c>
       <c r="B82" s="3" t="n">
-        <v>-0.70191</v>
+        <v>-0.70741</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
-        <v>43800</v>
+        <v>43831</v>
       </c>
       <c r="B83" s="3" t="n">
-        <v>-0.65925</v>
+        <v>-0.70191</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
-        <v>43770</v>
+        <v>43800</v>
       </c>
       <c r="B84" s="3" t="n">
-        <v>-0.7065</v>
+        <v>-0.65925</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
-        <v>43739</v>
+        <v>43770</v>
       </c>
       <c r="B85" s="3" t="n">
-        <v>-0.73297</v>
+        <v>-0.7065</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
-        <v>43709</v>
+        <v>43739</v>
       </c>
       <c r="B86" s="3" t="n">
-        <v>-0.74627</v>
+        <v>-0.73297</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
-        <v>43678</v>
+        <v>43709</v>
       </c>
       <c r="B87" s="3" t="n">
-        <v>-0.74726</v>
+        <v>-0.74627</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
-        <v>43647</v>
+        <v>43678</v>
       </c>
       <c r="B88" s="3" t="n">
-        <v>-0.74512</v>
+        <v>-0.74726</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
-        <v>43617</v>
+        <v>43647</v>
       </c>
       <c r="B89" s="3" t="n">
-        <v>-0.7402300000000001</v>
+        <v>-0.74512</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
-        <v>43586</v>
+        <v>43617</v>
       </c>
       <c r="B90" s="3" t="n">
-        <v>-0.73687</v>
+        <v>-0.7402300000000001</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
-        <v>43556</v>
+        <v>43586</v>
       </c>
       <c r="B91" s="3" t="n">
-        <v>-0.73173</v>
+        <v>-0.73687</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
-        <v>43525</v>
+        <v>43556</v>
       </c>
       <c r="B92" s="3" t="n">
-        <v>-0.737656</v>
+        <v>-0.73173</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
-        <v>43497</v>
+        <v>43525</v>
       </c>
       <c r="B93" s="3" t="n">
-        <v>-0.738785</v>
+        <v>-0.737656</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
-        <v>43466</v>
+        <v>43497</v>
       </c>
       <c r="B94" s="3" t="n">
-        <v>-0.731819</v>
+        <v>-0.738785</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
-        <v>43435</v>
+        <v>43466</v>
       </c>
       <c r="B95" s="3" t="n">
-        <v>-0.730971</v>
+        <v>-0.731819</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
-        <v>43405</v>
+        <v>43435</v>
       </c>
       <c r="B96" s="3" t="n">
-        <v>-0.732697</v>
+        <v>-0.730971</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
-        <v>43374</v>
+        <v>43405</v>
       </c>
       <c r="B97" s="3" t="n">
-        <v>-0.73731</v>
+        <v>-0.732697</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
-        <v>43344</v>
+        <v>43374</v>
       </c>
       <c r="B98" s="3" t="n">
-        <v>-0.785767</v>
+        <v>-0.73731</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
-        <v>43313</v>
+        <v>43344</v>
       </c>
       <c r="B99" s="3" t="n">
-        <v>-0.731997</v>
+        <v>-0.785767</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
-        <v>43282</v>
+        <v>43313</v>
       </c>
       <c r="B100" s="3" t="n">
-        <v>-0.730823</v>
+        <v>-0.731997</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
-        <v>43252</v>
+        <v>43282</v>
       </c>
       <c r="B101" s="3" t="n">
-        <v>-0.730086</v>
+        <v>-0.730823</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
-        <v>43221</v>
+        <v>43252</v>
       </c>
       <c r="B102" s="3" t="n">
-        <v>-0.728226</v>
+        <v>-0.730086</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
-        <v>43191</v>
+        <v>43221</v>
       </c>
       <c r="B103" s="3" t="n">
-        <v>-0.729806</v>
+        <v>-0.728226</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
-        <v>43160</v>
+        <v>43191</v>
       </c>
       <c r="B104" s="3" t="n">
-        <v>-0.73834</v>
+        <v>-0.729806</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
-        <v>43132</v>
+        <v>43160</v>
       </c>
       <c r="B105" s="3" t="n">
-        <v>-0.759249</v>
+        <v>-0.73834</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
-        <v>43101</v>
+        <v>43132</v>
       </c>
       <c r="B106" s="3" t="n">
-        <v>-0.740278</v>
+        <v>-0.759249</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
-        <v>43070</v>
+        <v>43101</v>
       </c>
       <c r="B107" s="3" t="n">
-        <v>-0.746149</v>
+        <v>-0.740278</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
-        <v>43040</v>
+        <v>43070</v>
       </c>
       <c r="B108" s="3" t="n">
-        <v>-0.736376</v>
+        <v>-0.746149</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
-        <v>43009</v>
+        <v>43040</v>
       </c>
       <c r="B109" s="3" t="n">
-        <v>-0.7374039999999999</v>
+        <v>-0.736376</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
-        <v>42979</v>
+        <v>43009</v>
       </c>
       <c r="B110" s="3" t="n">
-        <v>-0.742996</v>
+        <v>-0.7374039999999999</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
-        <v>42948</v>
+        <v>42979</v>
       </c>
       <c r="B111" s="3" t="n">
-        <v>-0.732305</v>
+        <v>-0.742996</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
-        <v>42917</v>
+        <v>42948</v>
       </c>
       <c r="B112" s="3" t="n">
-        <v>-0.732636</v>
+        <v>-0.732305</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
-        <v>42887</v>
+        <v>42917</v>
       </c>
       <c r="B113" s="3" t="n">
-        <v>-0.734155</v>
+        <v>-0.732636</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
-        <v>42856</v>
+        <v>42887</v>
       </c>
       <c r="B114" s="3" t="n">
-        <v>-0.734836</v>
+        <v>-0.734155</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
-        <v>42826</v>
+        <v>42856</v>
       </c>
       <c r="B115" s="3" t="n">
-        <v>-0.738899</v>
+        <v>-0.734836</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
-        <v>42795</v>
+        <v>42826</v>
       </c>
       <c r="B116" s="3" t="n">
-        <v>-0.7370139999999999</v>
+        <v>-0.738899</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
-        <v>42767</v>
+        <v>42795</v>
       </c>
       <c r="B117" s="3" t="n">
-        <v>-0.72986</v>
+        <v>-0.7370139999999999</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
-        <v>42736</v>
+        <v>42767</v>
       </c>
       <c r="B118" s="3" t="n">
-        <v>-0.732656</v>
+        <v>-0.72986</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
-        <v>42705</v>
+        <v>42736</v>
       </c>
       <c r="B119" s="3" t="n">
-        <v>-0.731921</v>
+        <v>-0.732656</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
-        <v>42675</v>
+        <v>42705</v>
       </c>
       <c r="B120" s="3" t="n">
-        <v>-0.728146</v>
+        <v>-0.731921</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
-        <v>42644</v>
+        <v>42675</v>
       </c>
       <c r="B121" s="3" t="n">
-        <v>-0.7294119999999999</v>
+        <v>-0.728146</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
-        <v>42614</v>
+        <v>42644</v>
       </c>
       <c r="B122" s="3" t="n">
-        <v>-0.744965</v>
+        <v>-0.7294119999999999</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
-        <v>42583</v>
+        <v>42614</v>
       </c>
       <c r="B123" s="3" t="n">
-        <v>-0.731087</v>
+        <v>-0.744965</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
-        <v>42552</v>
+        <v>42583</v>
       </c>
       <c r="B124" s="3" t="n">
-        <v>-0.745432</v>
+        <v>-0.731087</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
-        <v>42522</v>
+        <v>42552</v>
       </c>
       <c r="B125" s="3" t="n">
-        <v>-0.765593</v>
+        <v>-0.745432</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
-        <v>42491</v>
+        <v>42522</v>
       </c>
       <c r="B126" s="3" t="n">
-        <v>-0.729792</v>
+        <v>-0.765593</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
-        <v>42461</v>
+        <v>42491</v>
       </c>
       <c r="B127" s="3" t="n">
-        <v>-0.726368</v>
+        <v>-0.729792</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
-        <v>42430</v>
+        <v>42461</v>
       </c>
       <c r="B128" s="3" t="n">
-        <v>-0.737954</v>
+        <v>-0.726368</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
-        <v>42401</v>
+        <v>42430</v>
       </c>
       <c r="B129" s="3" t="n">
-        <v>-0.733788</v>
+        <v>-0.737954</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
-        <v>42370</v>
+        <v>42401</v>
       </c>
       <c r="B130" s="3" t="n">
-        <v>-0.723007</v>
+        <v>-0.733788</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
-        <v>42339</v>
+        <v>42370</v>
       </c>
       <c r="B131" s="3" t="n">
-        <v>-0.721086</v>
+        <v>-0.723007</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
-        <v>42309</v>
+        <v>42339</v>
       </c>
       <c r="B132" s="3" t="n">
-        <v>-0.72187</v>
+        <v>-0.721086</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
-        <v>42278</v>
+        <v>42309</v>
       </c>
       <c r="B133" s="3" t="n">
-        <v>-0.724732</v>
+        <v>-0.72187</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
-        <v>42248</v>
+        <v>42278</v>
       </c>
       <c r="B134" s="3" t="n">
-        <v>-0.719895</v>
+        <v>-0.724732</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="n">
-        <v>42217</v>
+        <v>42248</v>
       </c>
       <c r="B135" s="3" t="n">
-        <v>-0.724588</v>
+        <v>-0.719895</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
-        <v>42186</v>
+        <v>42217</v>
       </c>
       <c r="B136" s="3" t="n">
-        <v>-0.738677</v>
+        <v>-0.724588</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="n">
-        <v>42156</v>
+        <v>42186</v>
       </c>
       <c r="B137" s="3" t="n">
-        <v>-0.727129</v>
+        <v>-0.738677</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
-        <v>42125</v>
+        <v>42156</v>
       </c>
       <c r="B138" s="3" t="n">
-        <v>-0.726401</v>
+        <v>-0.727129</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
-        <v>42095</v>
+        <v>42125</v>
       </c>
       <c r="B139" s="3" t="n">
-        <v>-0.722648</v>
+        <v>-0.726401</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
-        <v>42064</v>
+        <v>42095</v>
       </c>
       <c r="B140" s="3" t="n">
-        <v>-0.730568</v>
+        <v>-0.722648</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
-        <v>42036</v>
+        <v>42064</v>
       </c>
       <c r="B141" s="3" t="n">
-        <v>-0.7561</v>
+        <v>-0.730568</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
-        <v>42005</v>
+        <v>42036</v>
       </c>
       <c r="B142" s="3" t="n">
-        <v>-0.678498</v>
+        <v>-0.7561</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="n">
-        <v>41974</v>
+        <v>42005</v>
       </c>
       <c r="B143" s="3" t="n">
-        <v>0.003368</v>
+        <v>-0.678498</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
-        <v>41944</v>
+        <v>41974</v>
       </c>
       <c r="B144" s="3" t="n">
-        <v>-0.015032</v>
+        <v>0.003368</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
-        <v>41913</v>
+        <v>41944</v>
       </c>
       <c r="B145" s="3" t="n">
-        <v>-0.034484</v>
+        <v>-0.015032</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
-        <v>41883</v>
+        <v>41913</v>
       </c>
       <c r="B146" s="3" t="n">
-        <v>0.01231</v>
+        <v>-0.034484</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="n">
-        <v>41852</v>
+        <v>41883</v>
       </c>
       <c r="B147" s="3" t="n">
-        <v>0.006218</v>
+        <v>0.01231</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
-        <v>41821</v>
+        <v>41852</v>
       </c>
       <c r="B148" s="3" t="n">
-        <v>-0.034751</v>
+        <v>0.006218</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
-        <v>41791</v>
+        <v>41821</v>
       </c>
       <c r="B149" s="3" t="n">
-        <v>-0.036625</v>
+        <v>-0.034751</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
-        <v>41760</v>
+        <v>41791</v>
       </c>
       <c r="B150" s="3" t="n">
-        <v>-0.022355</v>
+        <v>-0.036625</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="n">
-        <v>41730</v>
+        <v>41760</v>
       </c>
       <c r="B151" s="3" t="n">
-        <v>-0.038873</v>
+        <v>-0.022355</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
-        <v>41699</v>
+        <v>41730</v>
       </c>
       <c r="B152" s="3" t="n">
-        <v>-0.000316</v>
+        <v>-0.038873</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="n">
-        <v>41671</v>
+        <v>41699</v>
       </c>
       <c r="B153" s="3" t="n">
-        <v>-0.02602</v>
+        <v>-0.000316</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="n">
-        <v>41640</v>
+        <v>41671</v>
       </c>
       <c r="B154" s="3" t="n">
-        <v>-0.015391</v>
+        <v>-0.02602</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="n">
-        <v>41609</v>
+        <v>41640</v>
       </c>
       <c r="B155" s="3" t="n">
-        <v>0.08931500000000001</v>
+        <v>-0.015391</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="n">
-        <v>41579</v>
+        <v>41609</v>
       </c>
       <c r="B156" s="3" t="n">
-        <v>-0.033343</v>
+        <v>0.08931500000000001</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="n">
-        <v>41548</v>
+        <v>41579</v>
       </c>
       <c r="B157" s="3" t="n">
-        <v>-0.016479</v>
+        <v>-0.033343</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="n">
-        <v>41518</v>
+        <v>41548</v>
       </c>
       <c r="B158" s="3" t="n">
-        <v>-0.001193</v>
+        <v>-0.016479</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="n">
-        <v>41487</v>
+        <v>41518</v>
       </c>
       <c r="B159" s="3" t="n">
-        <v>0.010574</v>
+        <v>-0.001193</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="n">
-        <v>41456</v>
+        <v>41487</v>
       </c>
       <c r="B160" s="3" t="n">
-        <v>-0.005746</v>
+        <v>0.010574</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="n">
-        <v>41426</v>
+        <v>41456</v>
       </c>
       <c r="B161" s="3" t="n">
-        <v>0.004224</v>
+        <v>-0.005746</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="n">
-        <v>41395</v>
+        <v>41426</v>
       </c>
       <c r="B162" s="3" t="n">
-        <v>-0.024285</v>
+        <v>0.004224</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="n">
-        <v>41365</v>
+        <v>41395</v>
       </c>
       <c r="B163" s="3" t="n">
-        <v>-0.008163</v>
+        <v>-0.024285</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="n">
-        <v>41334</v>
+        <v>41365</v>
       </c>
       <c r="B164" s="3" t="n">
-        <v>-0.017292</v>
+        <v>-0.008163</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="n">
-        <v>41306</v>
+        <v>41334</v>
       </c>
       <c r="B165" s="3" t="n">
-        <v>-0.035067</v>
+        <v>-0.017292</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="n">
-        <v>41275</v>
+        <v>41306</v>
       </c>
       <c r="B166" s="3" t="n">
-        <v>-0.028182</v>
+        <v>-0.035067</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="n">
-        <v>41244</v>
+        <v>41275</v>
       </c>
       <c r="B167" s="3" t="n">
-        <v>0.032766</v>
+        <v>-0.028182</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="n">
-        <v>41214</v>
+        <v>41244</v>
       </c>
       <c r="B168" s="3" t="n">
-        <v>0.04</v>
+        <v>0.032766</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="n">
-        <v>41183</v>
+        <v>41214</v>
       </c>
       <c r="B169" s="3" t="n">
-        <v>-0.027541</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="n">
-        <v>41153</v>
+        <v>41183</v>
       </c>
       <c r="B170" s="3" t="n">
-        <v>0.022813</v>
+        <v>-0.027541</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="n">
-        <v>41122</v>
+        <v>41153</v>
       </c>
       <c r="B171" s="3" t="n">
-        <v>-0.023866</v>
+        <v>0.022813</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="n">
-        <v>41091</v>
+        <v>41122</v>
       </c>
       <c r="B172" s="3" t="n">
-        <v>-0.057817</v>
+        <v>-0.023866</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="n">
-        <v>41061</v>
+        <v>41091</v>
       </c>
       <c r="B173" s="3" t="n">
-        <v>0.027838</v>
+        <v>-0.057817</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="n">
-        <v>41030</v>
+        <v>41061</v>
       </c>
       <c r="B174" s="3" t="n">
-        <v>0.016374</v>
+        <v>0.027838</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="n">
-        <v>41000</v>
+        <v>41030</v>
       </c>
       <c r="B175" s="3" t="n">
-        <v>-0.017135</v>
+        <v>0.016374</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="n">
-        <v>40969</v>
+        <v>41000</v>
       </c>
       <c r="B176" s="3" t="n">
-        <v>0.007232</v>
+        <v>-0.017135</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="n">
-        <v>40940</v>
+        <v>40969</v>
       </c>
       <c r="B177" s="3" t="n">
-        <v>-0.001064</v>
+        <v>0.007232</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="n">
-        <v>40909</v>
+        <v>40940</v>
       </c>
       <c r="B178" s="3" t="n">
-        <v>-0.012948</v>
+        <v>-0.001064</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="n">
-        <v>40878</v>
+        <v>40909</v>
       </c>
       <c r="B179" s="3" t="n">
-        <v>0.018136</v>
+        <v>-0.012948</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="n">
-        <v>40848</v>
+        <v>40878</v>
       </c>
       <c r="B180" s="3" t="n">
-        <v>0.02014</v>
+        <v>0.018136</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="n">
-        <v>40817</v>
+        <v>40848</v>
       </c>
       <c r="B181" s="3" t="n">
-        <v>0.002873</v>
+        <v>0.02014</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="n">
-        <v>40787</v>
+        <v>40817</v>
       </c>
       <c r="B182" s="3" t="n">
-        <v>0.008338999999999999</v>
+        <v>0.002873</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="n">
-        <v>40756</v>
+        <v>40787</v>
       </c>
       <c r="B183" s="3" t="n">
-        <v>-0.009757999999999999</v>
+        <v>0.008338999999999999</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="n">
-        <v>40725</v>
+        <v>40756</v>
       </c>
       <c r="B184" s="3" t="n">
-        <v>0.05025</v>
+        <v>-0.009757999999999999</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="n">
-        <v>40695</v>
+        <v>40725</v>
       </c>
       <c r="B185" s="3" t="n">
-        <v>0.07111000000000001</v>
+        <v>0.05025</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="n">
-        <v>40664</v>
+        <v>40695</v>
       </c>
       <c r="B186" s="3" t="n">
-        <v>0.02816</v>
+        <v>0.07111000000000001</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="n">
-        <v>40634</v>
+        <v>40664</v>
       </c>
       <c r="B187" s="3" t="n">
-        <v>0.030437</v>
+        <v>0.02816</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="n">
-        <v>40603</v>
+        <v>40634</v>
       </c>
       <c r="B188" s="3" t="n">
-        <v>0.08375299999999999</v>
+        <v>0.030437</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="n">
-        <v>40575</v>
+        <v>40603</v>
       </c>
       <c r="B189" s="3" t="n">
-        <v>0.078858</v>
+        <v>0.08375299999999999</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="n">
-        <v>40544</v>
+        <v>40575</v>
       </c>
       <c r="B190" s="3" t="n">
-        <v>0.10152</v>
+        <v>0.078858</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="n">
-        <v>40513</v>
+        <v>40544</v>
       </c>
       <c r="B191" s="3" t="n">
-        <v>0.050282</v>
+        <v>0.10152</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="n">
-        <v>40483</v>
+        <v>40513</v>
       </c>
       <c r="B192" s="3" t="n">
-        <v>0.15866</v>
+        <v>0.050282</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="n">
-        <v>40452</v>
+        <v>40483</v>
       </c>
       <c r="B193" s="3" t="n">
-        <v>0.058606</v>
+        <v>0.15866</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="n">
-        <v>40422</v>
+        <v>40452</v>
       </c>
       <c r="B194" s="3" t="n">
-        <v>0.093595</v>
+        <v>0.058606</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="n">
-        <v>40391</v>
+        <v>40422</v>
       </c>
       <c r="B195" s="3" t="n">
-        <v>0.318768</v>
+        <v>0.093595</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="n">
-        <v>40360</v>
+        <v>40391</v>
       </c>
       <c r="B196" s="3" t="n">
-        <v>0.07954799999999999</v>
+        <v>0.318768</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="n">
-        <v>40330</v>
+        <v>40360</v>
       </c>
       <c r="B197" s="3" t="n">
-        <v>0.059386</v>
+        <v>0.07954799999999999</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="n">
-        <v>40299</v>
+        <v>40330</v>
       </c>
       <c r="B198" s="3" t="n">
-        <v>0.016089</v>
+        <v>0.059386</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="n">
-        <v>40269</v>
+        <v>40299</v>
       </c>
       <c r="B199" s="3" t="n">
-        <v>0.027666</v>
+        <v>0.016089</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="n">
-        <v>40238</v>
+        <v>40269</v>
       </c>
       <c r="B200" s="3" t="n">
-        <v>0.052509</v>
+        <v>0.027666</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="n">
-        <v>40210</v>
+        <v>40238</v>
       </c>
       <c r="B201" s="3" t="n">
-        <v>0.037635</v>
+        <v>0.052509</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="n">
-        <v>40179</v>
+        <v>40210</v>
       </c>
       <c r="B202" s="3" t="n">
-        <v>0.027068</v>
+        <v>0.037635</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="n">
-        <v>40148</v>
+        <v>40179</v>
       </c>
       <c r="B203" s="3" t="n">
-        <v>0.031984</v>
+        <v>0.027068</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="n">
-        <v>40118</v>
+        <v>40148</v>
       </c>
       <c r="B204" s="3" t="n">
-        <v>0.043573</v>
+        <v>0.031984</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="n">
-        <v>40087</v>
+        <v>40118</v>
       </c>
       <c r="B205" s="3" t="n">
-        <v>0.045043</v>
+        <v>0.043573</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="n">
-        <v>40057</v>
+        <v>40087</v>
       </c>
       <c r="B206" s="3" t="n">
-        <v>0.024256</v>
+        <v>0.045043</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="n">
-        <v>40026</v>
+        <v>40057</v>
       </c>
       <c r="B207" s="3" t="n">
-        <v>0.018446</v>
+        <v>0.024256</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="n">
-        <v>39995</v>
+        <v>40026</v>
       </c>
       <c r="B208" s="3" t="n">
-        <v>0.016977</v>
+        <v>0.018446</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="n">
-        <v>39965</v>
+        <v>39995</v>
       </c>
       <c r="B209" s="3" t="n">
-        <v>0.020048</v>
+        <v>0.016977</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="n">
-        <v>39934</v>
+        <v>39965</v>
       </c>
       <c r="B210" s="3" t="n">
-        <v>0.034996</v>
+        <v>0.020048</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="n">
-        <v>39904</v>
+        <v>39934</v>
       </c>
       <c r="B211" s="3" t="n">
-        <v>0.03359</v>
+        <v>0.034996</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="n">
-        <v>39873</v>
+        <v>39904</v>
       </c>
       <c r="B212" s="3" t="n">
-        <v>0.031394</v>
+        <v>0.03359</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="n">
-        <v>39845</v>
+        <v>39873</v>
       </c>
       <c r="B213" s="3" t="n">
-        <v>0.035864</v>
+        <v>0.031394</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="n">
-        <v>39814</v>
+        <v>39845</v>
       </c>
       <c r="B214" s="3" t="n">
-        <v>0.08087900000000001</v>
+        <v>0.035864</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="n">
-        <v>39783</v>
+        <v>39814</v>
       </c>
       <c r="B215" s="3" t="n">
-        <v>0.019608</v>
+        <v>0.08087900000000001</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="n">
-        <v>39753</v>
+        <v>39783</v>
       </c>
       <c r="B216" s="3" t="n">
-        <v>0.03909</v>
+        <v>0.019608</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="n">
-        <v>39722</v>
+        <v>39753</v>
       </c>
       <c r="B217" s="3" t="n">
-        <v>0.522862</v>
+        <v>0.03909</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="n">
-        <v>39692</v>
+        <v>39722</v>
       </c>
       <c r="B218" s="3" t="n">
-        <v>1.666335</v>
+        <v>0.522862</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="n">
-        <v>39661</v>
+        <v>39692</v>
       </c>
       <c r="B219" s="3" t="n">
-        <v>1.933609</v>
+        <v>1.666335</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="n">
-        <v>39630</v>
+        <v>39661</v>
       </c>
       <c r="B220" s="3" t="n">
-        <v>1.955679</v>
+        <v>1.933609</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="n">
-        <v>39600</v>
+        <v>39630</v>
       </c>
       <c r="B221" s="3" t="n">
-        <v>1.860357</v>
+        <v>1.955679</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="n">
-        <v>39569</v>
+        <v>39600</v>
       </c>
       <c r="B222" s="3" t="n">
-        <v>1.796851</v>
+        <v>1.860357</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="n">
-        <v>39539</v>
+        <v>39569</v>
       </c>
       <c r="B223" s="3" t="n">
-        <v>1.850478</v>
+        <v>1.796851</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="n">
-        <v>39508</v>
+        <v>39539</v>
       </c>
       <c r="B224" s="3" t="n">
-        <v>1.894609</v>
+        <v>1.850478</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="n">
-        <v>39479</v>
+        <v>39508</v>
       </c>
       <c r="B225" s="3" t="n">
-        <v>2.240998</v>
+        <v>1.894609</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="n">
-        <v>39448</v>
+        <v>39479</v>
       </c>
       <c r="B226" s="3" t="n">
-        <v>2.241335</v>
+        <v>2.240998</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="n">
-        <v>39417</v>
+        <v>39448</v>
       </c>
       <c r="B227" s="3" t="n">
-        <v>1.873853</v>
+        <v>2.241335</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="n">
-        <v>39387</v>
+        <v>39417</v>
       </c>
       <c r="B228" s="3" t="n">
-        <v>2.115592</v>
+        <v>1.873853</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="n">
-        <v>39356</v>
+        <v>39387</v>
       </c>
       <c r="B229" s="3" t="n">
-        <v>2.118889</v>
+        <v>2.115592</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="n">
-        <v>39326</v>
+        <v>39356</v>
       </c>
       <c r="B230" s="3" t="n">
-        <v>2.209981</v>
+        <v>2.118889</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="n">
-        <v>39295</v>
+        <v>39326</v>
       </c>
       <c r="B231" s="3" t="n">
-        <v>2.3134</v>
+        <v>2.209981</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="n">
-        <v>39264</v>
+        <v>39295</v>
       </c>
       <c r="B232" s="3" t="n">
-        <v>2.490651</v>
+        <v>2.3134</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="n">
-        <v>39234</v>
+        <v>39264</v>
       </c>
       <c r="B233" s="3" t="n">
-        <v>2.418879</v>
+        <v>2.490651</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="n">
-        <v>39203</v>
+        <v>39234</v>
       </c>
       <c r="B234" s="3" t="n">
-        <v>2.165807</v>
+        <v>2.418879</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="n">
-        <v>39173</v>
+        <v>39203</v>
       </c>
       <c r="B235" s="3" t="n">
-        <v>2.066636</v>
+        <v>2.165807</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="n">
-        <v>39142</v>
+        <v>39173</v>
       </c>
       <c r="B236" s="3" t="n">
-        <v>1.979335</v>
+        <v>2.066636</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="n">
-        <v>39114</v>
+        <v>39142</v>
       </c>
       <c r="B237" s="3" t="n">
-        <v>1.835111</v>
+        <v>1.979335</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="n">
-        <v>39083</v>
+        <v>39114</v>
       </c>
       <c r="B238" s="3" t="n">
-        <v>1.905279</v>
+        <v>1.835111</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="n">
-        <v>39052</v>
+        <v>39083</v>
       </c>
       <c r="B239" s="3" t="n">
-        <v>1.897995</v>
+        <v>1.905279</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="n">
-        <v>39022</v>
+        <v>39052</v>
       </c>
       <c r="B240" s="3" t="n">
-        <v>1.768215</v>
+        <v>1.897995</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="n">
-        <v>38991</v>
+        <v>39022</v>
       </c>
       <c r="B241" s="3" t="n">
-        <v>1.627171</v>
+        <v>1.768215</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="n">
-        <v>38961</v>
+        <v>38991</v>
       </c>
       <c r="B242" s="3" t="n">
-        <v>1.682963</v>
+        <v>1.627171</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="n">
-        <v>38930</v>
+        <v>38961</v>
       </c>
       <c r="B243" s="3" t="n">
-        <v>1.370228</v>
+        <v>1.682963</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="n">
-        <v>38899</v>
+        <v>38930</v>
       </c>
       <c r="B244" s="3" t="n">
-        <v>1.345125</v>
+        <v>1.370228</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="n">
-        <v>38869</v>
+        <v>38899</v>
       </c>
       <c r="B245" s="3" t="n">
-        <v>1.242492</v>
+        <v>1.345125</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="n">
-        <v>38838</v>
+        <v>38869</v>
       </c>
       <c r="B246" s="3" t="n">
-        <v>1.11309</v>
+        <v>1.242492</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="n">
-        <v>38808</v>
+        <v>38838</v>
       </c>
       <c r="B247" s="3" t="n">
-        <v>1.187275</v>
+        <v>1.11309</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="n">
-        <v>38777</v>
+        <v>38808</v>
       </c>
       <c r="B248" s="3" t="n">
-        <v>1.05294</v>
+        <v>1.187275</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="n">
-        <v>38749</v>
+        <v>38777</v>
       </c>
       <c r="B249" s="3" t="n">
-        <v>0.895374</v>
+        <v>1.05294</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="n">
-        <v>38718</v>
+        <v>38749</v>
       </c>
       <c r="B250" s="3" t="n">
-        <v>0.828563</v>
+        <v>0.895374</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="n">
-        <v>38687</v>
+        <v>38718</v>
       </c>
       <c r="B251" s="3" t="n">
-        <v>0.609864</v>
+        <v>0.828563</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="n">
-        <v>38657</v>
+        <v>38687</v>
       </c>
       <c r="B252" s="3" t="n">
-        <v>0.68404</v>
+        <v>0.609864</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="n">
-        <v>38626</v>
+        <v>38657</v>
       </c>
       <c r="B253" s="3" t="n">
-        <v>0.673334</v>
+        <v>0.68404</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="n">
-        <v>38596</v>
+        <v>38626</v>
       </c>
       <c r="B254" s="3" t="n">
-        <v>0.674366</v>
+        <v>0.673334</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="n">
-        <v>38565</v>
+        <v>38596</v>
       </c>
       <c r="B255" s="3" t="n">
-        <v>0.677405</v>
+        <v>0.674366</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="n">
-        <v>38534</v>
+        <v>38565</v>
       </c>
       <c r="B256" s="3" t="n">
-        <v>0.678098</v>
+        <v>0.677405</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="n">
-        <v>38504</v>
+        <v>38534</v>
       </c>
       <c r="B257" s="3" t="n">
-        <v>0.631008</v>
+        <v>0.678098</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="n">
-        <v>38473</v>
+        <v>38504</v>
       </c>
       <c r="B258" s="3" t="n">
-        <v>0.665846</v>
+        <v>0.631008</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="n">
-        <v>38443</v>
+        <v>38473</v>
       </c>
       <c r="B259" s="3" t="n">
-        <v>0.646173</v>
+        <v>0.665846</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="n">
-        <v>38412</v>
+        <v>38443</v>
       </c>
       <c r="B260" s="3" t="n">
-        <v>0.809343</v>
+        <v>0.646173</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="n">
-        <v>38384</v>
+        <v>38412</v>
       </c>
       <c r="B261" s="3" t="n">
-        <v>0.67587</v>
+        <v>0.809343</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="n">
-        <v>38353</v>
+        <v>38384</v>
       </c>
       <c r="B262" s="3" t="n">
-        <v>0.654176</v>
+        <v>0.67587</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="n">
-        <v>38322</v>
+        <v>38353</v>
       </c>
       <c r="B263" s="3" t="n">
-        <v>0.497394</v>
+        <v>0.654176</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="n">
-        <v>38292</v>
+        <v>38322</v>
       </c>
       <c r="B264" s="3" t="n">
-        <v>0.503354</v>
+        <v>0.497394</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="n">
-        <v>38261</v>
+        <v>38292</v>
       </c>
       <c r="B265" s="3" t="n">
-        <v>0.63083</v>
+        <v>0.503354</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="n">
-        <v>38231</v>
+        <v>38261</v>
       </c>
       <c r="B266" s="3" t="n">
-        <v>0.53447</v>
+        <v>0.63083</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="n">
-        <v>38200</v>
+        <v>38231</v>
       </c>
       <c r="B267" s="3" t="n">
-        <v>0.173508</v>
+        <v>0.53447</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="n">
-        <v>38169</v>
+        <v>38200</v>
       </c>
       <c r="B268" s="3" t="n">
-        <v>0.1953</v>
+        <v>0.173508</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="n">
-        <v>38139</v>
+        <v>38169</v>
       </c>
       <c r="B269" s="3" t="n">
-        <v>0.360676</v>
+        <v>0.1953</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="n">
-        <v>38108</v>
+        <v>38139</v>
       </c>
       <c r="B270" s="3" t="n">
-        <v>0.112946</v>
+        <v>0.360676</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2" t="n">
-        <v>38078</v>
+        <v>38108</v>
       </c>
       <c r="B271" s="3" t="n">
-        <v>0.108065</v>
+        <v>0.112946</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="n">
-        <v>38047</v>
+        <v>38078</v>
       </c>
       <c r="B272" s="3" t="n">
-        <v>0.110365</v>
+        <v>0.108065</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="n">
-        <v>38018</v>
+        <v>38047</v>
       </c>
       <c r="B273" s="3" t="n">
-        <v>0.100093</v>
+        <v>0.110365</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="n">
-        <v>37987</v>
+        <v>38018</v>
       </c>
       <c r="B274" s="3" t="n">
-        <v>0.098549</v>
+        <v>0.100093</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="n">
-        <v>37956</v>
+        <v>37987</v>
       </c>
       <c r="B275" s="3" t="n">
-        <v>0.126631</v>
+        <v>0.098549</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="n">
-        <v>37926</v>
+        <v>37956</v>
       </c>
       <c r="B276" s="3" t="n">
-        <v>0.117566</v>
+        <v>0.126631</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="n">
-        <v>37895</v>
+        <v>37926</v>
       </c>
       <c r="B277" s="3" t="n">
-        <v>0.113241</v>
+        <v>0.117566</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="n">
-        <v>37865</v>
+        <v>37895</v>
       </c>
       <c r="B278" s="3" t="n">
-        <v>0.145845</v>
+        <v>0.113241</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="n">
-        <v>37834</v>
+        <v>37865</v>
       </c>
       <c r="B279" s="3" t="n">
-        <v>0.053337</v>
+        <v>0.145845</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="n">
-        <v>37803</v>
+        <v>37834</v>
       </c>
       <c r="B280" s="3" t="n">
-        <v>0.111008</v>
+        <v>0.053337</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="n">
-        <v>37773</v>
+        <v>37803</v>
       </c>
       <c r="B281" s="3" t="n">
-        <v>0.14823</v>
+        <v>0.111008</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="n">
-        <v>37742</v>
+        <v>37773</v>
       </c>
       <c r="B282" s="3" t="n">
-        <v>0.13474</v>
+        <v>0.14823</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="n">
-        <v>37712</v>
+        <v>37742</v>
       </c>
       <c r="B283" s="3" t="n">
-        <v>0.094747</v>
+        <v>0.13474</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="n">
-        <v>37681</v>
+        <v>37712</v>
       </c>
       <c r="B284" s="3" t="n">
-        <v>0.177559</v>
+        <v>0.094747</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="n">
-        <v>37653</v>
+        <v>37681</v>
       </c>
       <c r="B285" s="3" t="n">
-        <v>0.562408</v>
+        <v>0.177559</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="n">
-        <v>37622</v>
+        <v>37653</v>
       </c>
       <c r="B286" s="3" t="n">
-        <v>0.486557</v>
+        <v>0.562408</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2" t="n">
-        <v>37591</v>
+        <v>37622</v>
       </c>
       <c r="B287" s="3" t="n">
-        <v>0.362647</v>
+        <v>0.486557</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="n">
-        <v>37561</v>
+        <v>37591</v>
       </c>
       <c r="B288" s="3" t="n">
-        <v>0.506908</v>
+        <v>0.362647</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="n">
-        <v>37530</v>
+        <v>37561</v>
       </c>
       <c r="B289" s="3" t="n">
-        <v>0.517184</v>
+        <v>0.506908</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="n">
-        <v>37500</v>
+        <v>37530</v>
       </c>
       <c r="B290" s="3" t="n">
-        <v>0.50856</v>
+        <v>0.517184</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2" t="n">
-        <v>37469</v>
+        <v>37500</v>
       </c>
       <c r="B291" s="3" t="n">
-        <v>0.603556</v>
+        <v>0.50856</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="n">
-        <v>37438</v>
+        <v>37469</v>
       </c>
       <c r="B292" s="3" t="n">
-        <v>0.703175</v>
+        <v>0.603556</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="n">
-        <v>37408</v>
+        <v>37438</v>
       </c>
       <c r="B293" s="3" t="n">
-        <v>0.9373089999999999</v>
+        <v>0.703175</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="n">
-        <v>37377</v>
+        <v>37408</v>
       </c>
       <c r="B294" s="3" t="n">
-        <v>0.974746</v>
+        <v>0.9373089999999999</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="n">
-        <v>37347</v>
+        <v>37377</v>
       </c>
       <c r="B295" s="3" t="n">
-        <v>1.418686</v>
+        <v>0.974746</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="n">
-        <v>37316</v>
+        <v>37347</v>
       </c>
       <c r="B296" s="3" t="n">
-        <v>1.202675</v>
+        <v>1.418686</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="n">
-        <v>37288</v>
+        <v>37316</v>
       </c>
       <c r="B297" s="3" t="n">
-        <v>1.571053</v>
+        <v>1.202675</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2" t="n">
-        <v>37257</v>
+        <v>37288</v>
       </c>
       <c r="B298" s="3" t="n">
-        <v>1.203506</v>
+        <v>1.571053</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="2" t="n">
-        <v>37226</v>
+        <v>37257</v>
       </c>
       <c r="B299" s="3" t="n">
-        <v>1.469348</v>
+        <v>1.203506</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="2" t="n">
-        <v>37196</v>
+        <v>37226</v>
       </c>
       <c r="B300" s="3" t="n">
-        <v>1.960142</v>
+        <v>1.469348</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="2" t="n">
-        <v>37165</v>
+        <v>37196</v>
       </c>
       <c r="B301" s="3" t="n">
-        <v>2.118133</v>
+        <v>1.960142</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2" t="n">
-        <v>37135</v>
+        <v>37165</v>
       </c>
       <c r="B302" s="3" t="n">
-        <v>2.027698</v>
+        <v>2.118133</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="2" t="n">
-        <v>37104</v>
+        <v>37135</v>
       </c>
       <c r="B303" s="3" t="n">
-        <v>3.123531</v>
+        <v>2.027698</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2" t="n">
-        <v>37073</v>
+        <v>37104</v>
       </c>
       <c r="B304" s="3" t="n">
-        <v>3.226346</v>
+        <v>3.123531</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="2" t="n">
-        <v>37043</v>
+        <v>37073</v>
       </c>
       <c r="B305" s="3" t="n">
-        <v>3.283814</v>
+        <v>3.226346</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="2" t="n">
-        <v>37012</v>
+        <v>37043</v>
       </c>
       <c r="B306" s="3" t="n">
-        <v>3.275508</v>
+        <v>3.283814</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="2" t="n">
-        <v>36982</v>
+        <v>37012</v>
       </c>
       <c r="B307" s="3" t="n">
-        <v>3.085493</v>
+        <v>3.275508</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="2" t="n">
-        <v>36951</v>
+        <v>36982</v>
       </c>
       <c r="B308" s="3" t="n">
-        <v>3.250111</v>
+        <v>3.085493</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="2" t="n">
-        <v>36923</v>
+        <v>36951</v>
       </c>
       <c r="B309" s="3" t="n">
-        <v>3.282052</v>
+        <v>3.250111</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="2" t="n">
-        <v>36892</v>
+        <v>36923</v>
       </c>
       <c r="B310" s="3" t="n">
-        <v>3.308556</v>
+        <v>3.282052</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="2" t="n">
-        <v>36861</v>
+        <v>36892</v>
       </c>
       <c r="B311" s="3" t="n">
-        <v>3.490226</v>
+        <v>3.308556</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="2" t="n">
-        <v>36831</v>
+        <v>36861</v>
       </c>
       <c r="B312" s="3" t="n">
-        <v>2.955805</v>
+        <v>3.490226</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="2" t="n">
-        <v>36800</v>
+        <v>36831</v>
       </c>
       <c r="B313" s="3" t="n">
-        <v>2.967391</v>
+        <v>2.955805</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="2" t="n">
-        <v>36770</v>
+        <v>36800</v>
       </c>
       <c r="B314" s="3" t="n">
-        <v>2.991287</v>
+        <v>2.967391</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="2" t="n">
-        <v>36739</v>
+        <v>36770</v>
       </c>
       <c r="B315" s="3" t="n">
-        <v>3.125945</v>
+        <v>2.991287</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="2" t="n">
-        <v>36708</v>
+        <v>36739</v>
       </c>
       <c r="B316" s="3" t="n">
-        <v>2.778948</v>
+        <v>3.125945</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="2" t="n">
-        <v>36678</v>
+        <v>36708</v>
       </c>
       <c r="B317" s="3" t="n">
-        <v>3.054887</v>
+        <v>2.778948</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="2" t="n">
-        <v>36647</v>
+        <v>36678</v>
       </c>
       <c r="B318" s="3" t="n">
-        <v>3.047974</v>
+        <v>3.054887</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="2" t="n">
-        <v>36617</v>
+        <v>36647</v>
       </c>
       <c r="B319" s="3" t="n">
-        <v>2.547827</v>
+        <v>3.047974</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="2" t="n">
-        <v>36586</v>
+        <v>36617</v>
       </c>
       <c r="B320" s="3" t="n">
-        <v>2.361749</v>
+        <v>2.547827</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="2" t="n">
-        <v>36557</v>
+        <v>36586</v>
       </c>
       <c r="B321" s="3" t="n">
-        <v>1.342026</v>
+        <v>2.361749</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="2" t="n">
+        <v>36557</v>
+      </c>
+      <c r="B322" s="3" t="n">
+        <v>1.342026</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="2" t="n">
         <v>36526</v>
       </c>
-      <c r="B322" s="3" t="n">
+      <c r="B323" s="3" t="n">
         <v>2.28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>